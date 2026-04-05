--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -150,51 +150,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -318,1808 +318,1808 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relier la pression chimique à ses effets sur la biodiversité dans les eaux</w:t>
+                <w:t xml:space="preserve">Long-term monitoring through a wastewater-based observatory to model urban population dynamics and health indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Le Roux</w:t>
+                <w:t xml:space="preserve">Nicolas Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">My Dung Jusselme</w:t>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Bressy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1028, pp.181675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406516v1</w:t>
+                <w:t xml:space="preserve">hal-05563511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of pharmaceuticals through UV-C/Performic acid advanced oxidation process: Kinetics and identification of reactive species</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relier la pression chimique à ses effets sur la biodiversité dans les eaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Khadija Diop</w:t>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Oliveira</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">My Dung Jusselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.70-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143664v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification Approaches in Non-Target LC/ESI/HRMS Analysis: An Interlaboratory Comparison</w:t>
+                <w:t xml:space="preserve">Removal of pharmaceuticals through UV-C/Performic acid advanced oxidation process: Kinetics and identification of reactive species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Malm</w:t>
+                <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaanus Liigand</w:t>
+                <w:t xml:space="preserve">Stephan Brosillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Aalizadeh</w:t>
+                <w:t xml:space="preserve">Corine Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikiforos Alygizakis</w:t>
+                <w:t xml:space="preserve">Yacine Khadija Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelsey Ng</w:t>
+                <w:t xml:space="preserve">Marcos Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 96, pp.16215 - 16226. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 495, pp.139016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c02902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748975v1</w:t>
+                <w:t xml:space="preserve">hal-05143664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l'acide performique pour réduire la pollution microbiologique et chimique des eaux résiduaires urbaines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeted and non-target screening of biomarkers in wastewater: towards a unique analytical methodology for sample preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waly Ba</w:t>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Giroud</w:t>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+                <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36904/tsm/202412195⟩</w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (36), pp.6241-6256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4AY00843J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918472v1</w:t>
+                <w:t xml:space="preserve">hal-04671482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">arcMS: transformation of multi-dimensional high-resolution mass spectrometry data to columnar format for compact storage and fast access</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantification Approaches in Non-Target LC/ESI/HRMS Analysis: An Interlaboratory Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Malm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaanus Liigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Aalizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikiforos Alygizakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioadv/vbae160⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.16215 - 16226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c02902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766425v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted and non-target screening of biomarkers in wastewater: towards a unique analytical methodology for sample preparation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+                <w:t xml:space="preserve">Utilisation de l'acide performique pour réduire la pollution microbiologique et chimique des eaux résiduaires urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waly Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4AY00843J⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.195-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/tsm/202412195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671482v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OBSERVER LA VILLE PAR LE PRISME DES EAUX USEES Présentation de l'Observatoire mis en oeuvre par le SIAAP en Ile de France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Vulliet</w:t>
+                <w:t xml:space="preserve">arcMS: transformation of multi-dimensional high-resolution mass spectrometry data to columnar format for compact storage and fast access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Le Roux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Sade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36904/202304013⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioadv/vbae160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253533v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and fate of an emerging drug pollutant and its by-products during conventional and advanced wastewater treatment: Case study of furosemide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactivity of performic acid with organic and inorganic compounds: from oxidation kinetic to reaction pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidji Sandre</w:t>
+                <w:t xml:space="preserve">S. Brosillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Huynh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chandirane Partibane</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.138212⟩</w:t>
+              <w:t xml:space="preserve">ACS ES&amp;T Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (9), pp.3121-3131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsestwater.3c00279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013601v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halogenation of Pharmaceuticals Is an Impediment to Ready Biodegradability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OBSERVER LA VILLE PAR LE PRISME DES EAUX USEES Présentation de l'Observatoire mis en oeuvre par le SIAAP en Ile de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lopez Viveros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Azimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürg Oliver Straub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Roux</w:t>
+                <w:t xml:space="preserve">J. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Tedoldi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (13), pp.2430. </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.13-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w15132430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36904/202304013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147501v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of performic acid with organic and inorganic compounds: from oxidation kinetic to reaction pathways</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occurrence and fate of an emerging drug pollutant and its by-products during conventional and advanced wastewater treatment: Case study of furosemide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+                <w:t xml:space="preserve">Fidji Sandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brosillon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Nina Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamyae El-Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandirane Partibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS ES&amp;T Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsestwater.3c00279⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 322, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.138212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195028v1</w:t>
+                <w:t xml:space="preserve">hal-04013601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are newer pharmaceuticals more recalcitrant to removal in wastewater treatment?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Halogenation of Pharmaceuticals Is an Impediment to Ready Biodegradability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürg Oliver Straub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scp.2022.100834⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (13), pp.2430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w15132430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792256v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term observation of the end-of- treatment sludge quality from a Parisian WWTP treating wastewater from 6.5 M inhabitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Lopez Viveros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Azimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Zenodo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.6724911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Gasperi et al. Micropollutants in Urban Runoff from Traffic Areas: Target and Non-Target Screening on Four Contrasted Sites. Water 2022, 14, 394</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Are newer pharmaceuticals more recalcitrant to removal in wastewater treatment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürg Oliver Straub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.100834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scp.2022.100834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w14142215⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03730177v1</w:t>
+                <w:t xml:space="preserve">hal-03792256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road Runoff Characterization: Ecotoxicological Assessment Combined with (Non-)Target Screenings of Micropollutants for the Identification of Relevant Toxicants in the Dissolved Phase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nina Huynh</w:t>
+                <w:t xml:space="preserve">Correction: Gasperi et al. Micropollutants in Urban Runoff from Traffic Areas: Target and Non-Target Screening on Four Contrasted Sites. Water 2022, 14, 394</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+                <w:t xml:space="preserve">Steven Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Varrault</w:t>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Morin</w:t>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (4), pp.511. </w:t>
+              <w:t xml:space="preserve">, 2022, 14 (14), pp.2215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w14040511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w14142215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565156v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Resolution Mass Spectrometry Screening of Wastewater Effluent for Micropollutants and Their Transformation Products during Disinfection with Performic Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2190,10248 +2190,10546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropollutants in Urban Runoff from Traffic Areas: Target and Non-Target Screening on Four Contrasted Sites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louise Bordier</w:t>
+                <w:t xml:space="preserve">Road Runoff Characterization: Ecotoxicological Assessment Combined with (Non-)Target Screenings of Micropollutants for the Identification of Relevant Toxicants in the Dissolved Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandre Fidji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (3), 22 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w14030394⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w14040511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03559673v2</w:t>
+                <w:t xml:space="preserve">hal-03565156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term observation of the wastewater from the Parisian conurbation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R Moilleron</w:t>
+                <w:t xml:space="preserve">Micropollutants in Urban Runoff from Traffic Areas: Target and Non-Target Screening on Four Contrasted Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Zenodo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.6725353⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), 22 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w14030394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04253514v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559673v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence excitation/emission matrices as a tool to monitor the removal of organic micropollutants from wastewater effluents by adsorption onto activated carbon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term observation of the wastewater from the Parisian conurbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lopez Viveros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Guillossou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Roux</w:t>
+                <w:t xml:space="preserve">S Azimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Goffin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Varrault</w:t>
+                <w:t xml:space="preserve">E Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Le-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2020.116749⟩</w:t>
+              <w:t xml:space="preserve"> Zenodo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6725353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03076698v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of leaching risk of trace metals, PAHs and PCBs from a brownfield located in a flooding zone</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inter-laboratory mass spectrometry dataset based on passive sampling of drinking water for non-target analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Bousserrhine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bastian Schulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denice van Herwerden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubertus Bijlsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nestor Etxebarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-15491-0⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-021-01002-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03321258v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spectrométrie de masse haute résolution pour la recherche de micropolluants organiques dans l’environnement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Chachignon</w:t>
+                <w:t xml:space="preserve">Fluorescence excitation/emission matrices as a tool to monitor the removal of organic micropollutants from wastewater effluents by adsorption onto activated carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Guillossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Goffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36904/tsm/202106043⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 190, pp.116749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2020.116749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274374v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Sample Preparation Methods for Non-Target Screening of Organic Micropollutants in Urban Waters Using High-Resolution Mass Spectrometry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessment of leaching risk of trace metals, PAHs and PCBs from a brownfield located in a flooding zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bousserrhine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-15491-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26237064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03448875v1</w:t>
+                <w:t xml:space="preserve">hal-03321258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-laboratory mass spectrometry dataset based on passive sampling of drinking water for non-target analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La spectrométrie de masse haute résolution pour la recherche de micropolluants organiques dans l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nestor Etxebarria</w:t>
+                <w:t xml:space="preserve">Coralie Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boiteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Candido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chachignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-021-01002-w⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.43-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/tsm/202106043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03325586v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dissolved organic matter on the removal of 12 organic micropollutants from wastewater effluent by powdered activated carbon adsorption</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Sample Preparation Methods for Non-Target Screening of Organic Micropollutants in Urban Waters Using High-Resolution Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soares Peirera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Varrault</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2020.115487⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (23), pp.7064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26237064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433266v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the properties of 7 micro-grain activated carbons on organic micropollutants removal from wastewater effluent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Benefits of ozonation before activated carbon adsorption for the removal of organic micropollutants from wastewater effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Guillossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Brosillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 243, pp.125306. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125306⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 245, pp.125530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394590v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of ozonation before activated carbon adsorption for the removal of organic micropollutants from wastewater effluents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Influence of dissolved organic matter on the removal of 12 organic micropollutants from wastewater effluent by powdered activated carbon adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Guillossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soares Pereira-Derome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125530⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 172, pp.115487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2020.115487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400040v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic micropollutants in a large wastewater treatment plant: What are the benefits of an advanced treatment by activated carbon adsorption in comparison to conventional treatment?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Influence of the properties of 7 micro-grain activated carbons on organic micropollutants removal from wastewater effluent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Guillossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Morlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Morlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 218, pp.1050-1060. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.11.182⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 243, pp.125306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937641v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of contaminant retention in the soil of sustainable drainage systems: methodological reflections on the determination of sorption isotherms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Micropolluants dans les eaux usées : qu’apporte un traitement avancé par adsorption sur charbon actif après un traitement conventionnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Guillossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Branchu</w:t>
+                <w:t xml:space="preserve">Catherine Morlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blue-Green Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7/8, pp.66-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201907067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/bgs.2019.196⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02183866v1</w:t>
+                <w:t xml:space="preserve">hal-02267952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropolluants dans les eaux usées : qu’apporte un traitement avancé par adsorption sur charbon actif après un traitement conventionnel ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Organic micropollutants in a large wastewater treatment plant: What are the benefits of an advanced treatment by activated carbon adsorption in comparison to conventional treatment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Guillossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Morlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218, pp.1050-1060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.11.182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/tsm/201907067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02267952v1</w:t>
+                <w:t xml:space="preserve">hal-01937641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloramination of wastewater effluent: Toxicity and formation of disinfection byproducts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation of contaminant retention in the soil of sustainable drainage systems: methodological reflections on the determination of sorption isotherms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azra Dad</w:t>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2017.04.022⟩</w:t>
+              <w:t xml:space="preserve">Blue-Green Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/bgs.2019.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573515v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Haloacetonitriles, Haloacetamides, and Nitrogenous Heterocyclic Byproducts by Chloramination of Phenolic Compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chloramination of wastewater effluent: Toxicity and formation of disinfection byproducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Plewa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth D. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azra Dad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b04819⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.135 - 145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2017.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425762v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of aromatic precursors in the formation of haloacetamides by chloramination of dissolved organic matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Formation of Haloacetonitriles, Haloacetamides, and Nitrogenous Heterocyclic Byproducts by Chloramination of Phenolic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Hoppe-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Reckhow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (1), pp.655 - 663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b04819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.10.036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01305549v1</w:t>
+                <w:t xml:space="preserve">hal-01425762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing disinfection byproducts in full-scale desalination plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The role of aromatic precursors in the formation of haloacetamides by chloramination of dissolved organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nabil Nada</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.desal.2014.12.035⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.371-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211480v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Peroxydisulfate Activation Process Not Relying on Sulfate Radical Generation for Water Pollutant Degradation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yin Chen</w:t>
+                <w:t xml:space="preserve">Tracing disinfection byproducts in full-scale desalination plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuru Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Roux</w:t>
+                <w:t xml:space="preserve">Nabil Nada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Yang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muhammad Tariq Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 48 (10), </w:t>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 359, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es501218f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2014.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211451v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Brominated Disinfection Byproducts from Natural Organic Matter Isolates and Model Compounds in a Sulfate Radical-Based Oxidation Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Efficient Peroxydisulfate Activation Process Not Relying on Sulfate Radical Generation for Water Pollutant Degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuru Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 48 (24), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es503255j⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 48 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es501218f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211472v1</w:t>
+                <w:t xml:space="preserve">hal-01211451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of NDMA and Halogenated DBPs by Chloramination of Tertiary Amines: The Influence of Bromide Ion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Formation of Brominated Disinfection Byproducts from Natural Organic Matter Isolates and Model Compounds in a Sulfate Radical-Based Oxidation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuru Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 46 (3), http://pubs.acs.org/doi/abs/10.1021/es203785s. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es203785s⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 48 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es503255j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201586v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NDMA Formation by Chloramination of Ranitidine: Kinetics and Mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Formation of NDMA and Halogenated DBPs by Chloramination of Tertiary Amines: The Influence of Bromide Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 46 (20), http://pubs.acs.org/doi/full/10.1021/es3023094. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 46 (3), http://pubs.acs.org/doi/abs/10.1021/es203785s. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es203785s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es3023094⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01201597v1</w:t>
+                <w:t xml:space="preserve">hal-01201586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloramination of nitrogenous contaminants (pharmaceuticals and pesticides): NDMA and halogenated DBPs formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">NDMA Formation by Chloramination of Ranitidine: Kinetics and Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Papot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.03.035⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (20), http://pubs.acs.org/doi/full/10.1021/es3023094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es3023094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201554v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chloramination of nitrogenous contaminants (pharmaceuticals and pesticides): NDMA and halogenated DBPs formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (10), http://www.sciencedirect.com/science/article/pii/S0043135411001461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.03.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Formation of NDMA by Chloramination of Nitrogenous Pharmaceuticals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Practice and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (4), http://www.iwaponline.com/wpt/005/wpt0050084.htm. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/wpt.2010.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antihistamines monitoring in wastewater to assess seasonal pollen exposure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’agglomération parisienne par le prisme de ses eaux usées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Chemistry and the Environment (ICCE-2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Chemical Society, Serbian Chemical Society, Jun 2025, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Des micropolluants aux solutions fondées sur la nature - colloque de restitution de la phase OPUR5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Champ-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484341v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced treatment of micropollutants in wastewater: from adsorption to advanced oxidation processes including the emerging disinfectant performic acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Apports de la spectrométrie de masse haute résolution pour la caractérisation des micropolluants dans les eaux urbaines et applications au traitement des eaux résiduaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faixo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEPAOx: 1er Simposio de Contaminantes Emergentes y Procesos Avanzados de Oxidación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Santiago (Chile), Chile</w:t>
+              <w:t xml:space="preserve">Journée AFSEP Club Sud-Ouest - L'art de détecter l'invisible : la chimie analytique au service de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFSEP Club Sud-Ouest, Mar 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359112v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des nouvelles techniques analytiques pour le suivi des substances indésirables dans les urines et les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque anniversaire du programme OCAPI : 10 ans de séparation à la source des excrétats humains : le moment propice pour changer d'échelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Champs Sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term monitoring of the Parisian conurbation: trends and perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Antihistamines monitoring in wastewater to assess seasonal pollen exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Visez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA, Jun 2024, Delft University, Netherlands</w:t>
+              <w:t xml:space="preserve">19th International Conference on Chemistry and the Environment (ICCE-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Chemical Society, Serbian Chemical Society, Jun 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623740v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The road to sustainable sludge management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Advanced treatment of micropollutants in wastewater: from adsorption to advanced oxidation processes including the emerging disinfectant performic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Workshop 2024 - SmartWater Summer Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">CEPAOx: 1er Simposio de Contaminantes Emergentes y Procesos Avanzados de Oxidación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Santiago (Chile), Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709232v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of analytical approaches for micropollutants in wastewater-related matrices and their applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Advanced treatment of micropollutants in wastewater: from adsorption to oxidation and disinfection processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Advanced Wastewater Treatment Spring School - SmartWaterTwin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Novi Sad (en distanciel), Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559181v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications et analyses en LC-MS et GC-MS basse résolution pour la caractérisation des micropolluants organiques dans les eaux urbaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oxidation of micropollutants in wastewater disinfected with performic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Brosillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée technique de spectrométrie de masse du Réseau Géochimique et Expérimental Français (RéGEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RéGEF, Nov 2024, Créteil, France</w:t>
+              <w:t xml:space="preserve">Health &amp; Environment Seminar 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SUEZ, Jun 2024, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801296v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches analytiques pour la caractérisation des micropolluants organiques dans les eaux urbaines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Table ronde grand public - 50 ans d’innovation et de recherche en traitement des eaux - Troisième période 2008-2022 - Ré-utilisation des eaux usées et des eaux non conventionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Moilleron</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sauvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carrausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cheissoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée AFSEP Club Ile de France - Analytics aux Jeux Olympiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFSEP Club Ile de France, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Information Eaux 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719322v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source-separation for circularity of nutrients and reuse in agriculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Applications et analyses en LC-MS et GC-MS basse résolution pour la caractérisation des micropolluants organiques dans les eaux urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Workshop 2024 - SmartWater Summer Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">1ère journée technique de spectrométrie de masse du Réseau Géochimique et Expérimental Français (RéGEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RéGEF, Nov 2024, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708458v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxydation des micropolluants pharmaceutiques par l’acide performique seul et en couplage (UV-C/PFA et ozone/PFA)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Approches analytiques pour la caractérisation des micropolluants organiques dans les eaux urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès international du GRUTTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, May 2024, Bordeaux (Gironde), France</w:t>
+              <w:t xml:space="preserve">Journée AFSEP Club Ile de France - Analytics aux Jeux Olympiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFSEP Club Ile de France, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588535v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'utilisation de l'acide performique en traitement des eaux résiduaires urbaines : vers une élimination des molécules pharmaceutiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long term monitoring of the Parisian conurbation: trends and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waly Ba</w:t>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Khadija Diop</w:t>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées Information Eaux - JIE 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">ICUD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Jun 2024, Delft University, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734151v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le métabolisme urbain décrypté au travers des eaux usées : résultats de 10 ans de suivi réalisés en agglomération parisienne</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The road to sustainable sludge management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Information Eaux 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Water Workshop 2024 - SmartWater Summer Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734422v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'impact des rejets d'eaux pluviales urbaines (RUTP) sur les eaux de surface franciliennes par HRMS non ciblée et modélisation écotoxicologique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An overview of analytical approaches for micropollutants in wastewater-related matrices and their applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Information Eaux 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Poitiers, France, France</w:t>
+              <w:t xml:space="preserve">First Advanced Wastewater Treatment Spring School - SmartWaterTwin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Novi Sad (en distanciel), Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734420v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data analysis pipeline integrating ion mobility and high-resolution mass spectrometry for non-target screening in environmental studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Source-separation for circularity of nutrients and reuse in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Esculier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Starck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 34 - Society of Environmental Toxicology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Water Workshop 2024 - SmartWater Summer Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600156v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde grand public - 50 ans d’innovation et de recherche en traitement des eaux - Troisième période 2008-2022 - Ré-utilisation des eaux usées et des eaux non conventionnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Le métabolisme urbain décrypté au travers des eaux usées : résultats de 10 ans de suivi réalisés en agglomération parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbayadoum Dori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Information Eaux 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734440v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced treatment of micropollutants in wastewater: from adsorption to oxidation and disinfection processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimisation de l'utilisation de l'acide performique en traitement des eaux résiduaires urbaines : vers une élimination des molécules pharmaceutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viky Sinopoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waly Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Khadija Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Advanced Wastewater Treatment Spring School - SmartWaterTwin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Novi Sad (en distanciel), Serbia</w:t>
+              <w:t xml:space="preserve">26èmes Journées Information Eaux - JIE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559160v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of micropollutants in wastewater disinfected with performic acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Oxydation des micropolluants pharmaceutiques par l’acide performique seul et en couplage (UV-C/PFA et ozone/PFA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephan Brosillon</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health &amp; Environment Seminar 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SUEZ, Jun 2024, Cannes, France</w:t>
+              <w:t xml:space="preserve">15ème congrès international du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, May 2024, Bordeaux (Gironde), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644981v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular economy of water: from buildings to wastewater treatment plants</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Évaluation de l'impact des rejets d'eaux pluviales urbaines (RUTP) sur les eaux de surface franciliennes par HRMS non ciblée et modélisation écotoxicologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Marconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Workshop 2023 - SmartWater Summer Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">Journées Information Eaux 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Poitiers, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266894v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Micropollutants Removal through Performic Acid-UV Photolysis: kinetics and wastewater matrix influence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcos Oliveira</w:t>
+                <w:t xml:space="preserve">A data analysis pipeline integrating ion mobility and high-resolution mass spectrometry for non-target screening in environmental studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Milan, Italy. 4p</w:t>
+              <w:t xml:space="preserve">SETAC Europe 34 - Society of Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136480v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Drift in Several Properties of Newer Pharmaceuticals: Are They Increasingly Recalcitrant to Removal in Wastewater Treatment?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Circular economy of water: from buildings to wastewater treatment plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Chemistry and the Environment – ICCE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Venice, Italy</w:t>
+              <w:t xml:space="preserve">Water Workshop 2023 - SmartWater Summer Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133234v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde : Sobriété et responsabilités</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Organic Micropollutants Removal through Performic Acid-UV Photolysis: kinetics and wastewater matrix influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brosillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Journées Scientifiques de l'Environnement - La sobriété dans tous ses états : définir, comprendre, agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Créteil, France</w:t>
+              <w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Milan, Italy. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138650v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of performic acid with organic micropollutants and model compounds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-Term Drift in Several Properties of Newer Pharmaceuticals: Are They Increasingly Recalcitrant to Removal in Wastewater Treatment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürg Oliver Straub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Micropol &amp; Ecohazard Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Santiago de Compostela, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Chemistry and the Environment – ICCE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700602v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactivité de composés organiques et inorganiques avec l'acide performique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Table ronde : Sobriété et responsabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Oberlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème congrès international du GRUTTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">34èmes Journées Scientifiques de l'Environnement - La sobriété dans tous ses états : définir, comprendre, agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610944v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désinfection des eaux usées traitées par l’acide performique et sa réactivité avec les composés organiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Reactivity of performic acid with organic micropollutants and model compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Brosillon</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Brosillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Information Eaux (JIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">12th Micropol &amp; Ecohazard Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814272v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l’évolution des infrastructures urbaines et des pratiques de consommation et de l’état de santé de la population : Observation de la qualité des eaux usées franciliennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Lopez Viveros</w:t>
+                <w:t xml:space="preserve">Réactivité de composés organiques et inorganiques avec l'acide performique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Brosillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Le-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Journées Information Eaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">14ème congrès international du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815950v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a non-target screening workflow for the evaluation of micropollutants fate during oxidation processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Désinfection des eaux usées traitées par l’acide performique et sa réactivité avec les composés organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brosillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Environmental Science &amp; Technology (CEST2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Journées Information Eaux (JIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333914v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of road runoff treatment systems performance by non-target screening combined with ecotoxicological studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Caupos</w:t>
+                <w:t xml:space="preserve">Suivi de l’évolution des infrastructures urbaines et des pratiques de consommation et de l’état de santé de la population : Observation de la qualité des eaux usées franciliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Lopez Viveros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Azimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Annual Workshop On Emerging High-Resolution Mass Spectrometry And LC-MS/MS Applications In Environmental Analyses And Food Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Online meeting, Spain</w:t>
+              <w:t xml:space="preserve">25ème Journées Information Eaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968786v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionnement d'une eau résiduaire urbaine pour la caractérisation de micropolluants organiques par spectrométrie de masse haute résolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Development of a non-target screening workflow for the evaluation of micropollutants fate during oxidation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Moilleron</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRUTTEE2020 : 13ème congrès international du GRUTTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Environmental Science &amp; Technology (CEST2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495436v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animation de table ronde &amp;quot;Surexploitation des ressources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fractionnement d'une eau résiduaire urbaine pour la caractérisation de micropolluants organiques par spectrométrie de masse haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31èmes Journées Scientifiques de l'Environnement - Grandes crises de l’environnement : effondrement et résilience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Créteil, France</w:t>
+              <w:t xml:space="preserve">GRUTTEE2020 : 13ème congrès international du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534313v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three chromatographic columns using the advantage of ion mobility for non-target analysis of organic micropollutants in wastewater samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of road runoff treatment systems performance by non-target screening combined with ecotoxicological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandre Fidji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Garrigue-Antar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Huynh</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC North America 41st Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online Meeting, United States</w:t>
+              <w:t xml:space="preserve">16th Annual Workshop On Emerging High-Resolution Mass Spectrometry And LC-MS/MS Applications In Environmental Analyses And Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Online meeting, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014063v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of micropollutants and their transformation products in performic acid treated wastewater</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Animation de table ronde &amp;quot;Surexploitation des ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Micropol &amp; Ecohazard Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">31èmes Journées Scientifiques de l'Environnement - Grandes crises de l’environnement : effondrement et résilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344333v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of micropollutants and their transformation products in performic acid treated wastewater</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Comparison of three chromatographic columns using the advantage of ion mobility for non-target analysis of organic micropollutants in wastewater samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wasserchemischen Gesellschaft 8th Late Summer Workshop "Chemical and biological transformation processes and tools for their investigation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Haltern am See, Germany</w:t>
+              <w:t xml:space="preserve">SETAC North America 41st Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online Meeting, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298934v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling ozonation and activated carbon adsorption for the removal of 28 trace organic micropollutants from wastewater effluents.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Roux</w:t>
+                <w:t xml:space="preserve">Screening of micropollutants and their transformation products in performic acid treated wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Mèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EA3G 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">11th Micropol &amp; Ecohazard Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884457v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du couplage ozonation-adsorption sur charbon actif pour l’abattement de micropolluants prioritaires et émergents en traitement tertiaire.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Roux</w:t>
+                <w:t xml:space="preserve">Screening of micropollutants and their transformation products in performic acid treated wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Mèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Journées Information Eaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Wasserchemischen Gesellschaft 8th Late Summer Workshop "Chemical and biological transformation processes and tools for their investigation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Haltern am See, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898304v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropolluants dans les eaux usées : qu'apporte un traitement tertiaire par adsorption sur charbon actif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Guillossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Doctorales en Hydrologie Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">97ème congrès de l'ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917084v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropolluants dans les eaux usées : qu'apporte un traitement tertiaire par adsorption sur charbon actif ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Coupling ozonation and activated carbon adsorption for the removal of 28 trace organic micropollutants from wastewater effluents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Guillossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Briand</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Brosillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">97ème congrès de l'ASTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">EA3G 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812482v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abattement de micropolluants par adsorption sur charbon actif en micro-grain en sortie de station d’épuration : caractérisation et suivi indirect par spectroscopie (UV254 et fluorescence 3D)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Micropolluants dans les eaux usées : qu'apporte un traitement tertiaire par adsorption sur charbon actif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Guillossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Morlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gruttee 2017 : 12th GRUTTEE international congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The national school for water and environmental engineering (ENGEES) ; The engineering science, computer science and imaging laboratory (ICube), Oct 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">8èmes Journées Doctorales en Hydrologie Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575035v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hydraulic conditions on micropollutants mobility in the Carelle brownfield soil (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Etude du couplage ozonation-adsorption sur charbon actif pour l’abattement de micropolluants prioritaires et émergents en traitement tertiaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Guillossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brosillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AquaConSoil)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">23ème Journées Information Eaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667296v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of haloacetonitriles, haloacetamides and nitrogenous heterocyclic compounds from chloramination of resorcinol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Abattement de micropolluants par adsorption sur charbon actif en micro-grain en sortie de station d’épuration : caractérisation et suivi indirect par spectroscopie (UV254 et fluorescence 3D)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Guillossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Morlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">252nd ACS National Meeting &amp; Exposition - Symposium on the occurence, formation, health effects ad control of disinfection by-products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">Gruttee 2017 : 12th GRUTTEE international congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The national school for water and environmental engineering (ENGEES) ; The engineering science, computer science and imaging laboratory (ICube), Oct 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667331v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogenous disinfection by-products formation during chloramination of amino acids and phenolic compounds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impact of hydraulic conditions on micropollutants mobility in the Carelle brownfield soil (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA 6th Specialist Conference on Natural Organic Matter Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Malmö, Sweden</w:t>
+              <w:t xml:space="preserve">14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AquaConSoil)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667344v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of emerging disinfection byproducts by chlorination/chloramination of seawater impacted by algal organic matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Formation of haloacetonitriles, haloacetamides and nitrogenous heterocyclic compounds from chloramination of resorcinol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Desalination, Environmental and Marine Outfall Systems (ICDEMOS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">252nd ACS National Meeting &amp; Exposition - Symposium on the occurence, formation, health effects ad control of disinfection by-products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Philadelphia, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211608v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and toxicity of emerging nitrogenous disinfection byproducts in reclaimed wastewater effluents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nitrogenous disinfection by-products formation during chloramination of amino acids and phenolic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Nihemaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael J. Plewa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IWA Leading Edge Technology (LET) conference on water and wastewater technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">IWA 6th Specialist Conference on Natural Organic Matter Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211752v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation et toxicité de sous-produits azotés émergents lors de la désinfection d’effluents urbains traités par voie biologique en vue de leur réutilisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Formation of N-DBPs by chloramination of various organic matter fractions and aromatic model compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael J. Plewa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Colloque Journées Information Eaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">248th ACS National Meeting &amp; Exposition – Symposium sur l’occurrence, la formation, la toxicité et le contrôle des sous-produits de désinfection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211757v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretreatment (oxidation, coagulation, ultrafiltration) of Red Sea water impacted by a Trichodesmium sp. algal bloom</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Formation of emerging disinfection byproducts by chlorination/chloramination of seawater impacted by algal organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Harmful Algal Blooms and desalination</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Desalination, Environmental and Marine Outfall Systems (ICDEMOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Muscat, Oman. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19123-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211747v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of N-DBPs by chloramination of various organic matter fractions and aromatic model compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Formation and toxicity of emerging nitrogenous disinfection byproducts in reclaimed wastewater effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benito J. Mariñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Plewa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">248th ACS National Meeting &amp; Exposition – Symposium sur l’occurrence, la formation, la toxicité et le contrôle des sous-produits de désinfection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">11th IWA Leading Edge Technology (LET) conference on water and wastewater technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211754v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing disinfection byproducts in desalination plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pretreatment (oxidation, coagulation, ultrafiltration) of Red Sea water impacted by a Trichodesmium sp. algal bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nihemaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDA world congress 2013 on desalination and water reuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Tianjin, China</w:t>
+              <w:t xml:space="preserve">International conference on Harmful Algal Blooms and desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Muscat, Oman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211595v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of N-, Br- and I-DBPs by chlorination/chloramination of algal organic matter and effluent organic matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Formation et toxicité de sous-produits azotés émergents lors de la désinfection d’effluents urbains traités par voie biologique en vue de leur réutilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benito J. Mariñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Plewa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA 5th Specialist Conference on Natural Organic Matter Research (NOM5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Perth, Australia</w:t>
+              <w:t xml:space="preserve">21ème Colloque Journées Information Eaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211589v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NDMA formation mechanism by chloramination of tertiary amines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Tracing disinfection byproducts in desalination plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Nada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 AWWA Water Quality Technology Conference &amp; Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">IDA world congress 2013 on desalination and water reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Tianjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211527v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of NDMA by chloramination of nitrogenous contaminants: potential role of bromide and dissolved oxygen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Identification of N-, Br- and I-DBPs by chlorination/chloramination of algal organic matter and effluent organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IWA International Conference on Water Reclamation &amp; Reuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">IWA 5th Specialist Conference on Natural Organic Matter Research (NOM5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211521v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of NDMA by chloramination of nitrogenous contaminants: potential role of bromide and dissolved oxygen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">NDMA formation mechanism by chloramination of tertiary amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Papot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDA World Congress on Desalination and Water Reuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t>
+              <w:t xml:space="preserve">2012 AWWA Water Quality Technology Conference &amp; Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211514v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of NDMA by chloramination of nitrogenous contaminants: potential role of bromide and dissolved oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AWWA Water Quality &amp; Technology Conference (WQTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of NDMA by chloramination of nitrogenous pharmaceuticals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Formation of NDMA by chloramination of nitrogenous contaminants: potential role of bromide and dissolved oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Singapore International Water Week 2010 - Water Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">IDA World Congress on Desalination and Water Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211508v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation de NDMA par chloramination de micropolluants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Formation of NDMA by chloramination of nitrogenous contaminants: potential role of bromide and dissolved oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème congrès international du GRUTTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Nancy, France</w:t>
+              <w:t xml:space="preserve">8th IWA International Conference on Water Reclamation &amp; Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211500v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formation of NDMA by chloramination of nitrogenous pharmaceuticals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Singapore International Water Week 2010 - Water Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Singapour, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">NDMA formation by chloramination of nitrogenous organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMEC10 - 10th European Meeting on Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation de NDMA par chloramination de micropolluants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème congrès international du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension des mécanismes de dégradation des micropolluants pharmaceutiques dans les eaux résiduaires urbaines par l'acide performique : Apport de la résonance paramagnétique électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’ARPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Bordeaux, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le métabolisme urbain décrypté au travers des eaux usées : résultats de 10 ans de suivi réalisés en agglomération parisienne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Guérin</w:t>
+                <w:t xml:space="preserve">Elimination des micropolluants pharmaceutiques dans les eaux résiduaires urbaines désinfectées par l’acide perfomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Khadija Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Brosillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">103ème congrès ASTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Quimper, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique chercheurs Juniors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Périgueux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768760v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wastewater treatment with performic acid (PFA): Efficiency on antimicrobial resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Roux</w:t>
+                <w:t xml:space="preserve">Le métabolisme urbain décrypté au travers des eaux usées : résultats de 10 ans de suivi réalisés en agglomération parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Microbiology and One Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Quy Nhon City, Vietnam. </w:t>
+              <w:t xml:space="preserve">103ème congrès ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780215v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination des micropolluants pharmaceutiques dans les eaux résiduaires urbaines désinfectées par l’acide perfomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Wastewater treatment with performic acid (PFA): Efficiency on antimicrobial resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Dung Jusselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcos Oliveira</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Khadija Diop</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique chercheurs Juniors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Périgueux, France. </w:t>
+              <w:t xml:space="preserve">2nd International Conference on Microbiology and One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Quy Nhon City, Vietnam. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644993v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Reactivity of Performic Acid with Pharmaceutical Micropollutants: A Comprehensive Study of Oxidation Kinetics and Reaction Pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Brosillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, South Hadley, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de ruissellements routiers par analyses non ciblées (HRMS) et (éco)toxicologiques : identification et impacts de composés toxiques d’intérêt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grimault Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandre Fidji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Francophone de Santé et Environnement (SFSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the impact of urban wet weather discharges (UWWD) on the Seine River by high resolution mass spectrometry (HRMS) and development of predictive models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNTS 23 - International Conference on Non-Target Screening</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Erding, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the Potential of Performic Acid and UV Combination for Enhanced Elimination of pharmaceutical Micropollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Brosillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Khadija Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, South Hadley, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of biocide transformation products using suspect and non-target screenings by high-resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Micropol &amp; Ecohazard Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How important is the sample preparation step for non-target screening of micropollutants in urban waters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Huynh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soares Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Non-Target Screening (ICNTS21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Erding, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionation of wastewater effluent for the characterization of organic micropollutants by high-resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 30th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online Meeting, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critères pour la sélection de charbons actifs en micro-grain pour l’élimination de micropolluants organiques dans les eaux usées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Guillossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Morlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">98ème congrès de l'Astee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12441,292 +12739,292 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of Disinfecting Wastewater Treatment Plant Discharges: Case of chemical disinfection using performic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Azimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Rechdaoui-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Mèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IWA Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9781789062090. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/9781789062106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que sait-on des micropolluants dans les eaux urbaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chebbo Ghassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARCEAU IdF; AFB - Agence française pour la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-490463-00-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12736,137 +13034,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of emerging disinfection byproducts by chlorination/chloramination of seawater impacted by algal organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Nihemaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mahad Baawain, B.S. Choudri, Mushtaque Ahmed, Anton Purnama. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Progress in Desalination, Environmental and Marine Outfall Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-19123-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12876,147 +13174,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROULÉPUR - Maîtrise de la contamination des eaux de voirie. Tâche 6 - Synthèse des résultats du projet et orientations opérationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEESU, Ecole des Ponts, Univ Paris Est Creteil; Cerema - Team; Université Bordeaux 1 - EPOC; Conseil Départemental de Seine-Saint-Denis; Conseil Départemental de Seine et Marne; Ville de Paris; Ecovegetal; Saint-Dizier Environnement. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13026,114 +13324,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanisme de formation des nitrosamines et sous-produits halogénés lors de la chloramination de contaminants organiques azotés émergents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université de Poitiers, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01201098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId307"/>
+      <w:footerReference w:type="default" r:id="rId315"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13201,51 +13499,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2A7AA2C"/>
+    <w:nsid w:val="5A3F52C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13432,51 +13730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-le-roux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0245-8536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05455909v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana &#381;muki&#263;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Milovanovi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Slijep&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Dudukovi&#263;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;ur&#273;a Kerkez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31020269" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05406516v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Jusselme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05143664v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nabintu Kajoka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Reibel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khadija Diop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Oliveira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748975v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Malm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Liigand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Aalizadeh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiforos Alygizakis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Ng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c02902" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04918472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Ba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412195" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04766425v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sade" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbae160" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671482v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mebold" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4AY00843J" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253533v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez Viveros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azimi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vulliet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Roux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/202304013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04013601v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidji Sandre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Huynh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyae El-Mrabet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandirane Partibane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138212" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04147501v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Oliver Straub" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15132430" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04195028v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brosillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.3c00279" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03792256v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2022.100834" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253509v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Lopez Viveros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le-Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6724911" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03730177v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Deshayes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14142215" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03565156v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandre Fidji" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040511" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03711382v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maolida Nihemaiti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mailler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine M&#232;che-Ananit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.2c00075" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559673v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030394" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253514v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lopez Viveros" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Azimi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vulliet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le-Roux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moilleron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6725353" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03076698v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillossou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Goffin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116749" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03321258v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mazerolles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bousserrhine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15491-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274374v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Soulier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boiteux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Candido" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chachignon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202106043" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03448875v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares Peirera" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237064" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03325586v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schulze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denice van Herwerden" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Allan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubertus Bijlsma" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Etxebarria" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01002-w" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02433266v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares Pereira-Derome" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.115487" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02394590v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morlay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125306" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02400040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125530" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937641v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.182" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02183866v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2019.196" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267952v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201907067" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01573515v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Plewa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth D. Wagner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azra Dad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2017.04.022" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425762v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hoppe-Jones" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Reckhow" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b04819" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01305549v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.10.036" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211480v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nada" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tariq Khan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2014.12.035" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211451v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Chen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuru Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501218f" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211472v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es503255j" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201586v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es203785s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201597v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deborde" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3023094" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201554v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.03.035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201532v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gallard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2010.084" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484341v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05359112v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05272466v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623740v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04709232v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04559181v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04801296v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04719322v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04708458v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fardet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Starck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04588535v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734151v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viky Sinopoli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734422v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Naji" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbayadoum Dori" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734420v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottelet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Marconi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04600156v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734440v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Levi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sauvignet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carrausse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cheissoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04559160v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644981v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266894v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04136480v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04133234v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04138650v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oberl&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wisner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Chauvin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700602v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03610944v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814272v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815950v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Lopez Viveros" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Azimi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03333914v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guyot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02968786v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garrigue-Antar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02495436v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02534313v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03014063v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02344333v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine M&#232;che" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02298934v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884457v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898304v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917084v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812482v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Briand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575035v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guillossou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mailler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morlay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01667296v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01667331v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01667344v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nihemaiti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211608v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19123-2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211752v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito J. Mari&#241;as" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211757v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211747v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nihemaiti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nada" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211754v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211595v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211589v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211527v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211521v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211514v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211525v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211508v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211500v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211504v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05335524v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baudu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768760v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oliveira" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le Roux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gu&#233;rin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780215v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alphonse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644993v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382479v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347285v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimault Luna" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04278053v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382418v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03699250v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Bonnaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bancourt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03372691v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares Pereira" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02611056v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174294v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03201270v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rechdaoui-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iwaponline.com/ebooks/book/821/Effectiveness-of-Disinfecting-Wastewater-Treatment" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789062106" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803319v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebbo Ghassan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arceau-idf.fr/sites/default/files/Ouvrage micropolluants_version_numerique.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390221v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05298195v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-01201098v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-le-roux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0245-8536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05455909v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana &#381;muki&#263;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Milovanovi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Slijep&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Dudukovi&#263;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;ur&#273;a Kerkez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31020269" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563511v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mar&#233;chal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Naji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181675" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05406516v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Jusselme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05143664v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nabintu Kajoka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Reibel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khadija Diop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Oliveira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mebold" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4AY00843J" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748975v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Malm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Liigand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Aalizadeh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiforos Alygizakis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Ng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c02902" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04918472v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Ba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412195" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04766425v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbae160" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04195028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brosillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.3c00279" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253533v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez Viveros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azimi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vulliet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/202304013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04013601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidji Sandre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Huynh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyae El-Mrabet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandirane Partibane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138212" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04147501v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Oliver Straub" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15132430" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253509v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Lopez Viveros" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le-Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6724911" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03792256v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2022.100834" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03730177v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Deshayes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14142215" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03711382v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maolida Nihemaiti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mailler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine M&#232;che-Ananit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.2c00075" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03565156v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandre Fidji" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040511" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559673v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030394" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253514v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lopez Viveros" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Azimi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vulliet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le-Roux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moilleron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6725353" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03325586v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schulze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denice van Herwerden" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Allan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubertus Bijlsma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Etxebarria" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01002-w" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03076698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillossou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Goffin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116749" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03321258v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mazerolles" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bousserrhine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15491-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274374v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Soulier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boiteux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Candido" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chachignon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202106043" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03448875v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares Peirera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237064" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02400040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125530" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02433266v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares Pereira-Derome" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.115487" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02394590v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morlay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125306" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267952v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201907067" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937641v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.182" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02183866v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2019.196" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01573515v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Plewa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth D. Wagner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azra Dad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2017.04.022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425762v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hoppe-Jones" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Reckhow" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b04819" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01305549v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.10.036" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211480v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nada" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tariq Khan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2014.12.035" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211451v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Chen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuru Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501218f" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211472v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es503255j" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201586v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es203785s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201597v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deborde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3023094" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201554v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.03.035" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201532v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gallard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2010.084" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05548977v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05564369v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faixo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05272466v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484341v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05359112v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04559160v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644981v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734440v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Levi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sauvignet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carrausse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cheissoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04801296v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04719322v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623740v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04709232v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04559181v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04708458v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fardet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Starck" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734422v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbayadoum Dori" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734151v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viky Sinopoli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04588535v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734420v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottelet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Marconi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04600156v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266894v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04136480v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04133234v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04138650v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oberl&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wisner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Chauvin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700602v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03610944v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814272v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815950v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Lopez Viveros" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Azimi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03333914v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guyot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02495436v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02968786v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garrigue-Antar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02534313v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03014063v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02344333v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine M&#232;che" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02298934v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812482v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Briand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884457v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917084v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898304v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575035v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guillossou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mailler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morlay" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01667296v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01667331v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01667344v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nihemaiti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211754v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211608v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19123-2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211752v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito J. Mari&#241;as" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211747v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nihemaiti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nada" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211757v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211595v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211589v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211527v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211525v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211514v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211521v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211508v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211504v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211500v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05335524v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baudu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644993v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768760v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oliveira" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le Roux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gu&#233;rin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780215v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alphonse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382479v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347285v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimault Luna" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04278053v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382418v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03699250v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Bonnaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bancourt" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03372691v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares Pereira" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02611056v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174294v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03201270v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rechdaoui-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iwaponline.com/ebooks/book/821/Effectiveness-of-Disinfecting-Wastewater-Treatment" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789062106" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803319v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebbo Ghassan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arceau-idf.fr/sites/default/files/Ouvrage micropolluants_version_numerique.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390221v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05298195v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-01201098v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>