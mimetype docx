--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -184,295 +184,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Invasive Acidic Pretreatment Technology of Anaerobic Digestion of Waste-Activated Sludge (WAS) on Biogas Production: Unveiling the Role of Extracellular Polymeric Substances (EPSs) and Pharmaceutical Degradation</w:t>
+                <w:t xml:space="preserve">Long-term monitoring through a wastewater-based observatory to model urban population dynamics and health indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragana Žmukić</w:t>
+                <w:t xml:space="preserve">Nicolas Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ljiljana Milovanović</w:t>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataša Slijepčević</w:t>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataša Duduković</w:t>
+                <w:t xml:space="preserve">Vincent Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Đurđa Kerkez</w:t>
+                <w:t xml:space="preserve">Amar Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 31 (2), pp.269. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1028, pp.181675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules31020269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455909v1</w:t>
+                <w:t xml:space="preserve">hal-05563511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term monitoring through a wastewater-based observatory to model urban population dynamics and health indicators</w:t>
+                <w:t xml:space="preserve">Non-Invasive Acidic Pretreatment Technology of Anaerobic Digestion of Waste-Activated Sludge (WAS) on Biogas Production: Unveiling the Role of Extracellular Polymeric Substances (EPSs) and Pharmaceutical Degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cluzel</w:t>
+                <w:t xml:space="preserve">Dragana Žmukić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+                <w:t xml:space="preserve">Ljiljana Milovanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Maday</w:t>
+                <w:t xml:space="preserve">Nataša Slijepčević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Maréchal</w:t>
+                <w:t xml:space="preserve">Nataša Duduković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amar Naji</w:t>
+                <w:t xml:space="preserve">Đurđa Kerkez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 1028, pp.181675. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 31 (2), pp.269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules31020269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563511v1</w:t>
+                <w:t xml:space="preserve">hal-05455909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relier la pression chimique à ses effets sur la biodiversité dans les eaux</w:t>
               </w:r>
@@ -681,1752 +681,1752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted and non-target screening of biomarkers in wastewater: towards a unique analytical methodology for sample preparation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de l'acide performique pour réduire la pollution microbiologique et chimique des eaux résiduaires urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+                <w:t xml:space="preserve">Waly Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+                <w:t xml:space="preserve">Barbara Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4AY00843J⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.195-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/tsm/202412195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671482v1</w:t>
+                <w:t xml:space="preserve">hal-04918472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification Approaches in Non-Target LC/ESI/HRMS Analysis: An Interlaboratory Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Malm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Malm</w:t>
+                <w:t xml:space="preserve">Jaanus Liigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaanus Liigand</w:t>
+                <w:t xml:space="preserve">Reza Aalizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Aalizadeh</w:t>
+                <w:t xml:space="preserve">Nikiforos Alygizakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 96, pp.16215 - 16226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c02902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l'acide performique pour réduire la pollution microbiologique et chimique des eaux résiduaires urbaines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">arcMS: transformation of multi-dimensional high-resolution mass spectrometry data to columnar format for compact storage and fast access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36904/tsm/202412195⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioadv/vbae160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918472v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">arcMS: transformation of multi-dimensional high-resolution mass spectrometry data to columnar format for compact storage and fast access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Roux</w:t>
+                <w:t xml:space="preserve">Targeted and non-target screening of biomarkers in wastewater: towards a unique analytical methodology for sample preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sade</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4 (1), </w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (36), pp.6241-6256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioadv/vbae160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4AY00843J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766425v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of performic acid with organic and inorganic compounds: from oxidation kinetic to reaction pathways</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OBSERVER LA VILLE PAR LE PRISME DES EAUX USEES Présentation de l'Observatoire mis en oeuvre par le SIAAP en Ile de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+                <w:t xml:space="preserve">M. Lopez Viveros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brosillon</w:t>
+                <w:t xml:space="preserve">S. Azimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Caupos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
+                <w:t xml:space="preserve">E. Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS ES&amp;T Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsestwater.3c00279⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.13-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/202304013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195028v1</w:t>
+                <w:t xml:space="preserve">hal-04253533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OBSERVER LA VILLE PAR LE PRISME DES EAUX USEES Présentation de l'Observatoire mis en oeuvre par le SIAAP en Ile de France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occurrence and fate of an emerging drug pollutant and its by-products during conventional and advanced wastewater treatment: Case study of furosemide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Vulliet</w:t>
+                <w:t xml:space="preserve">Fidji Sandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Le Roux</w:t>
+                <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Moilleron</w:t>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamyae El-Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandirane Partibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36904/202304013⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 322, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.138212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253533v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and fate of an emerging drug pollutant and its by-products during conventional and advanced wastewater treatment: Case study of furosemide</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Halogenation of Pharmaceuticals Is an Impediment to Ready Biodegradability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamyae El-Mrabet</w:t>
+                <w:t xml:space="preserve">Jürg Oliver Straub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandirane Partibane</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 322, </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (13), pp.2430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.138212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w15132430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013601v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halogenation of Pharmaceuticals Is an Impediment to Ready Biodegradability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactivity of performic acid with organic and inorganic compounds: from oxidation kinetic to reaction pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürg Oliver Straub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Roux</w:t>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Tedoldi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Brosillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (13), pp.2430. </w:t>
+              <w:t xml:space="preserve">ACS ES&amp;T Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (9), pp.3121-3131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w15132430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsestwater.3c00279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04147501v1</w:t>
+                <w:t xml:space="preserve">hal-04195028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term observation of the end-of- treatment sludge quality from a Parisian WWTP treating wastewater from 6.5 M inhabitants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction: Gasperi et al. Micropollutants in Urban Runoff from Traffic Areas: Target and Non-Target Screening on Four Contrasted Sites. Water 2022, 14, 394</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Lopez Viveros</w:t>
+                <w:t xml:space="preserve">Steven Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Azimi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Le-Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Moilleron</w:t>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Zenodo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.6724911⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (14), pp.2215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w14142215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253509v1</w:t>
+                <w:t xml:space="preserve">hal-03730177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are newer pharmaceuticals more recalcitrant to removal in wastewater treatment?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-term observation of the end-of- treatment sludge quality from a Parisian WWTP treating wastewater from 6.5 M inhabitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Lopez Viveros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Azimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scp.2022.100834⟩</w:t>
+              <w:t xml:space="preserve"> Zenodo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6724911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03792256v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Gasperi et al. Micropollutants in Urban Runoff from Traffic Areas: Target and Non-Target Screening on Four Contrasted Sites. Water 2022, 14, 394</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+                <w:t xml:space="preserve">Are newer pharmaceuticals more recalcitrant to removal in wastewater treatment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürg Oliver Straub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (14), pp.2215. </w:t>
+              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.100834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w14142215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scp.2022.100834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03730177v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Mass Spectrometry Screening of Wastewater Effluent for Micropollutants and Their Transformation Products during Disinfection with Performic Acid</w:t>
+                <w:t xml:space="preserve">Road Runoff Characterization: Ecotoxicological Assessment Combined with (Non-)Target Screenings of Micropollutants for the Identification of Relevant Toxicants in the Dissolved Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Sandre Fidji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Mailler</w:t>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Mèche-Ananit</w:t>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rocher</w:t>
+                <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS ES&amp;T Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsestwater.2c00075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w14040511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711382v1</w:t>
+                <w:t xml:space="preserve">hal-03565156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road Runoff Characterization: Ecotoxicological Assessment Combined with (Non-)Target Screenings of Micropollutants for the Identification of Relevant Toxicants in the Dissolved Phase</w:t>
+                <w:t xml:space="preserve">High-Resolution Mass Spectrometry Screening of Wastewater Effluent for Micropollutants and Their Transformation Products during Disinfection with Performic Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandre Fidji</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+                <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Varrault</w:t>
+                <w:t xml:space="preserve">Perrine Mèche-Ananit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Morin</w:t>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (4), pp.511. </w:t>
+              <w:t xml:space="preserve">ACS ES&amp;T Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w14040511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsestwater.2c00075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565156v1</w:t>
+                <w:t xml:space="preserve">hal-03711382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropollutants in Urban Runoff from Traffic Areas: Target and Non-Target Screening on Four Contrasted Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (3), 22 p. </w:t>
@@ -2596,1808 +2596,1808 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-laboratory mass spectrometry dataset based on passive sampling of drinking water for non-target analysis</w:t>
+                <w:t xml:space="preserve">Fluorescence excitation/emission matrices as a tool to monitor the removal of organic micropollutants from wastewater effluents by adsorption onto activated carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastian Schulze</w:t>
+                <w:t xml:space="preserve">Ronan Guillossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denice van Herwerden</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nestor Etxebarria</w:t>
+                <w:t xml:space="preserve">Angélique Goffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-021-01002-w⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 190, pp.116749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2020.116749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325586v1</w:t>
+                <w:t xml:space="preserve">hal-03076698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence excitation/emission matrices as a tool to monitor the removal of organic micropollutants from wastewater effluents by adsorption onto activated carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Guillossou</w:t>
+                <w:t xml:space="preserve">Assessment of leaching risk of trace metals, PAHs and PCBs from a brownfield located in a flooding zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bousserrhine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2020.116749⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-15491-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076698v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of leaching risk of trace metals, PAHs and PCBs from a brownfield located in a flooding zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La spectrométrie de masse haute résolution pour la recherche de micropolluants organiques dans l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boiteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Seidl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Roux</w:t>
+                <w:t xml:space="preserve">Patrick Candido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Mazerolles</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Chachignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-15491-0⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.43-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/tsm/202106043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321258v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spectrométrie de masse haute résolution pour la recherche de micropolluants organiques dans l’environnement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Sample Preparation Methods for Non-Target Screening of Organic Micropollutants in Urban Waters Using High-Resolution Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Chachignon</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soares Peirera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36904/tsm/202106043⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (23), pp.7064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26237064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274374v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Sample Preparation Methods for Non-Target Screening of Organic Micropollutants in Urban Waters Using High-Resolution Mass Spectrometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Caupos</w:t>
+                <w:t xml:space="preserve">Inter-laboratory mass spectrometry dataset based on passive sampling of drinking water for non-target analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Schulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denice van Herwerden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubertus Bijlsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Soares Peirera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adèle Bressy</w:t>
+                <w:t xml:space="preserve">Nestor Etxebarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (23), pp.7064. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26237064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-021-01002-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03448875v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of ozonation before activated carbon adsorption for the removal of organic micropollutants from wastewater effluents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Influence of dissolved organic matter on the removal of 12 organic micropollutants from wastewater effluent by powdered activated carbon adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Guillossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soares Pereira-Derome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125530⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 172, pp.115487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2020.115487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400040v1</w:t>
+                <w:t xml:space="preserve">hal-02433266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dissolved organic matter on the removal of 12 organic micropollutants from wastewater effluent by powdered activated carbon adsorption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Influence of the properties of 7 micro-grain activated carbons on organic micropollutants removal from wastewater effluent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Guillossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Varrault</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Morlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2020.115487⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 243, pp.125306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433266v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the properties of 7 micro-grain activated carbons on organic micropollutants removal from wastewater effluent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Benefits of ozonation before activated carbon adsorption for the removal of organic micropollutants from wastewater effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Guillossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Brosillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 243, pp.125306. </w:t>
+              <w:t xml:space="preserve">, 2020, 245, pp.125530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394590v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropolluants dans les eaux usées : qu’apporte un traitement avancé par adsorption sur charbon actif après un traitement conventionnel ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Organic micropollutants in a large wastewater treatment plant: What are the benefits of an advanced treatment by activated carbon adsorption in comparison to conventional treatment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Guillossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Morlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7/8, pp.66-80. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218, pp.1050-1060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/tsm/201907067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.11.182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267952v1</w:t>
+                <w:t xml:space="preserve">hal-01937641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic micropollutants in a large wastewater treatment plant: What are the benefits of an advanced treatment by activated carbon adsorption in comparison to conventional treatment?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Guillossou</w:t>
+                <w:t xml:space="preserve">Evaluation of contaminant retention in the soil of sustainable drainage systems: methodological reflections on the determination of sorption isotherms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Morlay</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.11.182⟩</w:t>
+              <w:t xml:space="preserve">Blue-Green Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/bgs.2019.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937641v1</w:t>
+                <w:t xml:space="preserve">hal-02183866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of contaminant retention in the soil of sustainable drainage systems: methodological reflections on the determination of sorption isotherms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+                <w:t xml:space="preserve">Micropolluants dans les eaux usées : qu’apporte un traitement avancé par adsorption sur charbon actif après un traitement conventionnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Guillossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Branchu</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Morlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blue-Green Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1 (1), pp.1-17. </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7/8, pp.66-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/bgs.2019.196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201907067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183866v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloramination of wastewater effluent: Toxicity and formation of disinfection byproducts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of Haloacetonitriles, Haloacetamides, and Nitrogenous Heterocyclic Byproducts by Chloramination of Phenolic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Plewa</w:t>
+                <w:t xml:space="preserve">Christiane Hoppe-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth D. Wagner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
+                <w:t xml:space="preserve">David A. Reckhow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azra Dad</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 58, pp.135 - 145. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (1), pp.655 - 663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2017.04.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b04819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573515v1</w:t>
+                <w:t xml:space="preserve">hal-01425762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Haloacetonitriles, Haloacetamides, and Nitrogenous Heterocyclic Byproducts by Chloramination of Phenolic Compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Chloramination of wastewater effluent: Toxicity and formation of disinfection byproducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Plewa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth D. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Azra Dad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 51 (1), pp.655 - 663. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.135 - 145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b04819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2017.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425762v1</w:t>
+                <w:t xml:space="preserve">hal-01573515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of aromatic precursors in the formation of haloacetamides by chloramination of dissolved organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 88, pp.371-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4470,51 +4470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Nada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Tariq Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 359, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4542,278 +4542,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Peroxydisulfate Activation Process Not Relying on Sulfate Radical Generation for Water Pollutant Degradation</w:t>
+                <w:t xml:space="preserve">Formation of Brominated Disinfection Byproducts from Natural Organic Matter Isolates and Model Compounds in a Sulfate Radical-Based Oxidation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yuru Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 48 (10), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es501218f⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 48 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es503255j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211451v1</w:t>
+                <w:t xml:space="preserve">hal-01211472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Brominated Disinfection Byproducts from Natural Organic Matter Isolates and Model Compounds in a Sulfate Radical-Based Oxidation Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Efficient Peroxydisulfate Activation Process Not Relying on Sulfate Radical Generation for Water Pollutant Degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuru Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 48 (24), </w:t>
+              <w:t xml:space="preserve">, 2014, 48 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es503255j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es501218f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211472v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of NDMA and Halogenated DBPs by Chloramination of Tertiary Amines: The Influence of Bromide Ion</w:t>
               </w:r>
@@ -4825,51 +4825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (3), http://pubs.acs.org/doi/abs/10.1021/es203785s. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4929,51 +4929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Papot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5059,51 +5059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (10), http://www.sciencedirect.com/science/article/pii/S0043135411001461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5163,51 +5163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Practice and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (4), http://www.iwaponline.com/wpt/005/wpt0050084.htm. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5233,6055 +5233,6301 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agglomération parisienne par le prisme de ses eaux usées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Moilleron</w:t>
+                <w:t xml:space="preserve">Apports de la spectrométrie de masse haute résolution pour la caractérisation des micropolluants dans les eaux urbaines et applications au traitement des eaux résiduaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faixo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des micropolluants aux solutions fondées sur la nature - colloque de restitution de la phase OPUR5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Champ-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Journée AFSEP Club Sud-Ouest - L'art de détecter l'invisible : la chimie analytique au service de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFSEP Club Sud-Ouest, Mar 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05548977v1</w:t>
+                <w:t xml:space="preserve">hal-05564369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la spectrométrie de masse haute résolution pour la caractérisation des micropolluants dans les eaux urbaines et applications au traitement des eaux résiduaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Faixo</w:t>
+                <w:t xml:space="preserve">L’agglomération parisienne par le prisme de ses eaux usées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée AFSEP Club Sud-Ouest - L'art de détecter l'invisible : la chimie analytique au service de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFSEP Club Sud-Ouest, Mar 2026, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Des micropolluants aux solutions fondées sur la nature - colloque de restitution de la phase OPUR5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Champ-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05564369v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des nouvelles techniques analytiques pour le suivi des substances indésirables dans les urines et les sols</w:t>
+                <w:t xml:space="preserve">Dynamique des pathogènes dans le cycle de l’eau, de l’entrée à la sortie des stations d’épuration (STEP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
+                <w:t xml:space="preserve">Birsu Guzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque anniversaire du programme OCAPI : 10 ans de séparation à la source des excrétats humains : le moment propice pour changer d'échelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Champs Sur Marne, France</w:t>
+              <w:t xml:space="preserve">GRUTTEE 2026 : 16ème congrès international du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272466v1</w:t>
+                <w:t xml:space="preserve">hal-05588311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antihistamines monitoring in wastewater to assess seasonal pollen exposure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Table ronde de la session (Co)habiter la Terre : des pratiques à leurs conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Visez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Chelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Chemistry and the Environment (ICCE-2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Chemical Society, Serbian Chemical Society, Jun 2025, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">37èmes Journées Scientifiques de l'Environnement - (Co)habiter la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484341v1</w:t>
+                <w:t xml:space="preserve">hal-05590586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced treatment of micropollutants in wastewater: from adsorption to advanced oxidation processes including the emerging disinfectant performic acid</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antihistamines monitoring in wastewater to assess seasonal pollen exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Visez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEPAOx: 1er Simposio de Contaminantes Emergentes y Procesos Avanzados de Oxidación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Santiago (Chile), Chile</w:t>
+              <w:t xml:space="preserve">19th International Conference on Chemistry and the Environment (ICCE-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Chemical Society, Serbian Chemical Society, Jun 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359112v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced treatment of micropollutants in wastewater: from adsorption to oxidation and disinfection processes</w:t>
+                <w:t xml:space="preserve">Advanced treatment of micropollutants in wastewater: from adsorption to advanced oxidation processes including the emerging disinfectant performic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Advanced Wastewater Treatment Spring School - SmartWaterTwin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Novi Sad (en distanciel), Serbia</w:t>
+              <w:t xml:space="preserve">CEPAOx: 1er Simposio de Contaminantes Emergentes y Procesos Avanzados de Oxidación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Santiago (Chile), Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559160v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of micropollutants in wastewater disinfected with performic acid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport des nouvelles techniques analytiques pour le suivi des substances indésirables dans les urines et les sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health &amp; Environment Seminar 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SUEZ, Jun 2024, Cannes, France</w:t>
+              <w:t xml:space="preserve">Colloque anniversaire du programme OCAPI : 10 ans de séparation à la source des excrétats humains : le moment propice pour changer d'échelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Champs Sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644981v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde grand public - 50 ans d’innovation et de recherche en traitement des eaux - Troisième période 2008-2022 - Ré-utilisation des eaux usées et des eaux non conventionnelles</w:t>
+                <w:t xml:space="preserve">Source-separation for circularity of nutrients and reuse in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Cheissoux</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Esculier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Information Eaux 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Water Workshop 2024 - SmartWater Summer Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734440v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications et analyses en LC-MS et GC-MS basse résolution pour la caractérisation des micropolluants organiques dans les eaux urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère journée technique de spectrométrie de masse du Réseau Géochimique et Expérimental Français (RéGEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RéGEF, Nov 2024, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches analytiques pour la caractérisation des micropolluants organiques dans les eaux urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée AFSEP Club Ile de France - Analytics aux Jeux Olympiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFSEP Club Ile de France, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term monitoring of the Parisian conurbation: trends and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWA, Jun 2024, Delft University, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The road to sustainable sludge management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Workshop 2024 - SmartWater Summer Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of analytical approaches for micropollutants in wastewater-related matrices and their applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Advanced Wastewater Treatment Spring School - SmartWaterTwin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Novi Sad (en distanciel), Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source-separation for circularity of nutrients and reuse in agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxydation des micropolluants pharmaceutiques par l’acide performique seul et en couplage (UV-C/PFA et ozone/PFA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Workshop 2024 - SmartWater Summer Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">15ème congrès international du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, May 2024, Bordeaux (Gironde), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708458v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le métabolisme urbain décrypté au travers des eaux usées : résultats de 10 ans de suivi réalisés en agglomération parisienne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amar Naji</w:t>
+                <w:t xml:space="preserve">Optimisation de l'utilisation de l'acide performique en traitement des eaux résiduaires urbaines : vers une élimination des molécules pharmaceutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mbayadoum Dori</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Roux</w:t>
+                <w:t xml:space="preserve">Viky Sinopoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waly Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Khadija Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Information Eaux 2024</w:t>
+              <w:t xml:space="preserve">26èmes Journées Information Eaux - JIE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734422v1</w:t>
+                <w:t xml:space="preserve">hal-04734151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'utilisation de l'acide performique en traitement des eaux résiduaires urbaines : vers une élimination des molécules pharmaceutiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcos Oliveira</w:t>
+                <w:t xml:space="preserve">Le métabolisme urbain décrypté au travers des eaux usées : résultats de 10 ans de suivi réalisés en agglomération parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viky Sinopoli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yacine Khadija Diop</w:t>
+                <w:t xml:space="preserve">Mbayadoum Dori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées Information Eaux - JIE 2024</w:t>
+              <w:t xml:space="preserve">Journées Information Eaux 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734151v1</w:t>
+                <w:t xml:space="preserve">hal-04734422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxydation des micropolluants pharmaceutiques par l’acide performique seul et en couplage (UV-C/PFA et ozone/PFA)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+                <w:t xml:space="preserve">Évaluation de l'impact des rejets d'eaux pluviales urbaines (RUTP) sur les eaux de surface franciliennes par HRMS non ciblée et modélisation écotoxicologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Marconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès international du GRUTTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, May 2024, Bordeaux (Gironde), France</w:t>
+              <w:t xml:space="preserve">Journées Information Eaux 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Poitiers, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588535v1</w:t>
+                <w:t xml:space="preserve">hal-04734420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'impact des rejets d'eaux pluviales urbaines (RUTP) sur les eaux de surface franciliennes par HRMS non ciblée et modélisation écotoxicologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">A data analysis pipeline integrating ion mobility and high-resolution mass spectrometry for non-target screening in environmental studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Information Eaux 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Poitiers, France, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 34 - Society of Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734420v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data analysis pipeline integrating ion mobility and high-resolution mass spectrometry for non-target screening in environmental studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Table ronde grand public - 50 ans d’innovation et de recherche en traitement des eaux - Troisième période 2008-2022 - Ré-utilisation des eaux usées et des eaux non conventionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sauvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carrausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cheissoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 34 - Society of Environmental Toxicology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Journées Information Eaux 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600156v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular economy of water: from buildings to wastewater treatment plants</w:t>
+                <w:t xml:space="preserve">Advanced treatment of micropollutants in wastewater: from adsorption to oxidation and disinfection processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Workshop 2023 - SmartWater Summer Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">First Advanced Wastewater Treatment Spring School - SmartWaterTwin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Novi Sad (en distanciel), Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266894v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Micropollutants Removal through Performic Acid-UV Photolysis: kinetics and wastewater matrix influence</w:t>
+                <w:t xml:space="preserve">Oxidation of micropollutants in wastewater disinfected with performic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rocher</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Brosillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Milan, Italy. 4p</w:t>
+              <w:t xml:space="preserve">Health &amp; Environment Seminar 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SUEZ, Jun 2024, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136480v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term Drift in Several Properties of Newer Pharmaceuticals: Are They Increasingly Recalcitrant to Removal in Wastewater Treatment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürg Oliver Straub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Chemistry and the Environment – ICCE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde : Sobriété et responsabilités</w:t>
+                <w:t xml:space="preserve">Circular economy of water: from buildings to wastewater treatment plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hortense Chauvin</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Journées Scientifiques de l'Environnement - La sobriété dans tous ses états : définir, comprendre, agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Créteil, France</w:t>
+              <w:t xml:space="preserve">Water Workshop 2023 - SmartWater Summer Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138650v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of performic acid with organic micropollutants and model compounds</w:t>
+                <w:t xml:space="preserve">Organic Micropollutants Removal through Performic Acid-UV Photolysis: kinetics and wastewater matrix influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brosillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Micropol &amp; Ecohazard Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Santiago de Compostela, Spain</w:t>
+              <w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Milan, Italy. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700602v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactivité de composés organiques et inorganiques avec l'acide performique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Table ronde : Sobriété et responsabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Oberlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème congrès international du GRUTTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">34èmes Journées Scientifiques de l'Environnement - La sobriété dans tous ses états : définir, comprendre, agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610944v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désinfection des eaux usées traitées par l’acide performique et sa réactivité avec les composés organiques</w:t>
+                <w:t xml:space="preserve">Réactivité de composés organiques et inorganiques avec l'acide performique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Brosillon</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Brosillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Information Eaux (JIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">14ème congrès international du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814272v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l’évolution des infrastructures urbaines et des pratiques de consommation et de l’état de santé de la population : Observation de la qualité des eaux usées franciliennes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Reactivity of performic acid with organic micropollutants and model compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Brosillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Le-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Journées Information Eaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">12th Micropol &amp; Ecohazard Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815950v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a non-target screening workflow for the evaluation of micropollutants fate during oxidation processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Désinfection des eaux usées traitées par l’acide performique et sa réactivité avec les composés organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brosillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Environmental Science &amp; Technology (CEST2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Journées Information Eaux (JIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333914v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionnement d'une eau résiduaire urbaine pour la caractérisation de micropolluants organiques par spectrométrie de masse haute résolution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Suivi de l’évolution des infrastructures urbaines et des pratiques de consommation et de l’état de santé de la population : Observation de la qualité des eaux usées franciliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Lopez Viveros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Azimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRUTTEE2020 : 13ème congrès international du GRUTTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">25ème Journées Information Eaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495436v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of road runoff treatment systems performance by non-target screening combined with ecotoxicological studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Development of a non-target screening workflow for the evaluation of micropollutants fate during oxidation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Annual Workshop On Emerging High-Resolution Mass Spectrometry And LC-MS/MS Applications In Environmental Analyses And Food Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Online meeting, Spain</w:t>
+              <w:t xml:space="preserve">17th International Conference on Environmental Science &amp; Technology (CEST2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968786v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animation de table ronde &amp;quot;Surexploitation des ressources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fractionnement d'une eau résiduaire urbaine pour la caractérisation de micropolluants organiques par spectrométrie de masse haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31èmes Journées Scientifiques de l'Environnement - Grandes crises de l’environnement : effondrement et résilience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Créteil, France</w:t>
+              <w:t xml:space="preserve">GRUTTEE2020 : 13ème congrès international du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534313v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three chromatographic columns using the advantage of ion mobility for non-target analysis of organic micropollutants in wastewater samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Evaluation of road runoff treatment systems performance by non-target screening combined with ecotoxicological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandre Fidji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Garrigue-Antar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC North America 41st Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online Meeting, United States</w:t>
+              <w:t xml:space="preserve">16th Annual Workshop On Emerging High-Resolution Mass Spectrometry And LC-MS/MS Applications In Environmental Analyses And Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Online meeting, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014063v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of micropollutants and their transformation products in performic acid treated wastewater</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Animation de table ronde &amp;quot;Surexploitation des ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Micropol &amp; Ecohazard Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">31èmes Journées Scientifiques de l'Environnement - Grandes crises de l’environnement : effondrement et résilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344333v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of micropollutants and their transformation products in performic acid treated wastewater</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Comparison of three chromatographic columns using the advantage of ion mobility for non-target analysis of organic micropollutants in wastewater samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wasserchemischen Gesellschaft 8th Late Summer Workshop "Chemical and biological transformation processes and tools for their investigation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Haltern am See, Germany</w:t>
+              <w:t xml:space="preserve">SETAC North America 41st Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online Meeting, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298934v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropolluants dans les eaux usées : qu'apporte un traitement tertiaire par adsorption sur charbon actif ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Screening of micropollutants and their transformation products in performic acid treated wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Briand</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Mèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">97ème congrès de l'ASTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Wasserchemischen Gesellschaft 8th Late Summer Workshop "Chemical and biological transformation processes and tools for their investigation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Haltern am See, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812482v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling ozonation and activated carbon adsorption for the removal of 28 trace organic micropollutants from wastewater effluents.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Screening of micropollutants and their transformation products in performic acid treated wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Mèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EA3G 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">11th Micropol &amp; Ecohazard Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884457v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropolluants dans les eaux usées : qu'apporte un traitement tertiaire par adsorption sur charbon actif ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Coupling ozonation and activated carbon adsorption for the removal of 28 trace organic micropollutants from wastewater effluents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Guillossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Brosillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Doctorales en Hydrologie Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">EA3G 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917084v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du couplage ozonation-adsorption sur charbon actif pour l’abattement de micropolluants prioritaires et émergents en traitement tertiaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Guillossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brosillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Journées Information Eaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abattement de micropolluants par adsorption sur charbon actif en micro-grain en sortie de station d’épuration : caractérisation et suivi indirect par spectroscopie (UV254 et fluorescence 3D)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R Guillossou</w:t>
+                <w:t xml:space="preserve">Micropolluants dans les eaux usées : qu'apporte un traitement tertiaire par adsorption sur charbon actif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Guillossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Morlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gruttee 2017 : 12th GRUTTEE international congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The national school for water and environmental engineering (ENGEES) ; The engineering science, computer science and imaging laboratory (ICube), Oct 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">8èmes Journées Doctorales en Hydrologie Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575035v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hydraulic conditions on micropollutants mobility in the Carelle brownfield soil (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Seidl</w:t>
+                <w:t xml:space="preserve">Micropolluants dans les eaux usées : qu'apporte un traitement tertiaire par adsorption sur charbon actif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Guillossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Mazerolles</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fouché</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AquaConSoil)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">97ème congrès de l'ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667296v1</w:t>
+                <w:t xml:space="preserve">hal-01812482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of haloacetonitriles, haloacetamides and nitrogenous heterocyclic compounds from chloramination of resorcinol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
+                <w:t xml:space="preserve">Impact of hydraulic conditions on micropollutants mobility in the Carelle brownfield soil (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">252nd ACS National Meeting &amp; Exposition - Symposium on the occurence, formation, health effects ad control of disinfection by-products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AquaConSoil)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667331v1</w:t>
+                <w:t xml:space="preserve">hal-01667296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogenous disinfection by-products formation during chloramination of amino acids and phenolic compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Nihemaiti</w:t>
+                <w:t xml:space="preserve">Abattement de micropolluants par adsorption sur charbon actif en micro-grain en sortie de station d’épuration : caractérisation et suivi indirect par spectroscopie (UV254 et fluorescence 3D)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Guillossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Morlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA 6th Specialist Conference on Natural Organic Matter Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Malmö, Sweden</w:t>
+              <w:t xml:space="preserve">Gruttee 2017 : 12th GRUTTEE international congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The national school for water and environmental engineering (ENGEES) ; The engineering science, computer science and imaging laboratory (ICube), Oct 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667344v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of N-DBPs by chloramination of various organic matter fractions and aromatic model compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of haloacetonitriles, haloacetamides and nitrogenous heterocyclic compounds from chloramination of resorcinol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">248th ACS National Meeting &amp; Exposition – Symposium sur l’occurrence, la formation, la toxicité et le contrôle des sous-produits de désinfection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">252nd ACS National Meeting &amp; Exposition - Symposium on the occurence, formation, health effects ad control of disinfection by-products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211754v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of emerging disinfection byproducts by chlorination/chloramination of seawater impacted by algal organic matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrogenous disinfection by-products formation during chloramination of amino acids and phenolic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Nihemaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Desalination, Environmental and Marine Outfall Systems (ICDEMOS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IWA 6th Specialist Conference on Natural Organic Matter Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Malmö, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211608v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and toxicity of emerging nitrogenous disinfection byproducts in reclaimed wastewater effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benito J. Mariñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Plewa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IWA Leading Edge Technology (LET) conference on water and wastewater technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretreatment (oxidation, coagulation, ultrafiltration) of Red Sea water impacted by a Trichodesmium sp. algal bloom</w:t>
+                <w:t xml:space="preserve">Formation of emerging disinfection byproducts by chlorination/chloramination of seawater impacted by algal organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Harmful Algal Blooms and desalination</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Desalination, Environmental and Marine Outfall Systems (ICDEMOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Muscat, Oman. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19123-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211747v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation et toxicité de sous-produits azotés émergents lors de la désinfection d’effluents urbains traités par voie biologique en vue de leur réutilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benito J. Mariñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Plewa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Colloque Journées Information Eaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing disinfection byproducts in desalination plants</w:t>
+                <w:t xml:space="preserve">Pretreatment (oxidation, coagulation, ultrafiltration) of Red Sea water impacted by a Trichodesmium sp. algal bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nihemaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDA world congress 2013 on desalination and water reuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Tianjin, China</w:t>
+              <w:t xml:space="preserve">International conference on Harmful Algal Blooms and desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Muscat, Oman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211595v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of N-, Br- and I-DBPs by chlorination/chloramination of algal organic matter and effluent organic matter</w:t>
+                <w:t xml:space="preserve">Formation of N-DBPs by chloramination of various organic matter fractions and aromatic model compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA 5th Specialist Conference on Natural Organic Matter Research (NOM5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Perth, Australia</w:t>
+              <w:t xml:space="preserve">248th ACS National Meeting &amp; Exposition – Symposium sur l’occurrence, la formation, la toxicité et le contrôle des sous-produits de désinfection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211589v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NDMA formation mechanism by chloramination of tertiary amines</w:t>
+                <w:t xml:space="preserve">Identification of N-, Br- and I-DBPs by chlorination/chloramination of algal organic matter and effluent organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 AWWA Water Quality Technology Conference &amp; Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">IWA 5th Specialist Conference on Natural Organic Matter Research (NOM5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211527v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of NDMA by chloramination of nitrogenous contaminants: potential role of bromide and dissolved oxygen</w:t>
+                <w:t xml:space="preserve">Tracing disinfection byproducts in desalination plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Nada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWWA Water Quality &amp; Technology Conference (WQTC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">IDA world congress 2013 on desalination and water reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Tianjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211525v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of NDMA by chloramination of nitrogenous contaminants: potential role of bromide and dissolved oxygen</w:t>
+                <w:t xml:space="preserve">NDMA formation mechanism by chloramination of tertiary amines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Papot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDA World Congress on Desalination and Water Reuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t>
+              <w:t xml:space="preserve">2012 AWWA Water Quality Technology Conference &amp; Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211514v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of NDMA by chloramination of nitrogenous contaminants: potential role of bromide and dissolved oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IWA International Conference on Water Reclamation &amp; Reuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of NDMA by chloramination of nitrogenous pharmaceuticals</w:t>
+                <w:t xml:space="preserve">Formation of NDMA by chloramination of nitrogenous contaminants: potential role of bromide and dissolved oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Singapore International Water Week 2010 - Water Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">AWWA Water Quality &amp; Technology Conference (WQTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211508v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NDMA formation by chloramination of nitrogenous organic compounds</w:t>
+                <w:t xml:space="preserve">Formation of NDMA by chloramination of nitrogenous contaminants: potential role of bromide and dissolved oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMEC10 - 10th European Meeting on Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Limoges, France</w:t>
+              <w:t xml:space="preserve">IDA World Congress on Desalination and Water Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211504v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formation of NDMA by chloramination of nitrogenous pharmaceuticals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Singapore International Water Week 2010 - Water Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Singapour, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Formation de NDMA par chloramination de micropolluants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème congrès international du GRUTTEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NDMA formation by chloramination of nitrogenous organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMEC10 - 10th European Meeting on Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension des mécanismes de dégradation des micropolluants pharmaceutiques dans les eaux résiduaires urbaines par l'acide performique : Apport de la résonance paramagnétique électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11290,913 +11536,913 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’ARPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Bordeaux, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination des micropolluants pharmaceutiques dans les eaux résiduaires urbaines désinfectées par l’acide perfomique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+                <w:t xml:space="preserve">Le métabolisme urbain décrypté au travers des eaux usées : résultats de 10 ans de suivi réalisés en agglomération parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique chercheurs Juniors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Périgueux, France. </w:t>
+              <w:t xml:space="preserve">103ème congrès ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644993v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le métabolisme urbain décrypté au travers des eaux usées : résultats de 10 ans de suivi réalisés en agglomération parisienne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Guérin</w:t>
+                <w:t xml:space="preserve">Wastewater treatment with performic acid (PFA): Efficiency on antimicrobial resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Dung Jusselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">103ème congrès ASTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Quimper, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Microbiology and One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Quy Nhon City, Vietnam. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768760v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wastewater treatment with performic acid (PFA): Efficiency on antimicrobial resistance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elimination des micropolluants pharmaceutiques dans les eaux résiduaires urbaines désinfectées par l’acide perfomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Roux</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Khadija Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Brosillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Microbiology and One Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Quy Nhon City, Vietnam. </w:t>
+              <w:t xml:space="preserve">Journée scientifique chercheurs Juniors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Périgueux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780215v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Reactivity of Performic Acid with Pharmaceutical Micropollutants: A Comprehensive Study of Oxidation Kinetics and Reaction Pathways</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcos Oliveira</w:t>
+                <w:t xml:space="preserve">Caractérisation de ruissellements routiers par analyses non ciblées (HRMS) et (éco)toxicologiques : identification et impacts de composés toxiques d’intérêt.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grimault Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandre Fidji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rocher</w:t>
+                <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, South Hadley, United States. </w:t>
+              <w:t xml:space="preserve">Colloque de la Société Francophone de Santé et Environnement (SFSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382479v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de ruissellements routiers par analyses non ciblées (HRMS) et (éco)toxicologiques : identification et impacts de composés toxiques d’intérêt.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+                <w:t xml:space="preserve">Investigating the Reactivity of Performic Acid with Pharmaceutical Micropollutants: A Comprehensive Study of Oxidation Kinetics and Reaction Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Brosillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Morin</w:t>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Francophone de Santé et Environnement (SFSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Gordon Research Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, South Hadley, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347285v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the impact of urban wet weather discharges (UWWD) on the Seine River by high resolution mass spectrometry (HRMS) and development of predictive models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sade</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNTS 23 - International Conference on Non-Target Screening</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Erding, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the Potential of Performic Acid and UV Combination for Enhanced Elimination of pharmaceutical Micropollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Brosillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Khadija Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12215,238 +12461,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, South Hadley, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of biocide transformation products using suspect and non-target screenings by high-resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Micropol &amp; Ecohazard Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How important is the sample preparation step for non-target screening of micropollutants in urban waters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soares Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12465,271 +12711,271 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Non-Target Screening (ICNTS21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Erding, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionation of wastewater effluent for the characterization of organic micropollutants by high-resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 30th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online Meeting, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critères pour la sélection de charbons actifs en micro-grain pour l’élimination de micropolluants organiques dans les eaux usées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Guillossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Morlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">98ème congrès de l'Astee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12739,292 +12985,292 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of Disinfecting Wastewater Treatment Plant Discharges: Case of chemical disinfection using performic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Azimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Rechdaoui-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Mèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IWA Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9781789062090. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/9781789062106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que sait-on des micropolluants dans les eaux urbaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chebbo Ghassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARCEAU IdF; AFB - Agence française pour la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-490463-00-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13034,137 +13280,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of emerging disinfection byproducts by chlorination/chloramination of seawater impacted by algal organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Nihemaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mahad Baawain, B.S. Choudri, Mushtaque Ahmed, Anton Purnama. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Progress in Desalination, Environmental and Marine Outfall Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-19123-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13174,147 +13420,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROULÉPUR - Maîtrise de la contamination des eaux de voirie. Tâche 6 - Synthèse des résultats du projet et orientations opérationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEESU, Ecole des Ponts, Univ Paris Est Creteil; Cerema - Team; Université Bordeaux 1 - EPOC; Conseil Départemental de Seine-Saint-Denis; Conseil Départemental de Seine et Marne; Ville de Paris; Ecovegetal; Saint-Dizier Environnement. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13324,114 +13570,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanisme de formation des nitrosamines et sous-produits halogénés lors de la chloramination de contaminants organiques azotés émergents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université de Poitiers, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01201098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId315"/>
+      <w:footerReference w:type="default" r:id="rId321"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13499,51 +13745,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A3F52C2"/>
+    <w:nsid w:val="76CE997E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13730,51 +13976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-le-roux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0245-8536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05455909v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana &#381;muki&#263;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Milovanovi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Slijep&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Dudukovi&#263;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;ur&#273;a Kerkez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31020269" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563511v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mar&#233;chal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Naji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181675" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05406516v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Jusselme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05143664v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nabintu Kajoka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Reibel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khadija Diop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Oliveira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mebold" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4AY00843J" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748975v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Malm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Liigand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Aalizadeh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiforos Alygizakis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Ng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c02902" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04918472v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Ba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412195" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04766425v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbae160" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04195028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brosillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.3c00279" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253533v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez Viveros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azimi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vulliet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/202304013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04013601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidji Sandre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Huynh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyae El-Mrabet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandirane Partibane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138212" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04147501v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Oliver Straub" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15132430" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253509v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Lopez Viveros" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le-Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6724911" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03792256v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2022.100834" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03730177v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Deshayes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14142215" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03711382v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maolida Nihemaiti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mailler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine M&#232;che-Ananit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.2c00075" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03565156v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandre Fidji" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040511" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559673v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030394" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253514v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lopez Viveros" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Azimi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vulliet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le-Roux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moilleron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6725353" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03325586v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schulze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denice van Herwerden" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Allan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubertus Bijlsma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Etxebarria" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01002-w" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03076698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillossou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Goffin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116749" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03321258v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mazerolles" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bousserrhine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15491-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274374v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Soulier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boiteux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Candido" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chachignon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202106043" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03448875v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares Peirera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237064" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02400040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125530" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02433266v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares Pereira-Derome" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.115487" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02394590v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morlay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125306" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267952v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201907067" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937641v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.182" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02183866v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2019.196" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01573515v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Plewa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth D. Wagner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azra Dad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2017.04.022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425762v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hoppe-Jones" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Reckhow" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b04819" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01305549v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.10.036" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211480v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nada" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tariq Khan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2014.12.035" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211451v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Chen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuru Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501218f" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211472v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es503255j" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201586v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es203785s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201597v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deborde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3023094" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201554v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.03.035" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201532v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gallard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2010.084" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05548977v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05564369v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faixo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05272466v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484341v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05359112v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04559160v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644981v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734440v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Levi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sauvignet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carrausse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cheissoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04801296v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04719322v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623740v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04709232v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04559181v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04708458v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fardet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Starck" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734422v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbayadoum Dori" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734151v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viky Sinopoli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04588535v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734420v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottelet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Marconi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04600156v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266894v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04136480v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04133234v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04138650v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oberl&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wisner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Chauvin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700602v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03610944v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814272v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815950v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Lopez Viveros" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Azimi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03333914v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guyot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02495436v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02968786v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garrigue-Antar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02534313v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03014063v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02344333v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine M&#232;che" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02298934v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812482v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Briand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884457v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917084v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898304v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575035v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guillossou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mailler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morlay" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01667296v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01667331v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01667344v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nihemaiti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211754v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211608v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19123-2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211752v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito J. Mari&#241;as" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211747v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nihemaiti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nada" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211757v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211595v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211589v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211527v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211525v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211514v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211521v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211508v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211504v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211500v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05335524v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baudu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644993v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768760v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oliveira" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le Roux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gu&#233;rin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780215v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alphonse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382479v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347285v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimault Luna" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04278053v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382418v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03699250v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Bonnaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bancourt" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03372691v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares Pereira" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02611056v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174294v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03201270v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rechdaoui-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iwaponline.com/ebooks/book/821/Effectiveness-of-Disinfecting-Wastewater-Treatment" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789062106" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803319v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebbo Ghassan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arceau-idf.fr/sites/default/files/Ouvrage micropolluants_version_numerique.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390221v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05298195v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-01201098v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-le-roux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0245-8536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563511v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mar&#233;chal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Naji" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181675" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05455909v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana &#381;muki&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Milovanovi&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Slijep&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Dudukovi&#263;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;ur&#273;a Kerkez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31020269" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05406516v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Jusselme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05143664v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nabintu Kajoka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Reibel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khadija Diop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Oliveira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04918472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Ba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412195" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748975v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Malm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Liigand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Aalizadeh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiforos Alygizakis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Ng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c02902" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-04766425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbae160" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671482v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mebold" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4AY00843J" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253533v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez Viveros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azimi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vulliet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/202304013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04013601v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidji Sandre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Huynh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyae El-Mrabet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandirane Partibane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138212" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04147501v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Oliver Straub" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15132430" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04195028v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brosillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.3c00279" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03730177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Deshayes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14142215" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253509v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Lopez Viveros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le-Roux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6724911" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03792256v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2022.100834" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03565156v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandre Fidji" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040511" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03711382v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maolida Nihemaiti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mailler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine M&#232;che-Ananit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.2c00075" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559673v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030394" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253514v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lopez Viveros" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Azimi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vulliet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le-Roux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moilleron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6725353" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03076698v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillossou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Goffin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116749" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03321258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mazerolles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bousserrhine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15491-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274374v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Soulier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boiteux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Candido" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chachignon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202106043" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03448875v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares Peirera" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237064" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03325586v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schulze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denice van Herwerden" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Allan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubertus Bijlsma" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Etxebarria" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01002-w" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02433266v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares Pereira-Derome" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.115487" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02394590v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morlay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125306" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02400040v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125530" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937641v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.182" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02183866v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2019.196" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267952v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201907067" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425762v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hoppe-Jones" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Reckhow" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b04819" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01573515v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Plewa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth D. Wagner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azra Dad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2017.04.022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01305549v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.10.036" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211480v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nada" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tariq Khan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2014.12.035" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211472v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuru Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es503255j" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211451v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Chen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501218f" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201586v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es203785s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201597v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deborde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3023094" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201554v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.03.035" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201532v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gallard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2010.084" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05564369v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faixo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05548977v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05588311v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birsu Guzel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05590586v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484341v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05359112v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05272466v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04708458v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fardet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Starck" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04801296v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04719322v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623740v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04709232v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04559181v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04588535v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734151v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viky Sinopoli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbayadoum Dori" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734420v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottelet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Marconi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04600156v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734440v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Levi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sauvignet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carrausse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cheissoux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04559160v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644981v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04133234v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266894v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04136480v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04138650v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oberl&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wisner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Chauvin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03610944v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700602v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814272v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815950v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Lopez Viveros" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Azimi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03333914v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guyot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02495436v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02968786v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garrigue-Antar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02534313v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03014063v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02298934v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine M&#232;che" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02344333v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884457v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898304v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917084v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812482v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Briand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01667296v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575035v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guillossou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mailler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morlay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01667331v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01667344v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nihemaiti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211752v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito J. Mari&#241;as" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211608v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19123-2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211757v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211747v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nihemaiti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nada" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211754v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211589v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211595v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211527v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211521v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211525v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211514v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211508v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211500v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211504v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05335524v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baudu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768760v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oliveira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le Roux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gu&#233;rin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780215v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alphonse" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644993v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347285v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimault Luna" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382479v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04278053v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382418v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03699250v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Bonnaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bancourt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03372691v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares Pereira" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02611056v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174294v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03201270v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rechdaoui-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iwaponline.com/ebooks/book/821/Effectiveness-of-Disinfecting-Wastewater-Treatment" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789062106" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803319v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebbo Ghassan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arceau-idf.fr/sites/default/files/Ouvrage micropolluants_version_numerique.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390221v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05298195v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-01201098v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>