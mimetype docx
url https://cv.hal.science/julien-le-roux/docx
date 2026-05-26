--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1174,295 +1174,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OBSERVER LA VILLE PAR LE PRISME DES EAUX USEES Présentation de l'Observatoire mis en oeuvre par le SIAAP en Ile de France</w:t>
+                <w:t xml:space="preserve">Occurrence and fate of an emerging drug pollutant and its by-products during conventional and advanced wastewater treatment: Case study of furosemide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lopez Viveros</w:t>
+                <w:t xml:space="preserve">Fidji Sandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Azimi</w:t>
+                <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Vulliet</w:t>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Le Roux</w:t>
+                <w:t xml:space="preserve">Lamyae El-Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Moilleron</w:t>
+                <w:t xml:space="preserve">Chandirane Partibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4, pp.13-19. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 322, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36904/202304013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.138212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253533v1</w:t>
+                <w:t xml:space="preserve">hal-04013601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and fate of an emerging drug pollutant and its by-products during conventional and advanced wastewater treatment: Case study of furosemide</w:t>
+                <w:t xml:space="preserve">OBSERVER LA VILLE PAR LE PRISME DES EAUX USEES Présentation de l'Observatoire mis en oeuvre par le SIAAP en Ile de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidji Sandre</w:t>
+                <w:t xml:space="preserve">M. Lopez Viveros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Huynh</w:t>
+                <w:t xml:space="preserve">S. Azimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Caupos</w:t>
+                <w:t xml:space="preserve">E. Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamyae El-Mrabet</w:t>
+                <w:t xml:space="preserve">J. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandirane Partibane</w:t>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 322, </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.13-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.138212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36904/202304013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013601v1</w:t>
+                <w:t xml:space="preserve">hal-04253533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halogenation of Pharmaceuticals Is an Impediment to Ready Biodegradability</w:t>
               </w:r>
@@ -1591,51 +1591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brosillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1814,312 +1814,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03730177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term observation of the end-of- treatment sludge quality from a Parisian WWTP treating wastewater from 6.5 M inhabitants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are newer pharmaceuticals more recalcitrant to removal in wastewater treatment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürg Oliver Straub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Zenodo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.6724911⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.100834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scp.2022.100834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253509v1</w:t>
+                <w:t xml:space="preserve">hal-03792256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are newer pharmaceuticals more recalcitrant to removal in wastewater treatment?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-term observation of the end-of- treatment sludge quality from a Parisian WWTP treating wastewater from 6.5 M inhabitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Lopez Viveros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Azimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30, pp.100834. </w:t>
+              <w:t xml:space="preserve"> Zenodo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scp.2022.100834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6724911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03792256v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road Runoff Characterization: Ecotoxicological Assessment Combined with (Non-)Target Screenings of Micropollutants for the Identification of Relevant Toxicants in the Dissolved Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandre Fidji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2209,51 +2209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Resolution Mass Spectrometry Screening of Wastewater Effluent for Micropollutants and Their Transformation Products during Disinfection with Performic Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2892,51 +2892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boiteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Candido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chachignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2987,64 +2987,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Sample Preparation Methods for Non-Target Screening of Organic Micropollutants in Urban Waters Using High-Resolution Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soares Peirera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5355,51 +5355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agglomération parisienne par le prisme de ses eaux usées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5489,51 +5489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRUTTEE 2026 : 16ème congrès international du GRUTTEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Marseille, France</w:t>
@@ -5614,51 +5614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37èmes Journées Scientifiques de l'Environnement - (Co)habiter la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5972,51 +5972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source-separation for circularity of nutrients and reuse in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Esculier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6074,178 +6074,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications et analyses en LC-MS et GC-MS basse résolution pour la caractérisation des micropolluants organiques dans les eaux urbaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An overview of analytical approaches for micropollutants in wastewater-related matrices and their applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée technique de spectrométrie de masse du Réseau Géochimique et Expérimental Français (RéGEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RéGEF, Nov 2024, Créteil, France</w:t>
+              <w:t xml:space="preserve">First Advanced Wastewater Treatment Spring School - SmartWaterTwin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Novi Sad (en distanciel), Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801296v1</w:t>
+                <w:t xml:space="preserve">hal-04559181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches analytiques pour la caractérisation des micropolluants organiques dans les eaux urbaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The road to sustainable sludge management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée AFSEP Club Ile de France - Analytics aux Jeux Olympiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFSEP Club Ile de France, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Water Workshop 2024 - SmartWater Summer Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719322v1</w:t>
+                <w:t xml:space="preserve">hal-04709232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term monitoring of the Parisian conurbation: trends and perspectives</w:t>
               </w:r>
@@ -6350,441 +6363,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The road to sustainable sludge management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applications et analyses en LC-MS et GC-MS basse résolution pour la caractérisation des micropolluants organiques dans les eaux urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Workshop 2024 - SmartWater Summer Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">1ère journée technique de spectrométrie de masse du Réseau Géochimique et Expérimental Français (RéGEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RéGEF, Nov 2024, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709232v1</w:t>
+                <w:t xml:space="preserve">hal-04801296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of analytical approaches for micropollutants in wastewater-related matrices and their applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Approches analytiques pour la caractérisation des micropolluants organiques dans les eaux urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Advanced Wastewater Treatment Spring School - SmartWaterTwin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Novi Sad (en distanciel), Serbia</w:t>
+              <w:t xml:space="preserve">Journée AFSEP Club Ile de France - Analytics aux Jeux Olympiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFSEP Club Ile de France, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559181v1</w:t>
+                <w:t xml:space="preserve">hal-04719322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxydation des micropolluants pharmaceutiques par l’acide performique seul et en couplage (UV-C/PFA et ozone/PFA)</w:t>
+                <w:t xml:space="preserve">Optimisation de l'utilisation de l'acide performique en traitement des eaux résiduaires urbaines : vers une élimination des molécules pharmaceutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viky Sinopoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waly Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Khadija Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès international du GRUTTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, May 2024, Bordeaux (Gironde), France</w:t>
+              <w:t xml:space="preserve">26èmes Journées Information Eaux - JIE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588535v1</w:t>
+                <w:t xml:space="preserve">hal-04734151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'utilisation de l'acide performique en traitement des eaux résiduaires urbaines : vers une élimination des molécules pharmaceutiques</w:t>
+                <w:t xml:space="preserve">Oxydation des micropolluants pharmaceutiques par l’acide performique seul et en couplage (UV-C/PFA et ozone/PFA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yacine Khadija Diop</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées Information Eaux - JIE 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">15ème congrès international du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, May 2024, Bordeaux (Gironde), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734151v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métabolisme urbain décrypté au travers des eaux usées : résultats de 10 ans de suivi réalisés en agglomération parisienne</w:t>
               </w:r>
@@ -7072,51 +7072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 34 - Society of Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Séville, Spain</w:t>
@@ -7568,51 +7568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular economy of water: from buildings to wastewater treatment plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Workshop 2023 - SmartWater Summer Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8146,51 +8146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8284,64 +8284,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Azimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Journées Information Eaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t>
@@ -8370,90 +8370,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a non-target screening workflow for the evaluation of micropollutants fate during oxidation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Environmental Science &amp; Technology (CEST2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8478,77 +8478,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionnement d'une eau résiduaire urbaine pour la caractérisation de micropolluants organiques par spectrométrie de masse haute résolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRUTTEE2020 : 13ème congrès international du GRUTTEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8573,51 +8573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of road runoff treatment systems performance by non-target screening combined with ecotoxicological studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandre Fidji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8625,51 +8625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Garrigue-Antar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Annual Workshop On Emerging High-Resolution Mass Spectrometry And LC-MS/MS Applications In Environmental Analyses And Food Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Online meeting, Spain</w:t>
@@ -8767,77 +8767,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three chromatographic columns using the advantage of ion mobility for non-target analysis of organic micropollutants in wastewater samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8888,51 +8888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of micropollutants and their transformation products in performic acid treated wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9013,51 +9013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of micropollutants and their transformation products in performic acid treated wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12023,51 +12023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grimault Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandre Fidji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12299,51 +12299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNTS 23 - International Conference on Non-Target Screening</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Erding, Germany</w:t>
@@ -12536,51 +12536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12622,64 +12622,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How important is the sample preparation step for non-target screening of micropollutants in urban waters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soares Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12747,77 +12747,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionation of wastewater effluent for the characterization of organic micropollutants by high-resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 30th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online Meeting, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13012,51 +13012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of Disinfecting Wastewater Treatment Plant Discharges: Case of chemical disinfection using performic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Azimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13394,117 +13394,276 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term observation of the end-of- treatment sludge quality from a Parisian WWTP treating wastewater from 6.5 M inhabitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.19886644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05614315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROULÉPUR - Maîtrise de la contamination des eaux de voirie. Tâche 6 - Synthèse des résultats du projet et orientations opérationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13516,51 +13675,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEESU, Ecole des Ponts, Univ Paris Est Creteil; Cerema - Team; Université Bordeaux 1 - EPOC; Conseil Départemental de Seine-Saint-Denis; Conseil Départemental de Seine et Marne; Ville de Paris; Ecovegetal; Saint-Dizier Environnement. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13570,114 +13729,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanisme de formation des nitrosamines et sous-produits halogénés lors de la chloramination de contaminants organiques azotés émergents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université de Poitiers, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01201098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId321"/>
+      <w:footerReference w:type="default" r:id="rId324"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13745,51 +13904,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76CE997E"/>
+    <w:nsid w:val="98A8FA7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13976,51 +14135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-le-roux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0245-8536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563511v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mar&#233;chal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Naji" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181675" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05455909v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana &#381;muki&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Milovanovi&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Slijep&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Dudukovi&#263;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;ur&#273;a Kerkez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31020269" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05406516v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Jusselme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05143664v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nabintu Kajoka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Reibel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khadija Diop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Oliveira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04918472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Ba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412195" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748975v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Malm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Liigand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Aalizadeh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiforos Alygizakis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Ng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c02902" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-04766425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbae160" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671482v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mebold" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4AY00843J" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253533v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez Viveros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azimi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vulliet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/202304013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04013601v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidji Sandre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Huynh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyae El-Mrabet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandirane Partibane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138212" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04147501v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Oliver Straub" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15132430" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04195028v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brosillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.3c00279" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03730177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Deshayes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14142215" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253509v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Lopez Viveros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le-Roux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6724911" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03792256v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2022.100834" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03565156v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandre Fidji" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040511" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03711382v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maolida Nihemaiti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mailler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine M&#232;che-Ananit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.2c00075" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559673v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030394" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253514v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lopez Viveros" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Azimi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vulliet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le-Roux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moilleron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6725353" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03076698v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillossou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Goffin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116749" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03321258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mazerolles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bousserrhine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15491-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274374v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Soulier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boiteux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Candido" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chachignon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202106043" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03448875v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares Peirera" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237064" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03325586v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schulze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denice van Herwerden" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Allan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubertus Bijlsma" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Etxebarria" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01002-w" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02433266v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares Pereira-Derome" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.115487" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02394590v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morlay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125306" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02400040v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125530" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937641v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.182" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02183866v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2019.196" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267952v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201907067" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425762v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hoppe-Jones" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Reckhow" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b04819" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01573515v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Plewa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth D. Wagner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azra Dad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2017.04.022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01305549v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.10.036" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211480v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nada" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tariq Khan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2014.12.035" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211472v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuru Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es503255j" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211451v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Chen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501218f" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201586v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es203785s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201597v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deborde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3023094" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201554v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.03.035" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201532v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gallard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2010.084" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05564369v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faixo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05548977v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05588311v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birsu Guzel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05590586v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484341v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05359112v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05272466v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04708458v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fardet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Starck" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04801296v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04719322v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623740v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04709232v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04559181v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04588535v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734151v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viky Sinopoli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbayadoum Dori" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734420v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottelet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Marconi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04600156v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734440v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Levi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sauvignet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carrausse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cheissoux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04559160v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644981v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04133234v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266894v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04136480v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04138650v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oberl&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wisner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Chauvin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03610944v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700602v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814272v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815950v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Lopez Viveros" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Azimi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03333914v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guyot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02495436v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02968786v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garrigue-Antar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02534313v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03014063v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02298934v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine M&#232;che" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02344333v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884457v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898304v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917084v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812482v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Briand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01667296v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575035v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guillossou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mailler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morlay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01667331v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01667344v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nihemaiti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211752v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito J. Mari&#241;as" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211608v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19123-2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211757v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211747v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nihemaiti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nada" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211754v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211589v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211595v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211527v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211521v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211525v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211514v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211508v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211500v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211504v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05335524v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baudu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768760v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oliveira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le Roux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gu&#233;rin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780215v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alphonse" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644993v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347285v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimault Luna" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382479v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04278053v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382418v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03699250v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Bonnaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bancourt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03372691v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares Pereira" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02611056v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174294v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03201270v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rechdaoui-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iwaponline.com/ebooks/book/821/Effectiveness-of-Disinfecting-Wastewater-Treatment" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789062106" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803319v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebbo Ghassan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arceau-idf.fr/sites/default/files/Ouvrage micropolluants_version_numerique.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390221v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05298195v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-01201098v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-le-roux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0245-8536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563511v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mar&#233;chal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Naji" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181675" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05455909v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana &#381;muki&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Milovanovi&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Slijep&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Dudukovi&#263;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;ur&#273;a Kerkez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31020269" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05406516v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Jusselme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05143664v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nabintu Kajoka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Reibel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khadija Diop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Oliveira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04918472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Ba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412195" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748975v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Malm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Liigand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Aalizadeh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiforos Alygizakis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Ng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c02902" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-04766425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbae160" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671482v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mebold" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4AY00843J" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04013601v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidji Sandre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Huynh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyae El-Mrabet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandirane Partibane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138212" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253533v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez Viveros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azimi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vulliet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/202304013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04147501v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Oliver Straub" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15132430" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04195028v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brosillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.3c00279" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03730177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Deshayes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14142215" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03792256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2022.100834" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Lopez Viveros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le-Roux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6724911" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03565156v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandre Fidji" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040511" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03711382v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maolida Nihemaiti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mailler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine M&#232;che-Ananit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.2c00075" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559673v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030394" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253514v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lopez Viveros" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Azimi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vulliet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le-Roux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moilleron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6725353" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03076698v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillossou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Goffin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116749" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03321258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mazerolles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bousserrhine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15491-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274374v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Soulier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boiteux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Candido" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chachignon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202106043" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03448875v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares Peirera" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237064" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03325586v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schulze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denice van Herwerden" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Allan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubertus Bijlsma" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Etxebarria" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01002-w" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02433266v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares Pereira-Derome" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.115487" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02394590v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morlay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125306" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02400040v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125530" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937641v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.182" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02183866v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2019.196" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267952v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201907067" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425762v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hoppe-Jones" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Reckhow" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b04819" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01573515v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Plewa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth D. Wagner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azra Dad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2017.04.022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01305549v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.10.036" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211480v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nada" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tariq Khan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2014.12.035" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211472v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuru Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es503255j" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211451v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Chen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501218f" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201586v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es203785s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201597v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deborde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3023094" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201554v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.03.035" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201532v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gallard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2010.084" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05564369v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faixo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05548977v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05588311v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birsu Guzel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05590586v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484341v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05359112v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05272466v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04708458v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fardet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Starck" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04559181v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04709232v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623740v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04801296v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04719322v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-04734151v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viky Sinopoli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04588535v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-04734422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbayadoum Dori" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-04734420v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottelet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Marconi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04600156v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734440v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Levi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sauvignet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carrausse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cheissoux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04559160v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644981v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04133234v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266894v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04136480v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04138650v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oberl&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wisner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Chauvin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03610944v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700602v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814272v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815950v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Lopez Viveros" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Azimi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03333914v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guyot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02495436v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02968786v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garrigue-Antar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02534313v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03014063v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02298934v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine M&#232;che" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02344333v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884457v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898304v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917084v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812482v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Briand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01667296v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575035v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guillossou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mailler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morlay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01667331v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01667344v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nihemaiti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211752v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito J. Mari&#241;as" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211608v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19123-2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211757v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211747v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nihemaiti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nada" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211754v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211589v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211595v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211527v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211521v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211525v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211514v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211508v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211500v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211504v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05335524v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baudu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768760v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oliveira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le Roux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gu&#233;rin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780215v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alphonse" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644993v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347285v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimault Luna" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382479v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04278053v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382418v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03699250v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Bonnaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bancourt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03372691v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares Pereira" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02611056v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174294v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03201270v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rechdaoui-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iwaponline.com/ebooks/book/821/Effectiveness-of-Disinfecting-Wastewater-Treatment" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789062106" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803319v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebbo Ghassan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arceau-idf.fr/sites/default/files/Ouvrage micropolluants_version_numerique.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390221v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05614315v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guerin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19886644" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05298195v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-01201098v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>