--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -66,1827 +66,1827 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FLEXOELECTRICITY IN SEMI-CONDUCTING POLYMERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Rabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedad Mexicana de Materiales; Materials Research Society, Aug 2025, Cancun, Mexique, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flexoélectricité dans les polymères conjugués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Rabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MATELEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flexoelectric energy harvester based on soft semi-conducting polymer films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMRS (European Materials Research Society ) 2023 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Films piézoélectriques flexibles pour la récupération d’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Gibari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COFMER'03 - Colloque franco-maghrébin sur les énergies renouvelables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakech, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flexible PZT thin films prepared by Chemical Solution Deposition process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Gibari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators 2019 (IWPMA2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flexible piezoelectric micro-generator with interdigitated electrodes for energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage d’Energie (JNRSE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation d’un générateur piézoélectrique flexible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Derval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CETSIS 2018 (Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Fes, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foot-mounted pedestrian navigation reference with tightly coupled GNSS carrier phases, inertial and magnetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, SAPPORO, Japan. p. 18-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN.2017.8115882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexoelectric Response of PEDOT:PSS Films at Different PSS Contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Rabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Rabia</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c03785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid tribo-piezoelectric microgenerator for mechanical energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Askri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raynald Séveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 713, pp.417382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physb.2025.417382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Curvature Sensors Based on Flexoelectric Effect in PEDOT:PSS Polymer Films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of the intermediate oxidation layer on the characteristics of lead zirconate titanate thin films with aluminium substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmaterialslett.3c00635⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 770, pp.139761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.139761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224161v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the intermediate oxidation layer on the characteristics of lead zirconate titanate thin films with aluminium substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Flexoelectric and piezoelectric effects in micro- and nanocellulose films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.139761⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 321, pp.121305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196081v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexoelectric and piezoelectric effects in micro- and nanocellulose films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Large Curvature Sensors Based on Flexoelectric Effect in PEDOT:PSS Polymer Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121305⟩</w:t>
+              <w:t xml:space="preserve">ACS Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.2929-2941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmaterialslett.3c00635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196039v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-powered communicating wireless sensor with flexible aero-piezoelectric energy harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raynald Seveno</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ginestar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 184, pp.551-563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2021.11.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency tunable, flexible and low cost piezoelectric micro-generator for energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 312, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sna.2020.112148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874657v1</w:t>
-              </w:r>
-[...941 lines deleted...]
-                <w:t xml:space="preserve">hal-01741673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1904,64 +1904,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High curvature sensors based on flexoelectric effect in soft semi-conducting polymer films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS (European Materials Research Society ) 2023 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1986,90 +1986,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid polymer/piezoelectric oxide bilayer films for low frequency energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Kraków, Poland. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2094,90 +2094,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency flexible piezoelectric energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators 2019 (IWPMA2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2202,103 +2202,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la structure des électrodes interdigitées sur les micro-générateurs piézoélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Gibari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COFMER'03 - Colloque franco-maghrébin sur les énergies renouvelables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Marrakech, Maroc. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2323,103 +2323,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Electro-Active Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raynald Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Gibari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Electronics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Angers, France. 2017</w:t>
@@ -2480,51 +2480,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-générateurs aéroélectriques flexibles pour l’auto-alimentation de capteurs communicants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Nantes, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020NANT4039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2720,51 +2720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290073v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rabia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c03785" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415319v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Askri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald S&#233;veno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2025.417382" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04224161v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.3c00635" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196081v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Seveno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dufay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139761" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196039v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Trellu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Leray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121305" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03908995v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ginestar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.11.113" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2020.112148" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233299v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bouyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223920v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234279v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316660v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Gibari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108475v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486563v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741673v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ortiz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Renaudin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115882" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05421735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NANT4039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rabia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bouyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234279v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108475v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Seveno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dufay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Gibari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486563v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913234v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741673v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ortiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Renaudin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115882" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290073v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c03785" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Askri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald S&#233;veno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2025.417382" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196081v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139761" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196039v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Trellu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Leray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121305" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04224161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.3c00635" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03908995v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ginestar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.11.113" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874657v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2020.112148" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05421735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NANT4039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>