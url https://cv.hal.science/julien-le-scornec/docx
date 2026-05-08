--- v1 (2026-04-08)
+++ v2 (2026-05-08)
@@ -66,1827 +66,1827 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flexoelectric Response of PEDOT:PSS Films at Different PSS Contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Rabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c03785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrid tribo-piezoelectric microgenerator for mechanical energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Askri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Séveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 713, pp.417382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2025.417382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large Curvature Sensors Based on Flexoelectric Effect in PEDOT:PSS Polymer Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.2929-2941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmaterialslett.3c00635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flexoelectric and piezoelectric effects in micro- and nanocellulose films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 321, pp.121305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the intermediate oxidation layer on the characteristics of lead zirconate titanate thin films with aluminium substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 770, pp.139761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.139761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-powered communicating wireless sensor with flexible aero-piezoelectric energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ginestar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 184, pp.551-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2021.11.113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frequency tunable, flexible and low cost piezoelectric micro-generator for energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 312, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2020.112148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLEXOELECTRICITY IN SEMI-CONDUCTING POLYMERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+                <w:t xml:space="preserve">Sara Rabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Rabia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMRC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sociedad Mexicana de Materiales; Materials Research Society, Aug 2025, Cancun, Mexique, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexoélectricité dans les polymères conjugués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Rabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATELEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexoelectric energy harvester based on soft semi-conducting polymer films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS (European Materials Research Society ) 2023 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Films piézoélectriques flexibles pour la récupération d’énergie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Flexible PZT thin films prepared by Chemical Solution Deposition process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raynald Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Gibari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COFMER'03 - Colloque franco-maghrébin sur les énergies renouvelables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators 2019 (IWPMA2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108475v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible PZT thin films prepared by Chemical Solution Deposition process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Films piézoélectriques flexibles pour la récupération d’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raynald Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Gibari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators 2019 (IWPMA2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">COFMER'03 - Colloque franco-maghrébin sur les énergies renouvelables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316660v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible piezoelectric micro-generator with interdigitated electrodes for energy harvesting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation d’un générateur piézoélectrique flexible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Derval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage d’Energie (JNRSE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">CETSIS 2018 (Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Fes, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486563v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d’un générateur piézoélectrique flexible</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Flexible piezoelectric micro-generator with interdigitated electrodes for energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raynald Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS 2018 (Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Fes, Maroc</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage d’Energie (JNRSE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913234v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foot-mounted pedestrian navigation reference with tightly coupled GNSS carrier phases, inertial and magnetic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, SAPPORO, Japan. p. 18-21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPIN.2017.8115882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741673v1</w:t>
-              </w:r>
-[...853 lines deleted...]
-                <w:t xml:space="preserve">hal-02874657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1904,64 +1904,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High curvature sensors based on flexoelectric effect in soft semi-conducting polymer films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS (European Materials Research Society ) 2023 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1986,90 +1986,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid polymer/piezoelectric oxide bilayer films for low frequency energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Le Scornec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raynald Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Kraków, Poland. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2094,90 +2094,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency flexible piezoelectric energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Le Scornec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raynald Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators 2019 (IWPMA2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2202,103 +2202,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la structure des électrodes interdigitées sur les micro-générateurs piézoélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Gibari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Le Scornec</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COFMER'03 - Colloque franco-maghrébin sur les énergies renouvelables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Marrakech, Maroc. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2323,103 +2323,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Electro-Active Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raynald Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Gibari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Electronics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Angers, France. 2017</w:t>
@@ -2480,51 +2480,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-générateurs aéroélectriques flexibles pour l’auto-alimentation de capteurs communicants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Nantes, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020NANT4039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2720,51 +2720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rabia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bouyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234279v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108475v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Seveno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dufay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Gibari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486563v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913234v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741673v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ortiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Renaudin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115882" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290073v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c03785" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Askri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald S&#233;veno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2025.417382" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196081v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139761" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196039v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Trellu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Leray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121305" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04224161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.3c00635" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03908995v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ginestar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.11.113" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874657v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2020.112148" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05421735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NANT4039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290073v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rabia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c03785" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415319v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Askri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald S&#233;veno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2025.417382" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04224161v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.3c00635" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196039v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Trellu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Leray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121305" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196081v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Seveno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dufay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139761" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03908995v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ginestar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.11.113" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2020.112148" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233299v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bouyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223920v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234279v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316660v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Gibari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108475v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486563v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741673v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ortiz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Renaudin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115882" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05421735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NANT4039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>