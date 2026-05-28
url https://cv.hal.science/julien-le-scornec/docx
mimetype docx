--- v2 (2026-05-08)
+++ v3 (2026-05-28)
@@ -66,1827 +66,1827 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FLEXOELECTRICITY IN SEMI-CONDUCTING POLYMERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Rabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedad Mexicana de Materiales; Materials Research Society, Aug 2025, Cancun, Mexique, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flexoélectricité dans les polymères conjugués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Rabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MATELEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flexoelectric energy harvester based on soft semi-conducting polymer films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMRS (European Materials Research Society ) 2023 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Films piézoélectriques flexibles pour la récupération d’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Gibari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COFMER'03 - Colloque franco-maghrébin sur les énergies renouvelables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakech, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flexible PZT thin films prepared by Chemical Solution Deposition process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Gibari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators 2019 (IWPMA2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation d’un générateur piézoélectrique flexible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Derval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CETSIS 2018 (Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Fes, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flexible piezoelectric micro-generator with interdigitated electrodes for energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage d’Energie (JNRSE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foot-mounted pedestrian navigation reference with tightly coupled GNSS carrier phases, inertial and magnetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, SAPPORO, Japan. p. 18-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN.2017.8115882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexoelectric Response of PEDOT:PSS Films at Different PSS Contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Rabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Rabia</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c03785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid tribo-piezoelectric microgenerator for mechanical energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Askri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raynald Séveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 713, pp.417382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physb.2025.417382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Curvature Sensors Based on Flexoelectric Effect in PEDOT:PSS Polymer Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.2929-2941. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsmaterialslett.3c00635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexoelectric and piezoelectric effects in micro- and nanocellulose films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of the intermediate oxidation layer on the characteristics of lead zirconate titanate thin films with aluminium substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121305⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 770, pp.139761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.139761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196039v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the intermediate oxidation layer on the characteristics of lead zirconate titanate thin films with aluminium substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Flexoelectric and piezoelectric effects in micro- and nanocellulose films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.139761⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 321, pp.121305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196081v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-powered communicating wireless sensor with flexible aero-piezoelectric energy harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raynald Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ginestar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 184, pp.551-563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2021.11.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency tunable, flexible and low cost piezoelectric micro-generator for energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raynald Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 312, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sna.2020.112148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874657v1</w:t>
-              </w:r>
-[...941 lines deleted...]
-                <w:t xml:space="preserve">hal-01741673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1904,64 +1904,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High curvature sensors based on flexoelectric effect in soft semi-conducting polymer films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS (European Materials Research Society ) 2023 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1986,90 +1986,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid polymer/piezoelectric oxide bilayer films for low frequency energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raynald Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Kraków, Poland. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2094,90 +2094,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency flexible piezoelectric energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raynald Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators 2019 (IWPMA2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2202,103 +2202,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la structure des électrodes interdigitées sur les micro-générateurs piézoélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Gibari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raynald Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COFMER'03 - Colloque franco-maghrébin sur les énergies renouvelables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Marrakech, Maroc. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2323,103 +2323,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Electro-Active Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raynald Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Gibari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Electronics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Angers, France. 2017</w:t>
@@ -2480,51 +2480,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-générateurs aéroélectriques flexibles pour l’auto-alimentation de capteurs communicants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Nantes, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020NANT4039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2720,51 +2720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290073v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rabia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c03785" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415319v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Askri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald S&#233;veno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2025.417382" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04224161v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.3c00635" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196039v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Trellu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Leray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121305" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196081v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Seveno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dufay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139761" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03908995v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ginestar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.11.113" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2020.112148" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233299v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bouyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223920v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234279v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316660v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Gibari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108475v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486563v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741673v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ortiz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Renaudin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115882" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05421735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NANT4039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rabia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bouyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234279v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108475v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Seveno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dufay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Gibari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913234v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741673v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ortiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Renaudin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115882" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290073v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c03785" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Askri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald S&#233;veno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2025.417382" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04224161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.3c00635" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139761" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196039v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Trellu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Leray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121305" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03908995v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ginestar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.11.113" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874657v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2020.112148" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05421735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NANT4039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>