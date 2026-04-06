--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -312,286 +312,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-05015518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunabio: biological traits of tropical tuna and bycatch species caught by purse seine fisheries in the Western Indian and Eastern Central Atlantic Oceans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistics of the French purse seine fishing fleet targeting tropical tunas in the atlantic ocean (1991-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Depetris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Guillou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Théotime Fily</w:t>
+                <w:t xml:space="preserve">Philippe Sabarros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Col.Vol.Sci.Pap. ICCAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, SCRS/2022/164, pp.1-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736612v1</w:t>
+                <w:t xml:space="preserve">ird-05015517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistics of the French purse seine fishing fleet targeting tropical tunas in the atlantic ocean (1991-2021)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Depetris</w:t>
+                <w:t xml:space="preserve">Tunabio: biological traits of tropical tuna and bycatch species caught by purse seine fisheries in the Western Indian and Eastern Central Atlantic Oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Duparc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sabarros</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotime Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Col.Vol.Sci.Pap. ICCAT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.10.e85938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-05015517v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics of the French purse seine fishing fleet targeting tropical tunas in the Atlantic Ocean (1991-2020)</w:t>
               </w:r>
@@ -1655,277 +1655,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-05015512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistics of the French purse seine fleet targeting tropical tunas in the Indian Ocean (1981-2021)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal dynamic of the species composition in catch of the European purse seine tropical tuna fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Abascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Depetris</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lourdes Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Working Party on Data Collection and Statistics (WPDCS18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, En ligne, France. pp.26, 2022</w:t>
+              <w:t xml:space="preserve">18th Session of the IOTC Working Party on Data Collection and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, On Line, France. pp.1-8, 2022, IOTC-2022-WPDCS-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05015513v1</w:t>
+                <w:t xml:space="preserve">ird-05015520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal dynamic of the species composition in catch of the European purse seine tropical tuna fisheries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistics of the French purse seine fleet targeting tropical tunas in the Indian Ocean (1981-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Duparc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cauquil</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe S. Sabarros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Imzilen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Depetris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Session of the IOTC Working Party on Data Collection and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, On Line, France. pp.1-8, 2022, IOTC-2022-WPDCS-28</w:t>
+              <w:t xml:space="preserve">18th Working Party on Data Collection and Statistics (WPDCS18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, En ligne, France. pp.26, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-05015520v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05015513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved version of the Tropical Tuna Treatment process: new perspectives for catch estimates of tropical purse seine fishery</w:t>
               </w:r>
@@ -3265,51 +3265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe S. Sabarros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théotime Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3464,271 +3464,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UE–France: Rapport national destiné au Comité scientifique de la Commission des thons de l’océan Indien, 2019</w:t>
+                <w:t xml:space="preserve">France-territoires : Rapport national destiné au Comité scientifique de la Commission des thons de l’océan Indien, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe S. Sabarros</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Depetris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UE-France. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] France-Territoires. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05015508v1</w:t>
+                <w:t xml:space="preserve">ird-05015507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France-territoires : Rapport national destiné au Comité scientifique de la Commission des thons de l’océan Indien, 2019</w:t>
+                <w:t xml:space="preserve">UE–France: Rapport national destiné au Comité scientifique de la Commission des thons de l’océan Indien, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe S. Sabarros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Depetris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UE-France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Marsac</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">ird-05015507v1</w:t>
+                <w:t xml:space="preserve">ird-05015508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3907,51 +3907,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8FA5057B"/>
+    <w:nsid w:val="BBA7A758"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4138,51 +4138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-lebranchu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7759-0534" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160731666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015518v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Floch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cauquil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Depetris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duparc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Imzilen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bodin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Fily" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.10.e85938" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabarros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015511v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cauquil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Depetris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kaplan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05014944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aragno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Depetris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Herve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Irie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guillou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184884v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3878125" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lebranchu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066135v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05206806v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Violette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Assan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05207260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maufroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S. Sabarros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Wain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015520v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Abascal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lourdes Ramos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015436v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duparc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dewals" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaertner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05104606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Floc'H" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999323v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Mollier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02132072v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015524v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Jac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304816v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015510v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gardes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015835v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015508v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015507v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00664788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-lebranchu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7759-0534" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160731666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015518v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Floch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cauquil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Depetris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duparc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Imzilen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015517v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabarros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736612v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bodin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Fily" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.10.e85938" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015511v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cauquil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Depetris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kaplan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05014944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aragno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Depetris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Herve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Irie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guillou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184884v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3878125" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lebranchu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066135v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05206806v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Violette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Assan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05207260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maufroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S. Sabarros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Wain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Abascal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lourdes Ramos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015513v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015436v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duparc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dewals" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaertner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05104606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Floc'H" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999323v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Mollier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02132072v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015524v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Jac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304816v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015510v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gardes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015835v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015507v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015508v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00664788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>