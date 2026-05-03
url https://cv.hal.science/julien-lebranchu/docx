--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -312,286 +312,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-05015518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistics of the French purse seine fishing fleet targeting tropical tunas in the atlantic ocean (1991-2021)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Depetris</w:t>
+                <w:t xml:space="preserve">Tunabio: biological traits of tropical tuna and bycatch species caught by purse seine fisheries in the Western Indian and Eastern Central Atlantic Oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Duparc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sabarros</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotime Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Col.Vol.Sci.Pap. ICCAT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.10.e85938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05015517v1</w:t>
+                <w:t xml:space="preserve">hal-03736612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunabio: biological traits of tropical tuna and bycatch species caught by purse seine fisheries in the Western Indian and Eastern Central Atlantic Oceans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chassot</w:t>
+                <w:t xml:space="preserve">Statistics of the French purse seine fishing fleet targeting tropical tunas in the atlantic ocean (1991-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Depetris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Duparc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Théotime Fily</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sabarros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Col.Vol.Sci.Pap. ICCAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, SCRS/2022/164, pp.1-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736612v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05015517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics of the French purse seine fishing fleet targeting tropical tunas in the Atlantic Ocean (1991-2020)</w:t>
               </w:r>
@@ -3265,51 +3265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe S. Sabarros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théotime Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3907,51 +3907,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BBA7A758"/>
+    <w:nsid w:val="CC4296F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4138,51 +4138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-lebranchu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7759-0534" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160731666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015518v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Floch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cauquil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Depetris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duparc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Imzilen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015517v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabarros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736612v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bodin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Fily" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.10.e85938" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015511v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cauquil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Depetris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kaplan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05014944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aragno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Depetris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Herve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Irie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guillou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184884v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3878125" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lebranchu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066135v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05206806v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Violette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Assan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05207260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maufroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S. Sabarros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Wain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Abascal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lourdes Ramos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015513v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015436v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duparc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dewals" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaertner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05104606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Floc'H" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999323v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Mollier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02132072v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015524v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Jac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304816v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015510v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gardes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015835v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015507v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015508v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00664788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-lebranchu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7759-0534" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160731666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015518v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Floch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cauquil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Depetris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duparc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Imzilen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bodin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Fily" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.10.e85938" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabarros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015511v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cauquil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Depetris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kaplan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05014944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aragno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Depetris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Herve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Irie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guillou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184884v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3878125" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lebranchu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066135v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05206806v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Violette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Assan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05207260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maufroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S. Sabarros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Wain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Abascal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lourdes Ramos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015513v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015436v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duparc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dewals" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaertner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05104606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Floc'H" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999323v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Mollier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02132072v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015524v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Jac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304816v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015510v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gardes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015835v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015507v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015508v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00664788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>