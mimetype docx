--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -312,286 +312,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-05015518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunabio: biological traits of tropical tuna and bycatch species caught by purse seine fisheries in the Western Indian and Eastern Central Atlantic Oceans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistics of the French purse seine fishing fleet targeting tropical tunas in the atlantic ocean (1991-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Depetris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Guillou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Théotime Fily</w:t>
+                <w:t xml:space="preserve">Philippe Sabarros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Col.Vol.Sci.Pap. ICCAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, SCRS/2022/164, pp.1-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736612v1</w:t>
+                <w:t xml:space="preserve">ird-05015517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistics of the French purse seine fishing fleet targeting tropical tunas in the atlantic ocean (1991-2021)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Depetris</w:t>
+                <w:t xml:space="preserve">Tunabio: biological traits of tropical tuna and bycatch species caught by purse seine fisheries in the Western Indian and Eastern Central Atlantic Oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Duparc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sabarros</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotime Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Col.Vol.Sci.Pap. ICCAT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.10.e85938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-05015517v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics of the French purse seine fishing fleet targeting tropical tunas in the Atlantic Ocean (1991-2020)</w:t>
               </w:r>
@@ -3265,51 +3265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe S. Sabarros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théotime Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3907,51 +3907,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC4296F6"/>
+    <w:nsid w:val="00D57416"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4138,51 +4138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-lebranchu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7759-0534" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160731666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015518v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Floch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cauquil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Depetris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duparc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Imzilen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bodin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Fily" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.10.e85938" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabarros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015511v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cauquil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Depetris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kaplan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05014944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aragno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Depetris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Herve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Irie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guillou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184884v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3878125" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lebranchu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066135v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05206806v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Violette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Assan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05207260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maufroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S. Sabarros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Wain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Abascal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lourdes Ramos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015513v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015436v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duparc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dewals" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaertner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05104606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Floc'H" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999323v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Mollier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02132072v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015524v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Jac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304816v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015510v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gardes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015835v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015507v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015508v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00664788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-lebranchu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7759-0534" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160731666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015518v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Floch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cauquil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Depetris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duparc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Imzilen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015517v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabarros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736612v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bodin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Fily" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.10.e85938" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015511v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cauquil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Depetris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kaplan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05014944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aragno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Depetris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Herve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Irie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guillou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184884v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3878125" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lebranchu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066135v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05206806v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Violette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Assan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05207260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maufroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S. Sabarros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Wain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Abascal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lourdes Ramos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015513v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015436v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duparc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dewals" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaertner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05104606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Floc'H" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999323v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Mollier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02132072v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015524v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Jac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304816v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015510v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gardes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015835v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015507v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015508v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00664788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>