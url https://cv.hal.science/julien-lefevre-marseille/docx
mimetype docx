--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -208,809 +208,809 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduire les enjeux environnementaux et sociétaux du numérique en L3 informatique</w:t>
+                <w:t xml:space="preserve">Enseigner au temps de l’anthropocène : quelques pistes de redirection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Emiya</w:t>
+                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Hagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67, pp.113-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059073v1</w:t>
+                <w:t xml:space="preserve">hal-04272769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts environnementaux de l'IA : quels réels bénéfices ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral-based thickness profiling of the corpus callosum enhances anomaly detection in fetal alcohol spectrum disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fraize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lefevre</w:t>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+                <w:t xml:space="preserve">Monique Elmaleh-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Combaz</w:t>
+                <w:t xml:space="preserve">Eliot Kerdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1289013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486682v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner au temps de l’anthropocène : quelques pistes de redirection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+                <w:t xml:space="preserve">Spectral-based thickness profiling of the corpus callosum enhances anomaly detection in fetal alcohol spectrum disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fraize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Elmaleh-Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Kerdreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1289013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272769v1</w:t>
+                <w:t xml:space="preserve">hal-04430459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral-based thickness profiling of the corpus callosum enhances anomaly detection in fetal alcohol spectrum disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mapping corpus callosum surface reduction in fetal alcohol spectrum disorders with sulci and connectivity-based parcellation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Fraize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Convert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Sylvestre-Marconville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Kerdreux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1289013⟩</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1188367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301155v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping corpus callosum surface reduction in fetal alcohol spectrum disorders with sulci and connectivity-based parcellation</w:t>
+                <w:t xml:space="preserve">Impacts environnementaux de l'IA : quels réels bénéfices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Fraize</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Convert</w:t>
+                <w:t xml:space="preserve">Julien Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Leprince</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Sylvestre-Marconville</w:t>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Combaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliot Kerdreux</w:t>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.42-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230550v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral-based thickness profiling of the corpus callosum enhances anomaly detection in fetal alcohol spectrum disorders</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduire les enjeux environnementaux et sociétaux du numérique en L3 informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Emiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Travers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.83 - 92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48556/SIF.1024.21.83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1289013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04430459v1</w:t>
+                <w:t xml:space="preserve">hal-04059073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational pipeline for the generation and validation of patient-specific mechanical models of brain development</w:t>
               </w:r>
@@ -1130,90 +1130,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the Hidden Environmental Impacts of AI Solutions for Environment Life Cycle Assessment of AI Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Combaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, pp.5172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1241,948 +1241,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group-level cortical surface parcellation with sulcal pits labeling</w:t>
+                <w:t xml:space="preserve">Surface regularity via the estimation of fractional Brownian motion index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Kaltenmark</w:t>
+                <w:t xml:space="preserve">Hamed Rabiei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Deruelle</w:t>
+                <w:t xml:space="preserve">Olivier Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Brun</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Jp Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2020.101749⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2020.3043892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03867295v1</w:t>
+                <w:t xml:space="preserve">hal-02512954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface regularity via the estimation of fractional Brownian motion index</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the Blood Oxygenation Level-Dependent fMRI Response to Motor Tasks Altered in Children After Neonatal Stroke?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Al Harrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Rabiei</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+                <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jp Richard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Groeschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2020.3043892⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.00154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512954v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Blood Oxygenation Level-Dependent fMRI Response to Motor Tasks Altered in Children After Neonatal Stroke?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Journal Pre-proof Group-level cortical surface parcellation with sulcal pits labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Groeschel</w:t>
+                <w:t xml:space="preserve">Irène Kaltenmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Chabrier</w:t>
+                <w:t xml:space="preserve">Christine Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
+                <w:t xml:space="preserve">Lucile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier A Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.00154⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.101749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2020.101749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569155v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journal Pre-proof Group-level cortical surface parcellation with sulcal pits labeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Group-level cortical surface parcellation with sulcal pits labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Kaltenmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Deruelle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier A Coulon</w:t>
+                <w:t xml:space="preserve">Olivier Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.101749. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+              <w:t xml:space="preserve">, 2020, 66, pp.101749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.media.2020.101749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923506v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of cortical folding waves and prematurity-related deviations revealed by spatial and spectral analysis of gyrification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alterations in Cortical Morphology after Neonatal Stroke: Compensation in the Contralesional Hemisphere?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Al Harrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Groeschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Dubois</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Clara Fischer</w:t>
+                <w:t xml:space="preserve">Lucie Hertz‐pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.03.005⟩</w:t>
+              <w:t xml:space="preserve">Developmental Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (4), pp.303-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dneu.22679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781242v1</w:t>
+                <w:t xml:space="preserve">hal-02285917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of the Cortex Shape as a Proxy of White Matter Swelling in Severe Cerebral Small Vessel Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The dynamics of cortical folding waves and prematurity-related deviations revealed by spatial and spectral analysis of gyrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Angleys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois de Guio</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clara Fischer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2019.00753⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 185, pp.934-946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192939v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations in Cortical Morphology after Neonatal Stroke: Compensation in the Contralesional Hemisphere?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyu Wang</w:t>
+                <w:t xml:space="preserve">Alteration of the Cortex Shape as a Proxy of White Matter Swelling in Severe Cerebral Small Vessel Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Guio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Germanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Hertz‐pannier</w:t>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 79 (4), pp.303-316. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dneu.22679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2019.00753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285917v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPANOL (SPectral ANalysis of Lobes): A Spectral Clustering Framework for Individual and Group Parcellation of Cortical Surfaces in Lobes</w:t>
               </w:r>
@@ -2419,77 +2419,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Intwali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra S. Hüppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Med Image Comput Comput Assist Interv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (Pt 1), pp.590-7. </w:t>
@@ -2527,103 +2527,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larger seems twistier : Spectral Analysis of Gyrification patterns (SpAnGy) applied to adult brain size polymorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Germanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (3), pp.1257-72. </w:t>
@@ -2827,51 +2827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Bertoldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Marmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2939,51 +2939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kerachni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3008,77 +3008,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Integrate Environmental Challenges in Computing Curricula?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3136,368 +3136,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying perinatal brain maturation using anatomical MRI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Rousseau</w:t>
+                <w:t xml:space="preserve">On early brain folding patterns using biomechanical growth modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Takerkart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Deruelle</w:t>
+                <w:t xml:space="preserve">Amine Bohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Al Harrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dinomais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC 2019 : 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.146-149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8856670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286005v1</w:t>
+                <w:t xml:space="preserve">hal-02285995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On early brain folding patterns using biomechanical growth modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+                <w:t xml:space="preserve">Quantifying perinatal brain maturation using anatomical MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Takerkart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2019 : 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285995v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the successive waves of cortical folding in the developing brain using MRI and spectral analysis of gyrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Germanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Angleys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IEEE International Symposium on Biomedical Imaging (ISBI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. </w:t>
@@ -3819,64 +3819,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbation of Fiedler vector: interest for graph measures and shape analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Fraize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Germanaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">14072, Springer Nature Switzerland, pp.593-601, 2023, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-38299-4_61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3935,103 +3935,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of projects involving AI methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4053,103 +4053,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical inter-subject correspondences with optimal group-wise parcellation and sulcal pits labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Kaltenmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4278,90 +4278,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quiz sur les impacts environnementaux du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Frenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EcoInfo. 2025, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4383,103 +4383,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition de document de cadrage Évaluation environnementale de projets impliquant des méthodes d'IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EcoInfo. 2022, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4527,77 +4527,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frenoux Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] EcoInfo. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4886,51 +4886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05104136v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Magnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04059073v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Emiya" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olive" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Reynier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Travers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.21.83" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486682v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04272769v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hagel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacqu&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04301155v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fraize" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Elmaleh-Berg&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Kerdreux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1289013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04230550v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Convert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sylvestre-Marconville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1188367" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04430459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605515v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Aleny&#225;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fouquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brain.2022.100045" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650884v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14095172" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Kaltenmark" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101749" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rabiei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jp Richard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.3043892" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02569155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Harrach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Groeschel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chabrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.00154" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923506v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781242v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Angleys" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.03.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02192939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Guio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00753" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz&#8208;pannier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22679" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01868581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Pepe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Muscato" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Guio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00354" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drap" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060807" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00944650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Intwali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra S. H&#252;ppi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40810-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01967156v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.07.053" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dieudonne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941181v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Suchier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Duff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Marmorat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055245v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerachni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606210v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478431.3499280" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02286005v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285995v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bohi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856670" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458746v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493259" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222933v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219763v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouniaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Marc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Precheur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saphy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04200187v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38299-4_61" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922093v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950578v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960328v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853135v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954188v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenoux Emmanuelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01522333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05104136v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Magnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04272769v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hagel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacqu&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04301155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fraize" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Elmaleh-Berg&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Kerdreux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1289013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04430459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04230550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Convert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sylvestre-Marconville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1188367" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486682v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04059073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Emiya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olive" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Reynier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Travers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.21.83" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605515v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Aleny&#225;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fouquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brain.2022.100045" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650884v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14095172" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512954v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rabiei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jp Richard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.3043892" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02569155v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Harrach" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Groeschel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chabrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.00154" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Kaltenmark" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101749" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867295v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285917v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz&#8208;pannier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22679" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Angleys" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.03.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02192939v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Guio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00753" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01868581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Pepe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Muscato" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Guio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00354" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drap" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060807" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00944650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Intwali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra S. H&#252;ppi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40810-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01967156v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.07.053" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dieudonne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941181v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Suchier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Duff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Marmorat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055245v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerachni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606210v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478431.3499280" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285995v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bohi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856670" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02286005v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458746v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493259" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222933v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219763v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouniaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Marc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Precheur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saphy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04200187v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38299-4_61" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922093v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950578v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960328v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853135v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954188v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenoux Emmanuelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01522333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>