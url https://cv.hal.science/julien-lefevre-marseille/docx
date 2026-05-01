--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -208,809 +208,809 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner au temps de l’anthropocène : quelques pistes de redirection</w:t>
+                <w:t xml:space="preserve">Impacts environnementaux de l'IA : quels réels bénéfices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
+                <w:t xml:space="preserve">Julien Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Hagel</w:t>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Jacqué</w:t>
+                <w:t xml:space="preserve">Jacques Combaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Joly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 67, pp.113-130</w:t>
+              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272769v1</w:t>
+                <w:t xml:space="preserve">hal-04486682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral-based thickness profiling of the corpus callosum enhances anomaly detection in fetal alcohol spectrum disorders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduire les enjeux environnementaux et sociétaux du numérique en L3 informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Leprince</w:t>
+                <w:t xml:space="preserve">Valentin Emiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Elmaleh-Bergès</w:t>
+                <w:t xml:space="preserve">Frédéric Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliot Kerdreux</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Delorme</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corentin Travers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17, </w:t>
+              <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.83 - 92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1289013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48556/SIF.1024.21.83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301155v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral-based thickness profiling of the corpus callosum enhances anomaly detection in fetal alcohol spectrum disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Delorme</w:t>
+                <w:t xml:space="preserve">Enseigner au temps de l’anthropocène : quelques pistes de redirection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Hagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67, pp.113-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430459v1</w:t>
+                <w:t xml:space="preserve">hal-04272769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping corpus callosum surface reduction in fetal alcohol spectrum disorders with sulci and connectivity-based parcellation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Spectral-based thickness profiling of the corpus callosum enhances anomaly detection in fetal alcohol spectrum disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Fraize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Elmaleh-Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Kerdreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1188367⟩</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1289013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230550v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts environnementaux de l'IA : quels réels bénéfices ?</w:t>
+                <w:t xml:space="preserve">Spectral-based thickness profiling of the corpus callosum enhances anomaly detection in fetal alcohol spectrum disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lefevre</w:t>
+                <w:t xml:space="preserve">Justine Fraize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Combaz</w:t>
+                <w:t xml:space="preserve">Monique Elmaleh-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+                <w:t xml:space="preserve">Eliot Kerdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1289013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486682v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduire les enjeux environnementaux et sociétaux du numérique en L3 informatique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Olive</w:t>
+                <w:t xml:space="preserve">Mapping corpus callosum surface reduction in fetal alcohol spectrum disorders with sulci and connectivity-based parcellation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fraize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Reynier</w:t>
+                <w:t xml:space="preserve">Gabrielle Convert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Travers</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florent Sylvestre-Marconville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Kerdreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21, pp.83 - 92. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48556/SIF.1024.21.83⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1188367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059073v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational pipeline for the generation and validation of patient-specific mechanical models of brain development</w:t>
               </w:r>
@@ -1130,90 +1130,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the Hidden Environmental Impacts of AI Solutions for Environment Life Cycle Assessment of AI Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Combaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, pp.5172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1241,948 +1241,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface regularity via the estimation of fractional Brownian motion index</w:t>
+                <w:t xml:space="preserve">Group-level cortical surface parcellation with sulcal pits labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Rabiei</w:t>
+                <w:t xml:space="preserve">Irène Kaltenmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christine Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2020.3043892⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66, pp.101749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2020.101749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512954v1</w:t>
+                <w:t xml:space="preserve">hal-03867295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Blood Oxygenation Level-Dependent fMRI Response to Motor Tasks Altered in Children After Neonatal Stroke?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface regularity via the estimation of fractional Brownian motion index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rousseau</w:t>
+                <w:t xml:space="preserve">Hamed Rabiei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Groeschel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Jp Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.00154⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2020.3043892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569155v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journal Pre-proof Group-level cortical surface parcellation with sulcal pits labeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the Blood Oxygenation Level-Dependent fMRI Response to Motor Tasks Altered in Children After Neonatal Stroke?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Al Harrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Kaltenmark</w:t>
+                <w:t xml:space="preserve">Samuel Groeschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Deruelle</w:t>
+                <w:t xml:space="preserve">Stéphane Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Brun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier A Coulon</w:t>
+                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2020.101749⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.00154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923506v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group-level cortical surface parcellation with sulcal pits labeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Journal Pre-proof Group-level cortical surface parcellation with sulcal pits labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Kaltenmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coulon</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier A Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 66, pp.101749. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, pp.101749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2020.101749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2020.101749⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03867295v1</w:t>
+                <w:t xml:space="preserve">hal-02923506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations in Cortical Morphology after Neonatal Stroke: Compensation in the Contralesional Hemisphere?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The dynamics of cortical folding waves and prematurity-related deviations revealed by spatial and spectral analysis of gyrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Hertz‐pannier</w:t>
+                <w:t xml:space="preserve">Jessica Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Angleys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dneu.22679⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 185, pp.934-946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285917v1</w:t>
+                <w:t xml:space="preserve">hal-01781242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of cortical folding waves and prematurity-related deviations revealed by spatial and spectral analysis of gyrification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alteration of the Cortex Shape as a Proxy of White Matter Swelling in Severe Cerebral Small Vessel Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Guio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Germanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Dubois</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clara Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.03.005⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2019.00753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781242v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of the Cortex Shape as a Proxy of White Matter Swelling in Severe Cerebral Small Vessel Disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clara Fischer</w:t>
+                <w:t xml:space="preserve">Alterations in Cortical Morphology after Neonatal Stroke: Compensation in the Contralesional Hemisphere?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Al Harrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Groeschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+                <w:t xml:space="preserve">Lucie Hertz‐pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">Developmental Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (4), pp.303-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2019.00753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/dneu.22679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192939v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPANOL (SPectral ANalysis of Lobes): A Spectral Clustering Framework for Individual and Group Parcellation of Cortical Surfaces in Lobes</w:t>
               </w:r>
@@ -2419,77 +2419,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Intwali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra S. Hüppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Med Image Comput Comput Assist Interv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (Pt 1), pp.590-7. </w:t>
@@ -2527,103 +2527,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larger seems twistier : Spectral Analysis of Gyrification patterns (SpAnGy) applied to adult brain size polymorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Germanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (3), pp.1257-72. </w:t>
@@ -2827,51 +2827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Bertoldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Marmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2939,51 +2939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kerachni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3008,77 +3008,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Integrate Environmental Challenges in Computing Curricula?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3136,368 +3136,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On early brain folding patterns using biomechanical growth modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyu Wang</w:t>
+                <w:t xml:space="preserve">Quantifying perinatal brain maturation using anatomical MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Bohi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+                <w:t xml:space="preserve">Sylvain Takerkart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2019 : 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285995v1</w:t>
+                <w:t xml:space="preserve">hal-02286005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying perinatal brain maturation using anatomical MRI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Deruelle</w:t>
+                <w:t xml:space="preserve">On early brain folding patterns using biomechanical growth modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Al Harrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dinomais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC 2019 : 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.146-149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8856670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286005v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the successive waves of cortical folding in the developing brain using MRI and spectral analysis of gyrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Germanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Angleys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IEEE International Symposium on Biomedical Imaging (ISBI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. </w:t>
@@ -3819,64 +3819,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbation of Fiedler vector: interest for graph measures and shape analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Fraize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Germanaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">14072, Springer Nature Switzerland, pp.593-601, 2023, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-38299-4_61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3935,103 +3935,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of projects involving AI methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4053,103 +4053,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical inter-subject correspondences with optimal group-wise parcellation and sulcal pits labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Kaltenmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4278,90 +4278,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quiz sur les impacts environnementaux du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Frenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EcoInfo. 2025, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4383,103 +4383,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition de document de cadrage Évaluation environnementale de projets impliquant des méthodes d'IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EcoInfo. 2022, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4527,77 +4527,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frenoux Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] EcoInfo. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4886,51 +4886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05104136v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Magnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04272769v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hagel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacqu&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04301155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fraize" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Elmaleh-Berg&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Kerdreux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1289013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04430459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04230550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Convert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sylvestre-Marconville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1188367" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486682v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04059073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Emiya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olive" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Reynier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Travers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.21.83" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605515v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Aleny&#225;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fouquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brain.2022.100045" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650884v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14095172" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512954v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rabiei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jp Richard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.3043892" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02569155v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Harrach" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Groeschel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chabrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.00154" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Kaltenmark" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101749" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867295v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285917v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz&#8208;pannier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22679" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Angleys" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.03.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02192939v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Guio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00753" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01868581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Pepe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Muscato" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Guio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00354" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drap" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060807" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00944650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Intwali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra S. H&#252;ppi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40810-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01967156v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.07.053" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dieudonne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941181v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Suchier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Duff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Marmorat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055245v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerachni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606210v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478431.3499280" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285995v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bohi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856670" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02286005v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458746v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493259" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222933v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219763v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouniaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Marc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Precheur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saphy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04200187v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38299-4_61" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922093v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950578v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960328v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853135v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954188v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenoux Emmanuelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01522333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05104136v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Magnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04059073v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Emiya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olive" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Reynier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Travers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.21.83" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04272769v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hagel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacqu&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04301155v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fraize" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Elmaleh-Berg&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Kerdreux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1289013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04430459v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04230550v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Convert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sylvestre-Marconville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1188367" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605515v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Aleny&#225;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fouquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brain.2022.100045" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650884v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14095172" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Kaltenmark" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101749" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rabiei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jp Richard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.3043892" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02569155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Harrach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Groeschel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chabrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.00154" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923506v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781242v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Angleys" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.03.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02192939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Guio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00753" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz&#8208;pannier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22679" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01868581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Pepe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Muscato" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Guio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00354" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drap" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060807" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00944650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Intwali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra S. H&#252;ppi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40810-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01967156v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.07.053" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dieudonne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941181v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Suchier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Duff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Marmorat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055245v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerachni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606210v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478431.3499280" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02286005v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285995v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bohi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856670" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458746v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493259" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222933v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219763v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouniaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Marc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Precheur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saphy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04200187v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38299-4_61" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922093v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950578v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960328v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853135v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954188v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenoux Emmanuelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01522333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>