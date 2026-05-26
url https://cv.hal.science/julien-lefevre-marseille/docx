--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -463,395 +463,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner au temps de l’anthropocène : quelques pistes de redirection</w:t>
+                <w:t xml:space="preserve">Spectral-based thickness profiling of the corpus callosum enhances anomaly detection in fetal alcohol spectrum disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
+                <w:t xml:space="preserve">Justine Fraize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Hagel</w:t>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Jacqué</w:t>
+                <w:t xml:space="preserve">Monique Elmaleh-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Joly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+                <w:t xml:space="preserve">Eliot Kerdreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1289013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272769v1</w:t>
+                <w:t xml:space="preserve">hal-04301155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral-based thickness profiling of the corpus callosum enhances anomaly detection in fetal alcohol spectrum disorders</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseigner au temps de l’anthropocène : quelques pistes de redirection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Elmaleh-Bergès</w:t>
+                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliot Kerdreux</w:t>
+                <w:t xml:space="preserve">Gaetan Hagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Delorme</w:t>
+                <w:t xml:space="preserve">Marie Jacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67, pp.113-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301155v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral-based thickness profiling of the corpus callosum enhances anomaly detection in fetal alcohol spectrum disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Fraize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Elmaleh-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Kerdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnins.2023.1289013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430459v1</w:t>
@@ -862,103 +862,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping corpus callosum surface reduction in fetal alcohol spectrum disorders with sulci and connectivity-based parcellation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Fraize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Convert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sylvestre-Marconville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Kerdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17, </w:t>
@@ -3136,286 +3136,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying perinatal brain maturation using anatomical MRI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Rousseau</w:t>
+                <w:t xml:space="preserve">On early brain folding patterns using biomechanical growth modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Takerkart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Deruelle</w:t>
+                <w:t xml:space="preserve">Amine Bohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Al Harrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dinomais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC 2019 : 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.146-149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8856670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286005v1</w:t>
+                <w:t xml:space="preserve">hal-02285995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On early brain folding patterns using biomechanical growth modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+                <w:t xml:space="preserve">Quantifying perinatal brain maturation using anatomical MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Takerkart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2019 : 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285995v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the successive waves of cortical folding in the developing brain using MRI and spectral analysis of gyrification</w:t>
               </w:r>
@@ -3819,51 +3819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbation of Fiedler vector: interest for graph measures and shape analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Fraize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Germanaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4886,51 +4886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05104136v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Magnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04059073v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Emiya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olive" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Reynier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Travers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.21.83" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04272769v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hagel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacqu&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04301155v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fraize" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Elmaleh-Berg&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Kerdreux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1289013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04430459v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04230550v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Convert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sylvestre-Marconville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1188367" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605515v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Aleny&#225;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fouquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brain.2022.100045" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650884v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14095172" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Kaltenmark" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101749" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rabiei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jp Richard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.3043892" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02569155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Harrach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Groeschel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chabrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.00154" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923506v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781242v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Angleys" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.03.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02192939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Guio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00753" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz&#8208;pannier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22679" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01868581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Pepe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Muscato" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Guio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00354" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drap" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060807" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00944650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Intwali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra S. H&#252;ppi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40810-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01967156v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.07.053" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dieudonne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941181v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Suchier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Duff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Marmorat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055245v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerachni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606210v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478431.3499280" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02286005v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285995v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bohi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856670" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458746v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493259" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222933v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219763v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouniaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Marc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Precheur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saphy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04200187v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38299-4_61" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922093v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950578v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960328v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853135v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954188v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenoux Emmanuelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01522333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05104136v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Magnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04059073v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Emiya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olive" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Reynier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Travers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.21.83" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04301155v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fraize" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Elmaleh-Berg&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Kerdreux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1289013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04272769v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hagel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacqu&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04430459v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04230550v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Convert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sylvestre-Marconville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1188367" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605515v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Aleny&#225;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fouquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brain.2022.100045" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650884v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14095172" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Kaltenmark" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101749" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rabiei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jp Richard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.3043892" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02569155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Harrach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Groeschel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chabrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.00154" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923506v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781242v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Angleys" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.03.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02192939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Guio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00753" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz&#8208;pannier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22679" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01868581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Pepe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Muscato" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Guio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00354" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drap" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060807" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00944650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Intwali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra S. H&#252;ppi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40810-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01967156v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.07.053" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dieudonne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941181v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Suchier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Duff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Marmorat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055245v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerachni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606210v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478431.3499280" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285995v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bohi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856670" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02286005v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458746v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493259" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222933v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219763v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouniaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Marc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Precheur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saphy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04200187v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38299-4_61" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922093v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950578v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960328v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853135v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954188v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenoux Emmanuelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01522333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>