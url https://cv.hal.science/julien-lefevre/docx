--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -794,239 +794,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low carbon strategies need to tackle the carbon footprint of materials production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Food Production and Amazon Preservation are Not Mutually Exclusive: Exploring Feasible Avenues from the Perspective of Land Use Related NDCs in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">William Wills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Obermaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romulo Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFD Research Paper Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WSEAS Transactions on Business and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.492 - 504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37394/23207.2023.20.45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709787v1</w:t>
+                <w:t xml:space="preserve">hal-04047476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food Production and Amazon Preservation are Not Mutually Exclusive: Exploring Feasible Avenues from the Perspective of Land Use Related NDCs in Brazil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Wills</w:t>
+                <w:t xml:space="preserve">Low carbon strategies need to tackle the carbon footprint of materials production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Moreira</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Lefevre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romulo Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSEAS Transactions on Business and Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AFD Research Paper Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 274, pp.1-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37394/23207.2023.20.45⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04047476v1</w:t>
+                <w:t xml:space="preserve">hal-04709787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy policy implications of carbon pricing scenarios for the Brazilian NDC implementation</w:t>
               </w:r>
@@ -1146,51 +1146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic and social effectiveness of carbon pricing schemes to meet Brazilian NDC targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Wills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Lebre La Rovere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1280,51 +1280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global socio-economic and climate change mitigation scenarios through the lens of structural change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1587,51 +1587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Treut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1695,51 +1695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multi-level economic impacts of deep decarbonization strategies for the energy system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Treut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Lallana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1920,51 +1920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pathway design framework for sectoral deep decarbonization: the case of passenger transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2452,51 +2452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Hamdi-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2543,64 +2543,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining low-carbon economic development and oil exploration in Brazil? An energy–economy assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Wills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Hourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2816,51 +2816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Programme-cadre_pour_la_recherche_et_le_d%C3%A9veloppement_technologique" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985303v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik van Heerden" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreane Y Edelenbosch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Daioglou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gallic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Bernardo Baptista" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01703-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985312v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Teixeira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.70001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09535314.2023.2266559" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Lynch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeliz Simsek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mercure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Fragkos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09535314.2024.2371306" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824002v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Briera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2024.114104" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709787v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04047476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wills" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Moreira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obermaier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Ely" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37394/23207.2023.20.45" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03791419v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Grottera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Ferrazzo Naspolini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio L&#232;bre La Rovere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neves Schmitz Gon&#231;alves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tainan de Farias Nogueira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2021.112664" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500923v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Lebre La Rovere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Treut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2021.1981212" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622209v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2022.102510" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Keppo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Butnar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caspani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreane Edelenbosch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abe5d8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03663087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lallana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Bravo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Nadal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2021.100670" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03663085v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2021.112423" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506990v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Hourcade" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tankov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Voisin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghersi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919192v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Briand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Tovilla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2020.1804817" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128273v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foure" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Aguiar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bibas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chateau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichiro Fujimori" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21642/JGEA.050102AF" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Delzeit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Beach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Britz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21642/JGEA.050105AF" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02924714v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Soummane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ghersi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2019.03.062" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;jean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hamdi-Cherif" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-018-9682-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697447v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2018.1431198" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Programme-cadre_pour_la_recherche_et_le_d%C3%A9veloppement_technologique" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985303v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik van Heerden" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreane Y Edelenbosch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Daioglou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gallic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Bernardo Baptista" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01703-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985312v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Teixeira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.70001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09535314.2023.2266559" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Lynch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeliz Simsek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mercure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Fragkos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09535314.2024.2371306" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824002v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Briera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2024.114104" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04047476v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wills" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Moreira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obermaier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Ely" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37394/23207.2023.20.45" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709787v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03791419v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Grottera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Ferrazzo Naspolini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio L&#232;bre La Rovere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neves Schmitz Gon&#231;alves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tainan de Farias Nogueira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2021.112664" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500923v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Lebre La Rovere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Treut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2021.1981212" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622209v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2022.102510" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Keppo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Butnar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caspani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreane Edelenbosch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abe5d8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03663087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lallana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Bravo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Nadal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2021.100670" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03663085v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2021.112423" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506990v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Hourcade" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tankov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Voisin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghersi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919192v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Briand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Tovilla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2020.1804817" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128273v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foure" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Aguiar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bibas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chateau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichiro Fujimori" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21642/JGEA.050102AF" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Delzeit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Beach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Britz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21642/JGEA.050105AF" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02924714v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Soummane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ghersi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2019.03.062" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;jean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hamdi-Cherif" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-018-9682-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697447v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2018.1431198" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>