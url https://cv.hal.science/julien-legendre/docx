--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1057,159 +1057,176 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophotonic cooling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoscale thermal radiation including sub-wavelength emitters; application to energy-conversion devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlea Koskenniemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion (TREE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Villeurbanne (Lyon), France</w:t>
+              <w:t xml:space="preserve">Workshop on Casimir forces and nanoscale heat transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bad Zwischenahn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407212v1</w:t>
+                <w:t xml:space="preserve">hal-05347648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroluminescence and thermophotovoltaics as key elements of radiative heat engines</w:t>
+                <w:t xml:space="preserve">Thermophotonic cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
@@ -1227,323 +1244,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica Advanced Photonics Congress – SOLITH session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion (TREE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Villeurbanne (Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407143v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field optoelectronic heat engines and thermal emission of subwavelength objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electroluminescence and thermophotovoltaics as key elements of radiative heat engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th international conference on Metamaterials, Photonic Crystals and Plasmonics (META)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">Optica Advanced Photonics Congress – SOLITH session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347646v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale thermal radiation including sub-wavelength emitters; application to energy-conversion devices</w:t>
+                <w:t xml:space="preserve">Near-field optoelectronic heat engines and thermal emission of subwavelength objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlea Koskenniemi</w:t>
+                <w:t xml:space="preserve">Jose Manuel Sojo Gordillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Roux</w:t>
+                <w:t xml:space="preserve">Ahmed Alwakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Casimir forces and nanoscale heat transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bad Zwischenahn, Germany</w:t>
+              <w:t xml:space="preserve">15th international conference on Metamaterials, Photonic Crystals and Plasmonics (META)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347648v1</w:t>
+                <w:t xml:space="preserve">hal-05347646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon polaritons and their impact on energy harvesting and cooling technologies</w:t>
               </w:r>
@@ -1555,51 +1555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissal Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1680,51 +1680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2090,51 +2090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing near-field thermal radiation of different materials including III-V semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2291,614 +2291,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophotovoltaics vs thermophotonics: physics and performance of III-V heterostructures in the near-field</w:t>
+                <w:t xml:space="preserve">Thermodynamics of AlGaAs near-field thermophotonic devices for energy harvesting and cooling purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Conference on Thermophotovoltaic Generation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, online, France</w:t>
+              <w:t xml:space="preserve">Photonics West 2023 - Photonic Heat Engines: Science and Applications V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115996v1</w:t>
+                <w:t xml:space="preserve">hal-03979096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermal radiation, thermophotovoltaics and polaritons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-field thermophotonic energy harvesting from heterostructure-based devices with bandgaps in the near-infrared range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Polaritonics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Tokyo, France</w:t>
+              <w:t xml:space="preserve">CMD30 - FisMat2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310983v1</w:t>
+                <w:t xml:space="preserve">hal-04232675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermophotonic energy harvesting from heterostructure-based devices with bandgaps in the near-infrared range</w:t>
+                <w:t xml:space="preserve">Near-Field Radiative Enhancements — Benefits and Drawbacks for Thermophotonic Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMD30 - FisMat2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Milano, Italy</w:t>
+              <w:t xml:space="preserve">MRS Spring 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232675v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of AlGaAs near-field thermophotonic devices for energy harvesting and cooling purposes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electroluminescence overcoming thermal radiation in near field: conditions for a nanothermophotonic refrigerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2023 - Photonic Heat Engines: Science and Applications V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979096v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Field Radiative Enhancements — Benefits and Drawbacks for Thermophotonic Energy Harvesting</w:t>
+                <w:t xml:space="preserve">Thermophotovoltaics vs thermophotonics: physics and performance of III-V heterostructures in the near-field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Online, France</w:t>
+              <w:t xml:space="preserve">14th World Conference on Thermophotovoltaic Generation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084792v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroluminescence overcoming thermal radiation in near field: conditions for a nanothermophotonic refrigerator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-field thermal radiation, thermophotovoltaics and polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Thermal Polaritonics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Tokyo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311004v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Radiation, Electroluminescence and Heat Engines in the Near Field</w:t>
               </w:r>
@@ -2910,51 +2910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3320,64 +3320,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Alwakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Program on Emerging Regimes and Implications of Quantum and Thermal Fluctuational Electrodynamics (Flectro2022), Kavli Institute of Theoretical Physics (KITP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, UC Santa Barbara, United States. </w:t>
@@ -3409,273 +3409,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermophotonics: extending near-field thermophotovoltaics with LEDs as emitters</w:t>
+                <w:t xml:space="preserve">A Study of AlGaAs-Based Near-Field Thermophotonic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Noisy-le-Grand, France</w:t>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858069v1</w:t>
+                <w:t xml:space="preserve">hal-03710909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermophotonic devices with AlGaAs emitters and cells</w:t>
+                <w:t xml:space="preserve">Near-field thermophotonics: extending near-field thermophotovoltaics with LEDs as emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13rd World Conference on Thermophotovoltaic Generation of Electricity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Miyazaki (remote), Japan</w:t>
+              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Noisy-le-Grand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653400v1</w:t>
+                <w:t xml:space="preserve">hal-03858069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of AlGaAs-Based Near-Field Thermophotonic Devices</w:t>
+                <w:t xml:space="preserve">Near-field thermophotonic devices with AlGaAs emitters and cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">13rd World Conference on Thermophotovoltaic Generation of Electricity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Miyazaki (remote), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710909v1</w:t>
+                <w:t xml:space="preserve">hal-03653400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of thermal radiation and impact on near-field thermophotovoltaic devices</w:t>
               </w:r>
@@ -3808,51 +3808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Piqueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4002,64 +4002,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5419,51 +5419,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDEE825C"/>
+    <w:nsid w:val="CA830990"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5650,51 +5650,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-legendre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7316-1954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/273984373" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/legendre_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04405148v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legendre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ISAL0094" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357631v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ch&#226;telet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274193" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066148v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia T. Papadakis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2025-0219" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749430v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2025.3528870" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450129v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.034023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294468v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111594" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740597v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0116662" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017794v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407143v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347646v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Sojo Gordillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347648v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlea Koskenniemi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Sghaier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792439v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ch&#226;telet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legendre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Chapuis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merchiers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van der Kraabe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Gruginskie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Schermer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310983v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232675v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084792v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310856v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chatelet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979072v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238299v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813941v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Long Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26081/K6R93X" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653400v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710909v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673063v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Piqueras" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813779v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649747v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310990v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669323v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863689v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863588v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780123v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649753v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863637v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649754v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-legendre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7316-1954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/273984373" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/legendre_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04405148v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legendre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ISAL0094" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357631v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ch&#226;telet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274193" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066148v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia T. Papadakis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2025-0219" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749430v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2025.3528870" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450129v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.034023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294468v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111594" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740597v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0116662" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017794v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlea Koskenniemi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Roux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407143v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347646v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Sojo Gordillo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Sghaier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792439v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ch&#226;telet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legendre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Chapuis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merchiers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van der Kraabe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Gruginskie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Schermer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232675v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084792v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311004v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115996v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310983v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310856v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chatelet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979072v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238299v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813941v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Long Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26081/K6R93X" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710909v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673063v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Piqueras" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813779v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649747v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310990v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669323v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863689v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863588v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780123v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649753v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863637v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649754v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>