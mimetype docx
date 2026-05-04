--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -320,599 +320,599 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of far- and near-field thermophotonic refrigeration devices from the detailed-balance approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Operating conditions and thermodynamic bounds of dual radiative heat engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0274193⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (3), pp.034023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.23.034023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357631v1</w:t>
+                <w:t xml:space="preserve">hal-04450129v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-efficient thermally smart windows with tunable properties across the near- and mid-infrared ranges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performances of far- and near-field thermophotonic refrigeration devices from the detailed-balance approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georgia T. Papadakis</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/nanoph-2025-0219⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0274193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066148v2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRESCENT-1D: A 1D solver of coupled charge and light transport in heterostructures for the design of near-field thermophotonic engines</w:t>
+                <w:t xml:space="preserve">Energy-efficient thermally smart windows with tunable properties across the near- and mid-infrared ranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia T. Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 72 (3), pp.1211-1220. </w:t>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2025.3528870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2025-0219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749430v3</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066148v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating conditions and thermodynamic bounds of dual radiative heat engines</w:t>
+                <w:t xml:space="preserve">CRESCENT-1D: A 1D solver of coupled charge and light transport in heterostructures for the design of near-field thermophotonic engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (3), pp.034023. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (3), pp.1211-1220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.23.034023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2025.3528870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450129v3</w:t>
+                <w:t xml:space="preserve">hal-04749430v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAs-Based Near-Field Thermophotonic Devices: Approaching The Idealized Case With One-Dimensional PN Junctions</w:t>
+                <w:t xml:space="preserve">Overcoming non-radiative losses with AlGaAs PIN junctions for near-field thermophotonic energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 238, pp.111594. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0116662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03294468v3</w:t>
+                <w:t xml:space="preserve">hal-03740597v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming non-radiative losses with AlGaAs PIN junctions for near-field thermophotonic energy harvesting</w:t>
+                <w:t xml:space="preserve">GaAs-Based Near-Field Thermophotonic Devices: Approaching The Idealized Case With One-Dimensional PN Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 238, pp.111594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0116662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740597v4</w:t>
+                <w:t xml:space="preserve">hal-03294468v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -930,90 +930,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of far and near-field thermophotonic refrigeration devices from the detailed-balance approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1089,51 +1089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlea Koskenniemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1188,90 +1188,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermophotonic cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion (TREE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Villeurbanne (Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1296,90 +1296,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroluminescence and thermophotovoltaics as key elements of radiative heat engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optica Advanced Photonics Congress – SOLITH session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1417,51 +1417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field optoelectronic heat engines and thermal emission of subwavelength objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1529,103 +1529,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon polaritons and their impact on energy harvesting and cooling technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Polaritonics Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEE Bong Jae, Apr 2025, Daejeon, South Korea</w:t>
@@ -1667,90 +1667,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal radiation at the nanoscale, electroluminescence, single and dual radiative heat engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PIERS, Jul 2024, Toyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1896,51 +1896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual radiative heat engines: combining a TPV cell with an active emitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th World Conference on Thermophotovoltaic Generation of Electricity (TPV-15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1959,2327 +1959,2327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a near-field thermophotonic device in the planar configuration for energy harvesting and refrigeration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermophotonic energy harvesters: thermodynamic analysis and near-field performances of 1D architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Radiation to Electrical Energy conversion (TREE) workshop</w:t>
+              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311006v1</w:t>
+                <w:t xml:space="preserve">hal-04238299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing near-field thermal radiation of different materials including III-V semiconductors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermophotonic energy harvesting: towards a narrowband LED emission?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting Symposium "Emerging Thermal Materials—From Nanoscale Heat Transport, Devices and Applications, to Theories"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Symposium SF05: Infrared materials and devices for thermal radiation control, MRS Fall Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310988v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophotonic energy harvesting: towards a narrowband LED emission?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a near-field thermophotonic device in the planar configuration for energy harvesting and refrigeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc van der Kraabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Gruginskie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Schermer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium SF05: Infrared materials and devices for thermal radiation control, MRS Fall Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Boston, United States</w:t>
+              <w:t xml:space="preserve">Thermal Radiation to Electrical Energy conversion (TREE) workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803815v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of AlGaAs near-field thermophotonic devices for energy harvesting and cooling purposes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing near-field thermal radiation of different materials including III-V semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Gruginskie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2023 - Photonic Heat Engines: Science and Applications V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting Symposium "Emerging Thermal Materials—From Nanoscale Heat Transport, Devices and Applications, to Theories"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979096v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermophotonic energy harvesting from heterostructure-based devices with bandgaps in the near-infrared range</w:t>
+                <w:t xml:space="preserve">Near-Field Radiative Enhancements — Benefits and Drawbacks for Thermophotonic Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMD30 - FisMat2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Milano, Italy</w:t>
+              <w:t xml:space="preserve">MRS Spring 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04232675v1</w:t>
+                <w:t xml:space="preserve">hal-04084792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Field Radiative Enhancements — Benefits and Drawbacks for Thermophotonic Energy Harvesting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electroluminescence overcoming thermal radiation in near field: conditions for a nanothermophotonic refrigerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Online, France</w:t>
+              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084792v1</w:t>
+                <w:t xml:space="preserve">hal-04311004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroluminescence overcoming thermal radiation in near field: conditions for a nanothermophotonic refrigerator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamics of AlGaAs near-field thermophotonic devices for energy harvesting and cooling purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Photonics West 2023 - Photonic Heat Engines: Science and Applications V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311004v1</w:t>
+                <w:t xml:space="preserve">hal-03979096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophotovoltaics vs thermophotonics: physics and performance of III-V heterostructures in the near-field</w:t>
+                <w:t xml:space="preserve">Near-field thermophotonic energy harvesting from heterostructure-based devices with bandgaps in the near-infrared range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Conference on Thermophotovoltaic Generation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, online, France</w:t>
+              <w:t xml:space="preserve">CMD30 - FisMat2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115996v1</w:t>
+                <w:t xml:space="preserve">hal-04232675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermal radiation, thermophotovoltaics and polaritons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermophotovoltaics vs thermophotonics: physics and performance of III-V heterostructures in the near-field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Châtelet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Polaritonics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Tokyo, France</w:t>
+              <w:t xml:space="preserve">14th World Conference on Thermophotovoltaic Generation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310983v1</w:t>
+                <w:t xml:space="preserve">hal-04115996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Radiation, Electroluminescence and Heat Engines in the Near Field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-field thermal radiation, thermophotovoltaics and polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetrics Symposium (PIERS) 2023 - Focus Session «Casimir Effect and Radiative Heat Transfer»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Thermal Polaritonics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Tokyo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310856v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermal radiation vs near-field electroluminescence: conditions for a thermophotonic refrigerator,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Thermal Radiation, Electroluminescence and Heat Engines in the Near Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting Symposium, "Emerging Thermal Materials—From Nanoscale Heat Transport, Devices and Applications, to Theories"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetrics Symposium (PIERS) 2023 - Focus Session «Casimir Effect and Radiative Heat Transfer»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310989v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of AlGaAs PIN homojunctions for near-field thermophotonic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-field thermal radiation vs near-field electroluminescence: conditions for a thermophotonic refrigerator,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2023 - Physics, Simulation, and Photonic Engineering of Photovoltaic Devices XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting Symposium, "Emerging Thermal Materials—From Nanoscale Heat Transport, Devices and Applications, to Theories"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979072v1</w:t>
+                <w:t xml:space="preserve">hal-04310989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophotonic energy harvesters: thermodynamic analysis and near-field performances of 1D architectures</w:t>
+                <w:t xml:space="preserve">A study of AlGaAs PIN homojunctions for near-field thermophotonic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Photonics West 2023 - Physics, Simulation, and Photonic Engineering of Photovoltaic Devices XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238299v1</w:t>
+                <w:t xml:space="preserve">hal-03979072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling near-field thermal energy for conversion devices and sensing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Solid-state/optical alternatives to thermoelectricity for thermal-to-electrical energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Program on Emerging Regimes and Implications of Quantum and Thermal Fluctuational Electrodynamics (Flectro2022), Kavli Institute of Theoretical Physics (KITP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th European Conference on Thermoelectrics (ECT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813941v1</w:t>
+                <w:t xml:space="preserve">hal-03813779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of AlGaAs-Based Near-Field Thermophotonic Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling near-field thermal energy for conversion devices and sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Alwakil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Program on Emerging Regimes and Implications of Quantum and Thermal Fluctuational Electrodynamics (Flectro2022), Kavli Institute of Theoretical Physics (KITP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, UC Santa Barbara, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26081/K6R93X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710909v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermophotonics: extending near-field thermophotovoltaics with LEDs as emitters</w:t>
+                <w:t xml:space="preserve">A Study of AlGaAs-Based Near-Field Thermophotonic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Noisy-le-Grand, France</w:t>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858069v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermophotonic devices with AlGaAs emitters and cells</w:t>
+                <w:t xml:space="preserve">Near-field thermophotonics: extending near-field thermophotovoltaics with LEDs as emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13rd World Conference on Thermophotovoltaic Generation of Electricity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Miyazaki (remote), Japan</w:t>
+              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Noisy-le-Grand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653400v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of thermal radiation and impact on near-field thermophotovoltaic devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-field thermophotonic devices with AlGaAs emitters and cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference on Thermophotovoltaic Generation of Electricity (TPV-13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Miyazaki &amp; online (hybrid), Japan</w:t>
+              <w:t xml:space="preserve">13rd World Conference on Thermophotovoltaic Generation of Electricity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Miyazaki (remote), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673063v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field radiative heat transfer in thermophotovoltaics and thermophotonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Temperature dependence of thermal radiation and impact on near-field thermophotovoltaic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">745th WE-Heraeus-Seminar “Photon, Phonon, and Electron Transitions in Coupled Nanoscale Systems”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bad Honnef, Germany</w:t>
+              <w:t xml:space="preserve">13th Conference on Thermophotovoltaic Generation of Electricity (TPV-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Miyazaki &amp; online (hybrid), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862809v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of non-radiative losses in AlGaAs PIN junctions for near-field thermophotonic energy harvesting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-field radiative heat transfer in thermophotovoltaics and thermophotonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Piqueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Plénières du Groupe de Recherche NAME (NAnoMaterials for Energy applications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">745th WE-Heraeus-Seminar “Photon, Phonon, and Electron Transitions in Coupled Nanoscale Systems”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817423v1</w:t>
+                <w:t xml:space="preserve">hal-03862809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state/optical alternatives to thermoelectricity for thermal-to-electrical energy conversion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of non-radiative losses in AlGaAs PIN junctions for near-field thermophotonic energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Thermoelectrics (ECT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Journées Plénières du Groupe de Recherche NAME (NAnoMaterials for Energy applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813779v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of near-field thermophotonic devices including local emission and absorption distributions</w:t>
+                <w:t xml:space="preserve">A numerical study of near-field thermophotonic devices including local emission and absorption distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring meeting, Symposium "Advanced functional, linear/nonlinear and quantum materials for metasurfaces, metamaterials and nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Seattle (remote), France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring meeting, symposium 'Advances in thermophotovoltaic devices, devices and systems'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Strasbourg (remote), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649747v1</w:t>
+                <w:t xml:space="preserve">hal-03649746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of near-field thermophotonic devices including local emission and absorption distribution</w:t>
+                <w:t xml:space="preserve">A numerical study of near-field thermophotonic devices including local emission and absorption distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring meeting, symposium 'Advances in thermophotovoltaic devices, devices and systems'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Strasbourg (remote), France</w:t>
+              <w:t xml:space="preserve">MRS Spring meeting, Symposium "Advanced functional, linear/nonlinear and quantum materials for metasurfaces, metamaterials and nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Seattle (remote), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649746v1</w:t>
+                <w:t xml:space="preserve">hal-03649747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4297,90 +4297,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A radiative thermal device for refrigeration: the near-field thermophonic cooler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Châtelet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th World Conference on Thermophotovoltaic Generation of Electricity (TPV-15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4418,51 +4418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operating conditions and thermodynamic bounds of dual radiative heat engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sadi-Carnot's legacy - Celebrating the 200th anniversary of thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4487,90 +4487,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of roughness on the energy harvesting in thermophotonic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Châtelet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Conference on Thermophotovoltaic Generation of Electricity (TPV-14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, online (organized by Univ. Michigan), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4589,640 +4589,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermophotonics: a numerical study of AlGaAs-GaAs devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-field thermophotonic refrigerator: a numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st summer school on the modeling of nanomaterials for energy transport and storage (MONACOSTE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Fréjus, France</w:t>
+              <w:t xml:space="preserve">Journées plénières du GDR Nanomaterials for Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669323v1</w:t>
+                <w:t xml:space="preserve">hal-03863637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermophotonic refrigerator: a numerical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-field thermophotonics: a numerical study of AlGaAs-GaAs devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Châtelet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">1st summer school on the modeling of nanomaterials for energy transport and storage (MONACOSTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863689v1</w:t>
+                <w:t xml:space="preserve">hal-03669323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic heat pumps instead of heat engines: the near-field thermophotonic refrigerator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-field thermophotonic refrigerator: a numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Châtelet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Thermal Radiation to electrical Energy conversion (TREE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Champ-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863588v1</w:t>
+                <w:t xml:space="preserve">hal-03863689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermophotonics: a numerical study of AlGaAs-GaAs devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photonic heat pumps instead of heat engines: the near-field thermophotonic refrigerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Workshop on Thermal Radiation to electrical Energy conversion (TREE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Champ-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780123v1</w:t>
+                <w:t xml:space="preserve">hal-03863588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field thermophotonics: a numerical study of AlGaAs-GaAs devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Photovoltaic School (PVSchool 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Les Houches, France</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649753v1</w:t>
+                <w:t xml:space="preserve">hal-03780123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermophotonic refrigerator: a numerical study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-field thermophotonics: a numerical study of AlGaAs-GaAs devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GDR Nanomaterials for Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">3rd Photovoltaic School (PVSchool 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863637v1</w:t>
+                <w:t xml:space="preserve">hal-03649753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field thermophotonic devices with AlGaAs emitters and cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5260,51 +5260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical study of near-field thermophotonic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd summer school on Photothermal effects in Plasmonics (PEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5419,51 +5419,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA830990"/>
+    <w:nsid w:val="209894E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5650,51 +5650,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-legendre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7316-1954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/273984373" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/legendre_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04405148v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legendre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ISAL0094" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357631v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ch&#226;telet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274193" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066148v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia T. Papadakis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2025-0219" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749430v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2025.3528870" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450129v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.034023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294468v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111594" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740597v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0116662" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017794v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlea Koskenniemi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Roux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407143v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347646v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Sojo Gordillo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Sghaier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792439v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ch&#226;telet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legendre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Chapuis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merchiers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van der Kraabe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Gruginskie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Schermer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232675v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084792v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311004v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115996v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310983v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310856v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chatelet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979072v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238299v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813941v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Long Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26081/K6R93X" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710909v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673063v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Piqueras" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813779v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649747v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310990v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669323v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863689v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863588v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780123v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649753v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863637v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649754v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-legendre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7316-1954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/273984373" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/legendre_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04405148v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legendre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ISAL0094" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450129v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.034023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357631v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ch&#226;telet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274193" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066148v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia T. Papadakis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2025-0219" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749430v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2025.3528870" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740597v4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0116662" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294468v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111594" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017794v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlea Koskenniemi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Roux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407143v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347646v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Sojo Gordillo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Sghaier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792439v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ch&#226;telet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legendre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Chapuis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merchiers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238299v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van der Kraabe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Gruginskie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Schermer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310988v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311004v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979096v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232675v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310983v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310856v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chatelet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310989v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813779v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813941v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Long Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26081/K6R93X" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710909v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653400v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673063v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862809v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Piqueras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817423v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649747v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310990v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863637v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669323v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863689v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863588v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780123v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649753v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649754v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>