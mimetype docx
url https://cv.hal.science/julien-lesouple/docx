--- v0 (2026-03-09)
+++ v1 (2026-05-15)
@@ -66,4068 +66,4270 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Spoofing Impact on GNSS Receivers : Carrier-to-Noise density Ratio (C/N0) Estimation</w:t>
+                <w:t xml:space="preserve">Zenith Beamforming with Antenna Array for GNSS Interference Mitigation: the Winning Solution of the EUSIPCO 2025 Phased Array Signal Processing Student Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Ghizzo</w:t>
+                <w:t xml:space="preserve">Alexandre Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Milner</w:t>
+                <w:t xml:space="preserve">Lorenzo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Rojano Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 241, pp.110389. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.110389⟩</w:t>
+              <w:t xml:space="preserve">, 2026, pp.110639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2026.110639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367267v1</w:t>
+                <w:t xml:space="preserve">hal-05590135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Multipath Situation Under Meaconing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Assessing Spoofing Impact on GNSS Receivers : Carrier-to-Noise density Ratio (C/N0) Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lesouple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Milner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/navi.738⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 241, pp.110389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.110389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481002v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Quantification of First Fix in a Time-Differenced Carrier Phase Observation Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakim Cherfi</w:t>
+                <w:t xml:space="preserve">K-Means and Gaussian Mixture Models on Lie Groups: Application to Geometrical Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Labsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Thevenon</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s25113480⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2026.3678342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096928v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023486v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Spoofer Impact on GNSS Receivers : Tracking Loops</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Characterization of the Multipath Situation Under Meaconing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hussong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Hussong</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 72 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/navi.724⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 73 (1), pp.navi.738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/navi.738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245859v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrity and Continuity Concepts of a Vision-Integrated Navigation System for a Civil Aircraft During a Precision Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Thys</w:t>
+                <w:t xml:space="preserve">Assessing Spoofer Impact on GNSS Receivers : Tracking Loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+                <w:t xml:space="preserve">Mathieu Hussong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Martineau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+, The International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2025.20380⟩</w:t>
+              <w:t xml:space="preserve">Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 72 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/navi.724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293924v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High Availability Inertial-Vision Data Fusion Using an ES-KF for a Civil Aircraft During a Precision Approach in a GNSS-Challenged Environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Jarraud</w:t>
+                <w:t xml:space="preserve">Uncertainty Quantification of First Fix in a Time-Differenced Carrier Phase Observation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Solà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Technical Meeting of the The Institute of Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2025.19981⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s25113480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04950805v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian EM Approach for GNSS Parameters of Interest Estimation Under Constant Modulus Interference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A High Availability Inertial-Vision Data Fusion Using an ES-KF for a Civil Aircraft During a Precision Approach in a GNSS-Challenged Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Thys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Ortega</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Vézinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13634-024-01129-z⟩</w:t>
+              <w:t xml:space="preserve">The International Technical Meeting of the The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.976-991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2025.19981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485071v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging trends in signal processing and machine learning for positioning, navigation and timing information: special issue editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pau Closas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petar M. Djuric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024 (1), pp.84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13634-024-01182-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing jamming and spoofing impacts on GNSS receivers: Automatic gain control (AGC)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian EM Approach for GNSS Parameters of Interest Estimation Under Constant Modulus Interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Milner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+                <w:t xml:space="preserve">Lorenzo Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.109762. </w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 2024 (1), pp.32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2024.109762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13634-024-01129-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771055v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485071v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypersphere fitting from noisy data using an EM algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing jamming and spoofing impacts on GNSS receivers: Automatic gain control (AGC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Ghizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Mehdi Djelloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2021.3051851⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.109762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2024.109762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329377v1</w:t>
+                <w:t xml:space="preserve">hal-04771055v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized isolation forest for anomaly detection</w:t>
+                <w:t xml:space="preserve">Hypersphere fitting from noisy data using an EM algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pilastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Altmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2021.05.022⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.314-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2021.3051851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382634v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to introduce expert feedback in one-class support vector machines for anomaly detection?</w:t>
+                <w:t xml:space="preserve">Generalized isolation forest for anomaly detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Spigai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 188, pp.108197. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, pp.109-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2021.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382585v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How to introduce expert feedback in one-class support vector machines for anomaly detection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lesouple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Spigai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 188, pp.108197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multipath Mitigation for GNSS Positioning in an Urban Environment Using Sparse Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Vigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (4), pp.1316-1328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TITS.2018.2848461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Geometric Regression with Inputs-Outputs on Matrix Lie Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Daouda Pene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Labsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric Science of Information (GSI 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Saint-Malo, France. pp.271-279, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-03924-8_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EM Manifold Estimation of GNSS Synchronization Parameters Under Constant Modulus Interference</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brochard</w:t>
+                <w:t xml:space="preserve">Une Approche pour l'Étude des Signaux Non-ergodiques et son Application à l'Interférence Intra-système des Communications CDMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordi Vilà-Valls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">GRETSI 2025, XXXe Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248672v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition for the EUSIPCO 2025 Phased Array Signal Processing Student Challenge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EM Manifold Estimation of GNSS Synchronization Parameters Under Constant Modulus Interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evelyn Lisseth Rojano Fernández</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Vilà-Valls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248681v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing GNSS Carrier-to-Noise-Density Ratio Estimation in The Presence of Meaconer Interference</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axel Javier Garcia Peña</w:t>
+                <w:t xml:space="preserve">Integrity and Continuity Concepts of a Vision-Integrated Navigation System for a Civil Aircraft During a Precision Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Thys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vézinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10448170⟩</w:t>
+              <w:t xml:space="preserve">38th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Baltimore, France. pp.1748-1759, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2025.20380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528859v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Frequency GNSS Carrier Phase Cycle Slip Detection and Identification Using a Factor Graph Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Deriving a dilution of precision indicator for GNSS factor graph optimization solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION 2024 Pacific PNT Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2024.19642⟩</w:t>
+              <w:t xml:space="preserve">European Navigation Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Noordwijk, Netherlands. pp.41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/engproc2025088041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590729v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Hypersphere Fitting from Noisy Data Using Gibbs Sampling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younes Boutiyarzist</w:t>
+                <w:t xml:space="preserve">Impact of onboard meaconers on aircraft GNSS receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hussong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Ghizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.2532-2536</w:t>
+              <w:t xml:space="preserve">ION GNSS+ 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Baltimore, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755918v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving AI Monitoring of Early Life Satellites Using Transfer Learning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+                <w:t xml:space="preserve">Assessing GNSS Carrier-to-Noise-Density Ratio Estimation in The Presence of Meaconer Interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Ghizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Internation conference on Space operations (Space0ps 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Seoul, France. pp.8971-8975, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10448170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156021v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An EM Approach for GNSS Parameters of Interest Estimation Under Constant Modulus Interference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single Frequency GNSS Carrier Phase Cycle Slip Detection and Identification Using a Factor Graph Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Cherfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Ortega</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Solà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ION 2024 Pacific PNT Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Honolulu, United States. pp.344-355, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2024.19642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144451v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du centre et du rayon d'une hypersphère à l'aide d'une loi a priori de Von Mises-Fisher et d'un algorithme EM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the multipath situation under meaconing interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hussong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Ghizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">ION GNSS+ 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ION, Sep 2024, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693945v2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An EM Algorithm for Mixtures of Hyperspheres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Hypersphere Fitting from Noisy Data Using Gibbs Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Boutiyarzist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Signal Processing (EURASIP), Aug 2022, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.2532-2536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693951v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Hypersphere Fitting from Noisy Data Using an EM Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving AI Monitoring of Early Life Satellites Using Transfer Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Baptiste Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Signal Processing Conference (EUSIPCO 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th Internation conference on Space operations (Space0ps 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mohammed Bin Rashid Space Centre (MBRSC), Mar 2023, Dubai, United Arab Emirates. pp.1-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693911v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating User Feedback Into One-Class Support Vector Machines for Anomaly Detection</w:t>
+                <w:t xml:space="preserve">An EM Approach for GNSS Parameters of Interest Estimation Under Constant Modulus Interference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSIPCO 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURASIP, Sep 2023, Helsinki (Aalto University School of Economics), Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693899v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Covariance Matrix Estimation and Sparse Bias Estimation for Multipath Mitigation</w:t>
+                <w:t xml:space="preserve">Estimation du centre et du rayon d'une hypersphère à l'aide d'une loi a priori de Von Mises-Fisher et d'un algorithme EM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pilastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Altmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Technical Meeting of The Satellite Division of the Institute of Navigation (ION GNSS+ 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693894v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693945v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Covariance Matrix Estimation and Sparse Bias Estimation for Multipath Mitigation</w:t>
+                <w:t xml:space="preserve">An EM Algorithm for Mixtures of Hyperspheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Technical meeting and showcase of GNSS technology, products and services (ION GNSS+ 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Miami, Floride, United States. pp.3433-3445</w:t>
+              <w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Signal Processing (EURASIP), Aug 2022, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619628v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth Bias Estimation for Multipath Mitigation Using Sparse Estimation</w:t>
+                <w:t xml:space="preserve">Robust Hypersphere Fitting from Noisy Data Using an EM Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pilastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Altmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Information Fusion (FUSION 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th European Signal Processing Conference (EUSIPCO 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin, France. pp.841-845, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925466v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Incorporating User Feedback Into One-Class Support Vector Machines for Anomaly Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lesouple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Amsterdam, France. pp.1608-1612, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robust Covariance Matrix Estimation and Sparse Bias Estimation for Multipath Mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lesouple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st International Technical meeting and showcase of GNSS technology, products and services (ION GNSS+ 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Miami, Floride, United States. pp.3433-3445</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robust Covariance Matrix Estimation and Sparse Bias Estimation for Multipath Mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lesouple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st International Technical Meeting of The Satellite Division of the Institute of Navigation (ION GNSS+ 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Miami, United States. pp.3433-3445, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2018.15864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smooth Bias Estimation for Multipath Mitigation Using Sparse Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lesouple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Conference on Information Fusion (FUSION 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom. pp.1696-1702</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multipath Mitigation in Global Navigation Satellite Systems Using a Bayesian Hierarchical Model with Bernoulli Laplacian Priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Statistical Signal Processing (SSP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Freiburg, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SSP.2018.8450818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of onboard meaconers on aircraft GNSS receivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Hussong</w:t>
+                <w:t xml:space="preserve">Proposition for the EUSIPCO 2025 Phased Array Signal Processing Student Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Ghizzo</w:t>
+                <w:t xml:space="preserve">Alexandre Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Milner</w:t>
-[...88 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Lorenzo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...292 lines deleted...]
-                <w:t xml:space="preserve">hal-05023486v2</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Lisseth Rojano Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENAC. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation parcimonieuse de biais multitrajets pour les systèmes GNSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Institut National Polytechnique de Toulouse - INPT, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019INPT0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04165244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4137,291 +4339,291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématiques appliquées pour le traitement du signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Array Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Probabilities, ENAC, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4568,51 +4770,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367267v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ghizzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesouple" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Milner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110389" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481002v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hussong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Garcia Pena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/navi.738" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096928v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Cherfi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Sol&#224;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thevenon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25113480" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05245859v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Garcia-Pena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/navi.724" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05293924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thys" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vezinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martineau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2025.20380" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04950805v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jarraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my V&#233;zinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2025.19981" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04485071v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-024-01129-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04695683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Closas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar M. Djuric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-024-01182-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04771055v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109762" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329377v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pilastre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Altmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2021.3051851" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudoin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Spigai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.05.022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382585v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108197" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahmoudi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Vigneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2018.2848461" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05336520v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Daouda Pene" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Labsir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03924-8_28" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05248672v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Bendahmane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brochard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;-Valls" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05248681v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Lisseth Rojano Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04528859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Javier Garcia Pe&#241;a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10448170" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590729v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19642" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755918v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Boutiyarzist" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156021v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Baron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Lambert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delande" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04144451v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693945v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693951v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693911v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616362" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693899v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287325" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693894v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbiero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faurie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2018.15864" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619628v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faurie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925466v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983154v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450818" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04744046v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04637374v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04744012v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023486v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04165244v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019INPT0020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04794786v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04794791v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04794778v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04794782v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05590135v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesouple" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Rojano Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thevenon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2026.110639" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ghizzo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Milner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110389" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023486v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Labsir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2026.3678342" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481002v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hussong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Garcia-Pena" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/navi.738" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05245859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/navi.724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Cherfi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Sol&#224;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25113480" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04950805v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thys" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my V&#233;zinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2025.19981" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04695683v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Closas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar M. Djuric" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-024-01182-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04485071v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-024-01129-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04771055v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109762" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329377v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pilastre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Altmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2021.3051851" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382634v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudoin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Spigai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.05.022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382585v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108197" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahmoudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Vigneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2018.2848461" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05336520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Daouda Pene" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03924-8_28" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586538v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05248672v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Bendahmane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;-Valls" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05293924v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2025.20380" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04637374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025088041" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04744046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04528859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10448170" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590729v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19642" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04744012v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Boutiyarzist" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156021v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Baron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Lambert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delande" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04144451v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693945v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693951v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693911v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616362" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693899v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287325" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619628v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbiero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faurie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693894v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faurie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2018.15864" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925466v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450818" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05248681v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Lisseth Rojano Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04165244v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019INPT0020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04794786v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04794791v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04794778v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04794782v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>