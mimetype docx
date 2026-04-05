--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -198,187 +198,187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des syndicalistes de bureau : sociologie des dirigeant·es de la Confédération européenne des syndicats (2007-2023)</w:t>
+                <w:t xml:space="preserve">Mesure de la représentativité syndicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.763-773</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05099340v1</w:t>
+                <w:t xml:space="preserve">halshs-05450463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la représentativité syndicale</w:t>
+                <w:t xml:space="preserve">Des syndicalistes de bureau : sociologie des dirigeant·es de la Confédération européenne des syndicats (2007-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Louis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit du travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025/2 (120), pp.46-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.120.0046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05450463v1</w:t>
+                <w:t xml:space="preserve">halshs-05099340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of Heat Stress-induced Metabolic Alterations for Endurance Training</w:t>
               </w:r>
@@ -2074,51 +2074,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E98798C"/>
+    <w:nsid w:val="A4BA5FD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2305,51 +2305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-louis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193035197" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?rubrique1302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099340v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.120.0046" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450463v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531333v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bennett" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Tiollier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Owens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brocherie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2251-3170" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/elo.2023.44" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820919v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.222.0055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.094.0150" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03430855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.107.0181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03442753v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0096" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rocca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03430864v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fertikh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.691.0137" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03430869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arm&#232;le Cloteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.095.0032" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03430877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.118.0029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Meur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Aubry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gu&#233;neron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pichon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00191.2014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491723v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Schaal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182980125" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/recits-judiciaires-europe-9782802772781.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776990v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009049818.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218082v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03430900v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773667v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-louis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193035197" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?rubrique1302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450463v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.120.0046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531333v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bennett" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Tiollier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Owens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brocherie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2251-3170" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/elo.2023.44" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820919v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.222.0055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.094.0150" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03430855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.107.0181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03442753v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0096" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rocca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03430864v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fertikh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.691.0137" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03430869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arm&#232;le Cloteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.095.0032" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03430877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.118.0029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Meur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Aubry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gu&#233;neron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pichon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00191.2014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491723v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Schaal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182980125" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/recits-judiciaires-europe-9782802772781.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776990v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009049818.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218082v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03430900v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773667v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>