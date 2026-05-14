--- v1 (2026-04-05)
+++ v2 (2026-05-14)
@@ -198,187 +198,187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la représentativité syndicale</w:t>
+                <w:t xml:space="preserve">Des syndicalistes de bureau : sociologie des dirigeant·es de la Confédération européenne des syndicats (2007-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Louis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit du travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025/2 (120), pp.46-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.120.0046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05450463v1</w:t>
+                <w:t xml:space="preserve">halshs-05099340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des syndicalistes de bureau : sociologie des dirigeant·es de la Confédération européenne des syndicats (2007-2023)</w:t>
+                <w:t xml:space="preserve">Mesure de la représentativité syndicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.763-773</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05099340v1</w:t>
+                <w:t xml:space="preserve">halshs-05450463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of Heat Stress-induced Metabolic Alterations for Endurance Training</w:t>
               </w:r>
@@ -2074,51 +2074,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4BA5FD2"/>
+    <w:nsid w:val="A545F5A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2305,51 +2305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-louis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193035197" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?rubrique1302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450463v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.120.0046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531333v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bennett" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Tiollier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Owens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brocherie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2251-3170" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/elo.2023.44" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820919v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.222.0055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.094.0150" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03430855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.107.0181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03442753v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0096" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rocca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03430864v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fertikh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.691.0137" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03430869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arm&#232;le Cloteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.095.0032" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03430877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.118.0029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Meur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Aubry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gu&#233;neron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pichon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00191.2014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491723v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Schaal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182980125" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/recits-judiciaires-europe-9782802772781.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776990v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009049818.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218082v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03430900v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773667v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-louis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193035197" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?rubrique1302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099340v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.120.0046" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450463v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531333v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bennett" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Tiollier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Owens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brocherie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2251-3170" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/elo.2023.44" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820919v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.222.0055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.094.0150" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03430855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.107.0181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03442753v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0096" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rocca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03430864v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fertikh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.691.0137" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03430869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arm&#232;le Cloteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.095.0032" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03430877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.118.0029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Meur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Aubry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gu&#233;neron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pichon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00191.2014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491723v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Schaal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182980125" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/recits-judiciaires-europe-9782802772781.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776990v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009049818.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218082v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03430900v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773667v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>