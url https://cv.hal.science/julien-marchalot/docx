--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1831,51 +1831,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1990,297 +1990,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des modifications des oxydes de surface sur des électrodes de nitinol au cours de protocoles d'électroporation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+                <w:t xml:space="preserve">Rapid and Sensitive Pathogen Detection in Irrigation System with a hybrid Electrohydrodynamic Plasmonic Biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Sabac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Rivière</w:t>
+                <w:t xml:space="preserve">Coline Beltrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Condemine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème journée thématique Les dispositifs médicaux : de l'aspect réglementaire à la mise sur le marché</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR réparer l'humain, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">35th Anniversary World Congress on Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lisboa, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747729v1</w:t>
+                <w:t xml:space="preserve">hal-05578659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New microsystem for gradual electroporation of a regular spheroid population and application for protocol comparison</w:t>
+                <w:t xml:space="preserve">Etude des modifications des oxydes de surface sur des électrodes de nitinol au cours de protocoles d'électroporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Rival</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bregigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Sabac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World Congress on Electroporation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">13ème journée thématique Les dispositifs médicaux : de l'aspect réglementaire à la mise sur le marché</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR réparer l'humain, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747635v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsystem for culture and electroporation parameters screening on a population of spheroids using a gradient of electric field</w:t>
+                <w:t xml:space="preserve">New microsystem for gradual electroporation of a regular spheroid population and application for protocol comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
@@ -2311,872 +2315,868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Chania (Crète), Greece</w:t>
+              <w:t xml:space="preserve">5th World Congress on Electroporation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747620v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsystem for electroporation and impedance monitoring on spheroids: application to the evaluation of electrochemotherapy protocols</w:t>
+                <w:t xml:space="preserve">Microsystem for culture and electroporation parameters screening on a population of spheroids using a gradient of electric field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoBioTech-Montreux Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montreux, Switzerland</w:t>
+              <w:t xml:space="preserve">BioEM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Chania (Crète), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084093v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-impedance and Microscopy Monitoring of Spheroid Inside a Microfluidic Device for Electro-Chemotherapy Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microsystem for electroporation and impedance monitoring on spheroids: application to the evaluation of electrochemotherapy protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bregigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Rivière</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Franqueville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESB 2022, 32th annual conference of the European Society for Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">NanoBioTech-Montreux Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083491v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a new electroporation microsystem to the study of the impact of tumor microenvironment on electrochemotherapy efficiency</w:t>
+                <w:t xml:space="preserve">Bio-impedance and Microscopy Monitoring of Spheroid Inside a Microfluidic Device for Electro-Chemotherapy Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bregigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Marchalot</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Franqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World Congress on Electroporation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">ESB 2022, 32th annual conference of the European Society for Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083555v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tridimensional micro-nano structuration &amp; functionalisation of substrates for sensitive &amp; fast DEP/SPRI biochip system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Canva</w:t>
+                <w:t xml:space="preserve">Application of a new electroporation microsystem to the study of the impact of tumor microenvironment on electrochemotherapy efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bregigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Franqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBCN 2021, 15th International Symposium on Biochromatography and Nanoseparations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">4th World Congress on Electroporation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661920v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of optimal electrode design for electric field driven target capture in SPR biosensors</w:t>
+                <w:t xml:space="preserve">Tridimensional micro-nano structuration &amp; functionalisation of substrates for sensitive &amp; fast DEP/SPRI biochip system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleh Andreiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Costella</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonio Ramos</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul G. Charette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEP 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Flagstaff, Arizona, United States</w:t>
+              <w:t xml:space="preserve">SBCN 2021, 15th International Symposium on Biochromatography and Nanoseparations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661924v1</w:t>
+                <w:t xml:space="preserve">hal-03661920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsystème fluidique pour la culture, l’étude et l’électroporation in vitro de structures cellulaires 3D type sphéroïde</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Théo Le Berre</w:t>
+                <w:t xml:space="preserve">A study of optimal electrode design for electric field driven target capture in SPR biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleh Andreiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Costella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Vollaire</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Conjoint HappyBio-SFPb-SFPMed – Toulouse 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">DEP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Flagstaff, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667921v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new platform for culture and electroporation of 3D cell constructs based on a porous scaffold</w:t>
+                <w:t xml:space="preserve">Microsystème fluidique pour la culture, l’étude et l’électroporation in vitro de structures cellulaires 3D type sphéroïde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bregigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3186,589 +3186,580 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th BIOMAT congress 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bourg Saint Maurice, France</w:t>
+              <w:t xml:space="preserve">Colloque Conjoint HappyBio-SFPb-SFPMed – Toulouse 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661916v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of electrochemotherapy effect in cell spheroids using a microfluidic device based on glass technology</w:t>
+                <w:t xml:space="preserve">A new platform for culture and electroporation of 3D cell constructs based on a porous scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bregigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Franqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vollaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Miniaturized Systems for Chemistry and Life Sciences (µTAS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Palm Springs, California, United States</w:t>
+              <w:t xml:space="preserve">4th BIOMAT congress 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bourg Saint Maurice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661913v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput electroporation microsystem using sine wave bursts to deliver biomolecules into cell spheroids</w:t>
+                <w:t xml:space="preserve">Study of electrochemotherapy effect in cell spheroids using a microfluidic device based on glass technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bregigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Franqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">25th International Conference on Miniaturized Systems for Chemistry and Life Sciences (µTAS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Palm Springs, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658369v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new platform for culture and electroporation of 3D cell constructs based on a porous scaffold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High throughput electroporation microsystem using sine wave bursts to deliver biomolecules into cell spheroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bregigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Franqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rivière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24 th International Conference on Miniaturized Systems for Chemistry and Life Sciences (MicroTAS2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Online, France</w:t>
+              <w:t xml:space="preserve">BioEM2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000695v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance imaging enhanced by dielectrophoresis and AC-electroosmosis for rapid and label-free bacteria detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new platform for culture and electroporation of 3D cell constructs based on a porous scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Franqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophotonics in Point-of-Care (SPIE Photonics Europe)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 24 th International Conference on Miniaturized Systems for Chemistry and Life Sciences (MicroTAS2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967794v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance imaging enhanced by dielectrophoresis and AC-electroosmosis</w:t>
+                <w:t xml:space="preserve">Surface plasmon resonance imaging enhanced by dielectrophoresis and AC-electroosmosis for rapid and label-free bacteria detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Costella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
@@ -3803,106 +3794,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleh Andreiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2546525⟩</w:t>
+              <w:t xml:space="preserve">Biophotonics in Point-of-Care (SPIE Photonics Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online (Covid 19), France. pp.113610G, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2555664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967840v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance imaging enhanced by dielectrophoresis and ac electroosmosis</w:t>
+                <w:t xml:space="preserve">Surface plasmon resonance imaging enhanced by dielectrophoresis and AC-electroosmosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Costella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
@@ -3937,1750 +3928,1884 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleh Andreiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Miniaturized Systems for Chemistry and Life Sciences (µTAS 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.1125703, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2546525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377593v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards DEP-assisted creation of cell aggregates mimicking tumor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fabrègue</w:t>
+                <w:t xml:space="preserve">Surface plasmon resonance imaging enhanced by dielectrophoresis and ac electroosmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Costella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Franqueville</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleh Andreiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer cell on chip, 2nd edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Miniaturized Systems for Chemistry and Life Sciences (µTAS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bazel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101068v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of microfluidic tools to fabricate multicellular constructs and analyze their electromagnetic properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Towards DEP-assisted creation of cell aggregates mimicking tumor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Rivière</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Franqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Cancer cell on chip, 2nd edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123643v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach for parallel electroporation of spheroids entrapped in hydrogels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of microfluidic tools to fabricate multicellular constructs and analyze their electromagnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Franqueville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd World Congress on Electroporation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">BioEM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377586v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Plasmon Resonance biosensors enhanced by active mass transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Costella</w:t>
+                <w:t xml:space="preserve">A novel approach for parallel electroporation of spheroids entrapped in hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Franqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">3rd World Congress on Electroporation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116348v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement in the performances of a plasmonic sensor using a combination of electrohydrodynamical effects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface Plasmon Resonance biosensors enhanced by active mass transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Costella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul G. Charette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dielectrophoresis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Guildford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Photonics North 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946302v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance improvement of a plasmonic sensor using a combination of AC electrokinetic effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Marchalot</w:t>
+                <w:t xml:space="preserve">Improvement in the performances of a plasmonic sensor using a combination of electrohydrodynamical effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Costella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dielectrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Surrey, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Jul 2018, Guildford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310139v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de microsystèmes utilisant des champs électriques pour la création et la caractérisation d'agrégats de cellules</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+                <w:t xml:space="preserve">Performance improvement of a plasmonic sensor using a combination of AC electrokinetic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Buret</w:t>
+                <w:t xml:space="preserve">M. Costella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Dielectrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Surrey, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983064v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up assembly of cells in flow with dielectrophoresis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Développement de microsystèmes utilisant des champs électriques pour la création et la caractérisation d'agrégats de cellules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroNanoFluidics 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884144v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectrophoretic cell trapping for enhanced Surface Plasmon Resonance sensing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+                <w:t xml:space="preserve">Bottom-up assembly of cells in flow with dielectrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul G. Charette</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dielectrophoresis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Surrey, United Kingdom</w:t>
+              <w:t xml:space="preserve">MicroNanoFluidics 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945997v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple process for fabricating flat composite micromagnet arrays based on PDMS and rare earth magnetic powders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Royet</w:t>
+                <w:t xml:space="preserve">Dielectrophoretic cell trapping for enhanced Surface Plasmon Resonance sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Costella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Devillers</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul G. Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERMAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. pp.GP-18</w:t>
+              <w:t xml:space="preserve">Dielectrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Surrey, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644904v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dynamique de l’électroporation à l’échelle tissulaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">A simple process for fabricating flat composite micromagnet arrays based on PDMS and rare earth magnetic powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjali Seth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dempsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modéliser le vivant, journée scientifique de la Faculté des Sciences et Technologies, UCBL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">INTERMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. pp.GP-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884149v1</w:t>
+                <w:t xml:space="preserve">hal-01644904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectrophoretic formation of cell aggregates mimicking tumors for in vitro study of electrochemotherapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la dynamique de l’électroporation à l’échelle tissulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjali Seth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samia Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th EMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Modéliser le vivant, journée scientifique de la Faculté des Sciences et Technologies, UCBL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393391v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Injection molding for fabrication of a continuous-flow magnetic cell sorter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Royet</w:t>
+                <w:t xml:space="preserve">Dielectrophoretic formation of cell aggregates mimicking tumors for in vitro study of electrochemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoBioTech-Montreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montreux, Switzerland</w:t>
+              <w:t xml:space="preserve">10th EMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644991v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Using Injection molding for fabrication of a continuous-flow magnetic cell sorter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Hériveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NanoBioTech-Montreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montreux, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MANIPULATION OF RARE CELLS IN MICROFLUIDIC DEVICES USING MAGNETOPHORESIS AND DIELECTROPHORESIS BASED ON COMPOSITE-PDMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gelszinnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5699,51 +5824,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Microfluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5753,176 +5878,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Electrokinetic-Plasmonic Biosensor for Fast and Sensisitve Pathogen Detection in Irrigation Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Beltrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Recherche en Bioingénieure des interfaces</w:t>
+              <w:t xml:space="preserve">Groupe de Recherche en Bioingénierie des interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroporation of spheroids using an electric field gradient: a tool to study intensity-dependent permeabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5931,123 +6056,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Marcellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International School of Bioelectromagnetism “Alessandro Chiabrera”, 11th Course: “Advances in Electroporation-Based Therapy: from Principles to Clinical Applications ”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Erice (Sicile), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of surface oxides modifications on nitinol electrodes during electroporation protocols and possible consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6056,115 +6181,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bregigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Sabac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Congress on Electroporation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6311,51 +6436,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Berre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rival" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franqueville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia &#214;nba&#351;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5LC00613A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Zimmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Andreiev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Costella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.8137" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25647-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550957v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry8010011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bregigeon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rivi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2LC00074A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avenas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201800439" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbi Maalaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201800436" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M.M. Ramos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pirat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.102" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389920v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Royet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann H&#233;riveaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.102" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VB6R0JK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870694v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem C Mertani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928703" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944605v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fouillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Achard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135015v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-013-1296-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Selva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/6/065002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7159D216EA3EE41A36AD5BD1C8422773286C1DEF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabeling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/64006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187069v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Siagian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cros" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747729v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sabac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747635v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747620v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084093v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riviere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083491v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083555v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Charette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661924v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667921v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661916v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661913v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658369v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000695v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555664" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967840v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546525" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377593v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101068v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cottet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123643v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377586v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hanni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946302v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310139v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Avenas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchalot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983064v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884144v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945997v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644904v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Seth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devillers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393391v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Menad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644991v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986233v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gelszinnis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Deman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363551v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Beltrami" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187054v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marcellier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083827v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Berre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rival" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franqueville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia &#214;nba&#351;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5LC00613A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Zimmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Andreiev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Costella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.8137" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25647-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550957v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry8010011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bregigeon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rivi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2LC00074A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avenas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201800439" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbi Maalaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201800436" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M.M. Ramos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pirat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.102" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389920v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Royet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann H&#233;riveaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.102" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VB6R0JK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870694v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem C Mertani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928703" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944605v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fouillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Achard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135015v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-013-1296-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Selva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/6/065002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7159D216EA3EE41A36AD5BD1C8422773286C1DEF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabeling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/64006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187069v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Siagian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cros" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Beltrami" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747729v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sabac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747635v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084093v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riviere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083491v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083555v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661920v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Charette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661924v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667921v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661916v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661913v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658369v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000695v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555664" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546525" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377593v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101068v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cottet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377586v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hanni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116348v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946302v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310139v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Avenas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costella" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchalot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983064v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884144v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945997v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644904v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Seth" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devillers" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884149v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393391v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Menad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644991v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gelszinnis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Deman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363551v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187054v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marcellier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083827v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>