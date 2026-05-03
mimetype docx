--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -2857,326 +2857,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tridimensional micro-nano structuration &amp; functionalisation of substrates for sensitive &amp; fast DEP/SPRI biochip system</w:t>
+                <w:t xml:space="preserve">A study of optimal electrode design for electric field driven target capture in SPR biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleh Andreiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Costella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michael Canva</w:t>
+                <w:t xml:space="preserve">Antonio Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBCN 2021, 15th International Symposium on Biochromatography and Nanoseparations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">DEP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Flagstaff, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661920v1</w:t>
+                <w:t xml:space="preserve">hal-03661924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of optimal electrode design for electric field driven target capture in SPR biosensors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+                <w:t xml:space="preserve">Microsystème fluidique pour la culture, l’étude et l’électroporation in vitro de structures cellulaires 3D type sphéroïde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bregigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Ramos</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Franqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEP 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Flagstaff, Arizona, United States</w:t>
+              <w:t xml:space="preserve">Colloque Conjoint HappyBio-SFPb-SFPMed – Toulouse 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661924v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsystème fluidique pour la culture, l’étude et l’électroporation in vitro de structures cellulaires 3D type sphéroïde</w:t>
+                <w:t xml:space="preserve">A new platform for culture and electroporation of 3D cell constructs based on a porous scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bregigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Théo Le Berre</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3186,198 +3186,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Conjoint HappyBio-SFPb-SFPMed – Toulouse 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4th BIOMAT congress 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bourg Saint Maurice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667921v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new platform for culture and electroporation of 3D cell constructs based on a porous scaffold</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Bregigeon</w:t>
+                <w:t xml:space="preserve">Tridimensional micro-nano structuration &amp; functionalisation of substrates for sensitive &amp; fast DEP/SPRI biochip system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleh Andreiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Vollaire</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul G. Charette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th BIOMAT congress 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bourg Saint Maurice, France</w:t>
+              <w:t xml:space="preserve">SBCN 2021, 15th International Symposium on Biochromatography and Nanoseparations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661916v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of electrochemotherapy effect in cell spheroids using a microfluidic device based on glass technology</w:t>
               </w:r>
@@ -3607,269 +3607,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new platform for culture and electroporation of 3D cell constructs based on a porous scaffold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface plasmon resonance imaging enhanced by dielectrophoresis and AC-electroosmosis for rapid and label-free bacteria detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Costella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleh Andreiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24 th International Conference on Miniaturized Systems for Chemistry and Life Sciences (MicroTAS2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophotonics in Point-of-Care (SPIE Photonics Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online (Covid 19), France. pp.113610G, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2555664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000695v1</w:t>
+                <w:t xml:space="preserve">hal-02967794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance imaging enhanced by dielectrophoresis and AC-electroosmosis for rapid and label-free bacteria detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new platform for culture and electroporation of 3D cell constructs based on a porous scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Franqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophotonics in Point-of-Care (SPIE Photonics Europe)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 24 th International Conference on Miniaturized Systems for Chemistry and Life Sciences (MicroTAS2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2555664⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02967794v1</w:t>
+                <w:t xml:space="preserve">hal-05000695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface plasmon resonance imaging enhanced by dielectrophoresis and AC-electroosmosis</w:t>
               </w:r>
@@ -3983,402 +3983,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance imaging enhanced by dielectrophoresis and ac electroosmosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+                <w:t xml:space="preserve">Towards DEP-assisted creation of cell aggregates mimicking tumor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oleh Andreiev</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Franqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Miniaturized Systems for Chemistry and Life Sciences (µTAS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bazel, Switzerland</w:t>
+              <w:t xml:space="preserve">Cancer cell on chip, 2nd edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377593v1</w:t>
+                <w:t xml:space="preserve">hal-02101068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards DEP-assisted creation of cell aggregates mimicking tumor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Development of microfluidic tools to fabricate multicellular constructs and analyze their electromagnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Franqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer cell on chip, 2nd edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">BioEM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101068v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of microfluidic tools to fabricate multicellular constructs and analyze their electromagnetic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface plasmon resonance imaging enhanced by dielectrophoresis and ac electroosmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Costella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Franqueville</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleh Andreiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Miniaturized Systems for Chemistry and Life Sciences (µTAS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bazel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123643v1</w:t>
+                <w:t xml:space="preserve">hal-02377593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach for parallel electroporation of spheroids entrapped in hydrogels</w:t>
               </w:r>
@@ -4528,64 +4528,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul G. Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics North 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4860,64 +4860,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de microsystèmes utilisant des champs électriques pour la création et la caractérisation d'agrégats de cellules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4985,64 +4985,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up assembly of cells in flow with dielectrophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5162,51 +5162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul G. Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dielectrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Surrey, United Kingdom</w:t>
@@ -5386,51 +5386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjali Seth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5479,277 +5479,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectrophoretic formation of cell aggregates mimicking tumors for in vitro study of electrochemotherapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Cottet</w:t>
+                <w:t xml:space="preserve">Using Injection molding for fabrication of a continuous-flow magnetic cell sorter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Hériveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samia Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th EMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">NanoBioTech-Montreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393391v1</w:t>
+                <w:t xml:space="preserve">hal-01644991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Injection molding for fabrication of a continuous-flow magnetic cell sorter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Royet</w:t>
+                <w:t xml:space="preserve">Dielectrophoretic formation of cell aggregates mimicking tumors for in vitro study of electrochemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoBioTech-Montreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montreux, Switzerland</w:t>
+              <w:t xml:space="preserve">10th EMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644991v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MANIPULATION OF RARE CELLS IN MICROFLUIDIC DEVICES USING MAGNETOPHORESIS AND DIELECTROPHORESIS BASED ON COMPOSITE-PDMS</w:t>
               </w:r>
@@ -5931,51 +5931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Beltrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6436,51 +6436,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Berre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rival" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franqueville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia &#214;nba&#351;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5LC00613A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Zimmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Andreiev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Costella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.8137" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25647-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550957v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry8010011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bregigeon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rivi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2LC00074A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avenas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201800439" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbi Maalaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201800436" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M.M. Ramos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pirat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.102" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389920v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Royet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann H&#233;riveaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.102" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VB6R0JK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870694v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem C Mertani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928703" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944605v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fouillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Achard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135015v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-013-1296-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Selva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/6/065002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7159D216EA3EE41A36AD5BD1C8422773286C1DEF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabeling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/64006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187069v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Siagian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cros" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Beltrami" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747729v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sabac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747635v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084093v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riviere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083491v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083555v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661920v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Charette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661924v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667921v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661916v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661913v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658369v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000695v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555664" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546525" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377593v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101068v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cottet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377586v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hanni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116348v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946302v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310139v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Avenas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costella" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchalot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983064v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884144v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945997v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644904v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Seth" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devillers" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884149v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393391v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Menad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644991v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gelszinnis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Deman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363551v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187054v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marcellier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083827v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Berre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rival" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franqueville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia &#214;nba&#351;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5LC00613A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Zimmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Andreiev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Costella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.8137" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25647-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550957v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry8010011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bregigeon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rivi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2LC00074A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avenas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201800439" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbi Maalaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201800436" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M.M. Ramos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pirat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.102" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389920v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Royet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann H&#233;riveaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.102" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VB6R0JK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870694v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem C Mertani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928703" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944605v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fouillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Achard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135015v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-013-1296-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Selva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/6/065002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7159D216EA3EE41A36AD5BD1C8422773286C1DEF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabeling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/64006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187069v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Siagian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cros" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Beltrami" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747729v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sabac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747635v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084093v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riviere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083491v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083555v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661924v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667921v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661916v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Charette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661913v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658369v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967794v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555664" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000695v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546525" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cottet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123643v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377593v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377586v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hanni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116348v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946302v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310139v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Avenas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costella" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchalot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983064v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884144v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945997v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644904v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Seth" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devillers" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884149v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644991v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393391v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Menad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gelszinnis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Deman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363551v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187054v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marcellier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083827v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>