--- v0 (2026-03-24)
+++ v1 (2026-04-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Masbou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151284598</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a $^{127}$Xe calibration source for nEXO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.G. Lenardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.H.M. Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nzobadila Ondze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JINST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (07), pp.P07028. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/17/07/P07028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pseudo-TOF Image Reconstruction Approach for Three-Gamma Small Animal Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Canot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (6), pp.826-834. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/trpms.2020.3046409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the DARWIN observatory to the neutrinoless double beta decay of $^{136}$Xe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E.M. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Antunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (9), pp.808. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8196-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess electronic recoil events in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (7), pp.072004. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.102.072004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of two-neutrino double electron capture in $^{124}$Xe with XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568 (7753), pp.532-535. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1124-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the spin-dependent WIMP-nucleon cross sections with XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (14), pp.141301. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.141301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Dark Matter Search with Ionization Signals in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (25), pp.251801. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.251801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results on the scalar WIMP-pion coupling, using the XENON1T experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (7), pp.071301. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.071301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Light Dark Matter Interactions Enhanced by the Migdal Effect or Bremsstrahlung in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (24), pp.241803. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.241803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON1T dark matter data analysis: Signal and background models and statistical inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (11), pp.112009. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.99.112009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON1T Dark Matter Data Analysis: Signal Reconstruction, Calibration and Event Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (5), pp.052014. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.052014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The XENON1T Data Acquisition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JINST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (07), pp.P07016. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/14/07/P07016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS2: A liquid xenon detector for small animal medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallego Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 912, pp.329-332. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2017.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter Search Results from a One Ton-Year Exposure of XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (11), pp.111302. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.111302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic backgrounds from Rn and Kr in the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78 (2), pp.132. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-5565-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal Yields of keV Electronic Recoils and Their Discrimination from Nuclear Recoils in Liquid Xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (9), pp.092007. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.97.092007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity assisted recovery of liquid xenon at large mass flow rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Virone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 893, pp.10-14. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2018.02.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Electronic Recoil Event Rate Modulation with 4 Years of XENON100 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (10), pp.101101. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.101101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01439231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for two-neutrino double electron capture of $^{124}$Xe with XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (2), pp.024605. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.95.024605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for magnetic inelastic dark matter with XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.039. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2017/10/039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material radioassay and selection for the XENON1T dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (12), pp.890. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5329-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3gamma medical imaging with a liquid xenon Compton Camera and 44Sc radionuclide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (10), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.48.1661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01635537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective field theory search for high-energy nuclear recoils using the XENON100 dark matter detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (4), pp.042004. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.042004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from a Calibration of XENON100 Using a Source of Dissolved Radon-220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Diglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (7), pp.072008. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.95.072008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for WIMP Inelastic Scattering off Xenon Nuclei with XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (2), pp.022008. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing krypton from xenon by cryogenic distillation to the ppq level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (275), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4757-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01439234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Bosonic Super-WIMP Interactions with the XENON100 Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (12), pp.122002. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Dark Matter Search Results from the XENON1T Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (18), pp.181301. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.181301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online$^{222}$ Rn removal by cryogenic distillation in the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (6), pp.358. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4902-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARWIN: towards the ultimate dark matter detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (11), pp.017. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/11/017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON100 Dark Matter Results from a Combination of 477 Live Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (12), pp.122001. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.94.122001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics reach of the XENON1T dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 04, pp.027. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/04/027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion of leptophilic dark matter models using XENON100 electronic recoil data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 349 (6250), pp.851-854. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aab2069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01187521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS: A liquid xenon detector for medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallego Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 787, pp.89-93. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2014.11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01166249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Event Rate Modulation in XENON100 Electronic Recoil Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.091302. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.091302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01187280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First axion results from the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (6), pp.062009. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.062009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design and simulation of a water Cherenkov muon veto for the XENON1T experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.P11006. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/11/P11006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and multiband variability of the TeV bright active nucleus of the galaxy IC 310</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aleksić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antoranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 563, pp.A91. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of TeV γ-ray emission from PKS 0447-439 and derivation of an upper limit on its redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Balenderan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 552, pp.A118. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for photon line-like signatures from Dark Matter annihilations with H.E.S.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, pp.041301. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.041301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00780746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E.S.S. Observations of the Binary System PSR B1259-63/LS 2883 around the 2010/2011 Periastron Passage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 551, pp.A94. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00780750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E.S.S. discovery of VHE γ-rays from the quasar PKS 1510−089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554, pp.A107. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the extragalactic background light imprint on the spectra of the brightest blazars observed with H.E.S.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A4. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00765959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for very-high-energy γ-ray emission from Galactic globular clusters with H.E.S.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 551, pp.A26. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of TeV gamma-ray emission from PKS 0447-439 and derivation of an upper limit on its redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Balenderan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 552, pp.A118. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00798116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of the magnetars 4U 0142+61 and 1E 2259+586 with the MAGIC telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aleksić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antoranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 549, pp.A23. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The simultaneous low state spectral energy distribution of 1ES 2344+514 from radio to very high energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aleksić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antoranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Backes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 556, pp.A67. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E.S.S. observations of the Carina nebula and its enigmatic colliding wind binary Eta Carinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 424, pp.128-135. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21180.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00697570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Dark Matter Annihilation Signals from the Fornax Galaxy Cluster with H.E.S.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 750, pp.123. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/750/2/123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00679476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of HESS J1303-631 as a Pulsar Wind Nebula through gamma-ray, X-ray and radio observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 548, pp.A46. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00748538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral analysis and interpretation of the gamma-ray emission from the Starburst galaxy NGC 253</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 757, pp.158. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/757/2/158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00713837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of extended VHE γ-ray emission from the vicinity of the young massive stellar cluster Westerlund 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 537, pp.A114. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00640986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the gamma-ray emission from the cluster-scale AGN outburst in the Hydra A galaxy cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 545, pp.A103. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00725521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2010 Very High Energy γ-Ray Flare and 10 Years of Multi-wavelength Observations of M 87</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 746, pp.151. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/746/2/151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00652853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the extent of the non-thermal emission from the Vela X region at TeV energies with H.E.S.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 548, pp.A38. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00748534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of gamma-ray emission from the extragalactic pulsar wind nebula N 157B with H.E.S.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 545, pp.L2. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00725528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of VHE gamma-ray emission and multi-wavelength observations of the BL Lacertae object 1RXS J101015.9-311909</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 542, pp.A94. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201218910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00690898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiwavelength view of the flaring state of PKS 2155-304 in 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 539, pp.A149. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00679463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of VHE emission towards the Carina arm region with the H.E.S.S. telescope array: HESS J1018-589</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 541, pp.A5. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201218843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00684777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of hard-spectrum γ-ray emission from the BL Lacertae object 1ES 0414+009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 538, pp.A103. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00660462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Westerlund 2 Field with the H.E.S.S. Telescope Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 525, pp.A46. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00519435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of very-high-energy gamma-ray emission from the vicinity of PSR B1706-44 and G343.1-2.3 with H.E.S.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 528, pp.A143. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00563803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very-high-energy gamma-ray emission from the direction of the Galactic globular cluster Terzan 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 531, pp.L18. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00607259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E.S.S. observations of the globular clusters NGC 6388 and M 15 and search for a Dark Matter signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 735, pp.12. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/735/1/12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00591116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new SNR with TeV shell-type morphology: HESS J1731-347</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 531, pp.A81. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201016425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00596124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous multi-wavelength campaign on PKS 2005-489 in a high state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 533, pp.A110. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201016170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00630645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HESS J1943+213: a candidate extreme BL Lacertae object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 529, pp.A49. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00580720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a Dark Matter annihilation signal from the Galactic Center halo with H.E.S.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106, pp.161301. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.161301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00580801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of the source HESS J1356-645 associated with the young and energetic PSR J1357-6429</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 533, pp.A103. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00629030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Lorentz Invariance breaking with a likelihood fit of the PKS 2155-304 Flare Data Taken on MJD 53944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.738-747. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00561756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E.S.S. constraints on Dark Matter annihilations towards the Sculptor and Carina Dwarf Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.608-616. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00562644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and follow-up studies of the extended, off-plane, VHE gamma-ray source HESS J1507-622</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 525, pp.A45. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00538908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of VHE γ-rays from the BL Lacertae object PKS 0548-322</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 521, pp.A69. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00496192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PKS 2005-489 at VHE: Four Years of Monitoring with HESS and Simultaneous Multi-wavelength Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 511, pp.A52. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00445182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing the VHE gamma-ray source at the Galactic Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 402, pp.1877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of multivariate analysis for IACT stereoscopic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fiasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lamanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rosier-Lees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34, pp.25-32. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00495270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing the VHE γ-ray source at the Galactic Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 402, pp.1877 - 1882. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2009.16014.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00460883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-wavelength Observations of H 2356-309</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 516, pp.A56. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00496913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First detection of VHE gamma-rays from SN 1006 by HESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 516, pp.A62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First detection of VHE gamma-rays from SN 1006 by H.E.S.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 516, pp.A62. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00496202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHE gamma-ray emission of PKS 2155-304: spectral and temporal variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 520, pp.A83. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00496200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the ATIC peak in the cosmic-ray electron spectrum with H.E.S.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 508, pp.561-564. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00380853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HESS upper limits on very high energy gamma-ray emission from the microquasar GRS 1915+105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 508, pp.1135-1140. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00445870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Gamma Rays From a Starburst Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 326, 5956, pp.1080-1082. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1178826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00420843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high energy gamma-ray observations of the binary PSR B1259-63/SS2883 around the 2007 Periastron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 507, pp.389-396. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00438793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DARWIN project, A Liquid Xenon Observatory For Rare Event Searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Application of Noble Gas Xenon to Science and Technology (XeSAT2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nEXO, search for 0nbb beyond 10^{28} years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Application of Noble Gas Xenon to Science and Technology (XeSAT2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First WIMP Search Results from the XENONnT Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN Terascale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Xenon Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Xenon Dector 0vbb Searches : Steps Towards the Kilotonne Scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Stanford California USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XeLab: a test platform for xenon TPC instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bazik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRC 2023: 38th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. pp.1420, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.444.1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nEXO, search for 0nbb beyond 1028 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR DUPhy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for 0nbb beyond 1028 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Rencontres du Vietnam - Neutrino Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The XENON Dark Matter Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS HEP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Hambourg &amp; Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Dark Matter with XENON and DARWIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CosPT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARWIN: an astroparticle physics observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DMLab kickoff meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Hambourg &amp; Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlights of the XENON program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMEX-2020 : Theory meets experiments: particle astrophysics and cosmology - 16ème Rencontres du Vietnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON1T : the results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN Terascale, XENON1T &amp; Friends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Experiments of Neutrinoless Double Beta Decay Search with 136Xe - DARWIN & nEXO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Double Beta France Workshop II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le xénon liquide : une avancée majeure pour la recherche directe de matière noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFP 2019 : 25ème Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS2 Liquid Xenon Compton Camera for Small Animal 3γ Medical Imaging: Scintillation Light Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSS/MIC42101.2019.9059638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest results from XENON1T and status of the XENONnT experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TeVPA 2019 : TeV Particle Astrophysics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Measurement of Ionization Charges in Single-phase Liquid Xenon Compton Telescope for 3γ Medical Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajing Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSS/MIC42101.2019.9059808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observation of two-neutrino double electron capture in 124Xe with XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN Terascale 2019 : International Research Network on the experimental and theorical search for new physics at the tev scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from the 1 tonne x year Dark Matter Search with XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd annual international Conference on Particle Physics and Cosmology (COSMO-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Daejon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillation Signal in XEMIS2, a Liquid Xenon Compton Camera with 3γ Imaging Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Beijing, China. pp.159-163, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-1316-5_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS: Liquid Xenon Compton Camera for 3γ Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Beijing, China. pp.154-158, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-1316-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of liquid noble gas detectors for Dark Matter search and latest results of Xenon1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Rencontres du Vietnam - Exploring the Dark Universe (EDU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Results from the XENON1T Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Terascale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status Report of the Xenon1T Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Thuile 2017 - Rencontres de physique de la vallée d'aoste - results and perspective in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter Direct Detection Experiments with Xenon in Dual Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Rencontres de Moriond on EW Interactions and Unified Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Thuile, Italy. pp.291-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de l’expérience de recherche directe de matière noire XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès général 2017 de la Société Française de Physique (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on Future liquid noble gas detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Rencontres du Vietnam - Exploring the Dark Universe (EDU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype development of a positron emission tomography detector using liquid Xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FJKPPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the XENON Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Terascale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results and status of the XENON program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.1210, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.236.1210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest updates from the XENON Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lake Louise Winter Institue 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Lake Louise, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for leptophilic Dark Matter and modulation rate in XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Terascale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results and status of the XENON program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Cosmic Ray Conference (ICRC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results of the XENON100 experiment and futurs goals of the XENON project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Terascale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS : A new Compton camera with liquid xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Dielectric Liquids (ICDL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-observation of the Sagittarius dward galaxy with H.E.S.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Cosmic Ray Conference (ICRC2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00626564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark matter searches with H.E.S.S. towards dwarf spheroidals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Darkness Visible 2010 Summer Conference (DV2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00533955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance de HESS2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Rencontre Jeunes Chercheurs 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Barbaste, France. pp.67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00446458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'astronomie γ de très hautes énergies avec le réseau de télescopes H.E.S.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Rencontre Jeunes Chercheurs 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Barbaste, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00446461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HESS-II expected performance in the tens of GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lamanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rosier-Lees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Cosmic Ray Conference (ICRC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00432817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark matter searches with H.E.S.S.: nearby dwarf galaxies and IMBH mini-spikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Farnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Glicenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on High Energy Gamma-Ray Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Heidelberg, pp.685-688, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3076768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00410821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HESS-II reconstruction strategy and performance in the low-energy (20-150 GeV) domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Becherini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Djannati-Ataï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Punch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bernlöhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ehlert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on High Energy Gamma-Ray Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Heidelberg, Germany. pp.738-741, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3076784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00368757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillation Signal in XEMIS2, a Liquid Xenon Compton Camera with 3γ Imaging Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la sensibilité de H.E.S.S. 2 en dessous de 300 GeV et recherche indirecte de matière noire dans les données de H.E.S.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosmologie et astrophysique extra-galactique [astro-ph.CO]. Université de Savoie, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00623972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId316"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Masbou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151284598</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a $^{127}$Xe calibration source for nEXO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.G. Lenardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.H.M. Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nzobadila Ondze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JINST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (07), pp.P07028. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/17/07/P07028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pseudo-TOF Image Reconstruction Approach for Three-Gamma Small Animal Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Canot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (6), pp.826-834. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/trpms.2020.3046409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the DARWIN observatory to the neutrinoless double beta decay of $^{136}$Xe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E.M. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Antunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (9), pp.808. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8196-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess electronic recoil events in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (7), pp.072004. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.102.072004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The XENON1T Data Acquisition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JINST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (07), pp.P07016. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/14/07/P07016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON1T Dark Matter Data Analysis: Signal Reconstruction, Calibration and Event Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (5), pp.052014. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.052014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of two-neutrino double electron capture in $^{124}$Xe with XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568 (7753), pp.532-535. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1124-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the spin-dependent WIMP-nucleon cross sections with XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (14), pp.141301. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.141301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results on the scalar WIMP-pion coupling, using the XENON1T experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (7), pp.071301. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.071301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Dark Matter Search with Ionization Signals in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (25), pp.251801. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.251801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Light Dark Matter Interactions Enhanced by the Migdal Effect or Bremsstrahlung in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (24), pp.241803. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.241803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON1T dark matter data analysis: Signal and background models and statistical inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (11), pp.112009. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.99.112009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter Search Results from a One Ton-Year Exposure of XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (11), pp.111302. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.111302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS2: A liquid xenon detector for small animal medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallego Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 912, pp.329-332. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2017.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic backgrounds from Rn and Kr in the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78 (2), pp.132. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-5565-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal Yields of keV Electronic Recoils and Their Discrimination from Nuclear Recoils in Liquid Xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (9), pp.092007. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.97.092007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity assisted recovery of liquid xenon at large mass flow rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Virone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 893, pp.10-14. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2018.02.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online$^{222}$ Rn removal by cryogenic distillation in the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (6), pp.358. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4902-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Dark Matter Search Results from the XENON1T Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (18), pp.181301. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.181301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Electronic Recoil Event Rate Modulation with 4 Years of XENON100 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (10), pp.101101. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.101101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01439231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for two-neutrino double electron capture of $^{124}$Xe with XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (2), pp.024605. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.95.024605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3gamma medical imaging with a liquid xenon Compton Camera and 44Sc radionuclide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (10), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.48.1661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01635537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective field theory search for high-energy nuclear recoils using the XENON100 dark matter detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (4), pp.042004. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.042004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for magnetic inelastic dark matter with XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.039. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2017/10/039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material radioassay and selection for the XENON1T dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (12), pp.890. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5329-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from a Calibration of XENON100 Using a Source of Dissolved Radon-220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Diglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (7), pp.072008. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.95.072008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for WIMP Inelastic Scattering off Xenon Nuclei with XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (2), pp.022008. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing krypton from xenon by cryogenic distillation to the ppq level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (275), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4757-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01439234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Bosonic Super-WIMP Interactions with the XENON100 Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (12), pp.122002. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON100 Dark Matter Results from a Combination of 477 Live Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (12), pp.122001. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.94.122001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARWIN: towards the ultimate dark matter detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (11), pp.017. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/11/017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics reach of the XENON1T dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 04, pp.027. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/04/027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Event Rate Modulation in XENON100 Electronic Recoil Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.091302. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.091302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01187280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion of leptophilic dark matter models using XENON100 electronic recoil data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 349 (6250), pp.851-854. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aab2069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01187521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS: A liquid xenon detector for medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallego Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 787, pp.89-93. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2014.11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01166249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and multiband variability of the TeV bright active nucleus of the galaxy IC 310</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aleksić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antoranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 563, pp.A91. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First axion results from the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (6), pp.062009. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.062009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design and simulation of a water Cherenkov muon veto for the XENON1T experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.P11006. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/11/P11006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The simultaneous low state spectral energy distribution of 1ES 2344+514 from radio to very high energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aleksić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antoranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Backes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 556, pp.A67. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of TeV γ-ray emission from PKS 0447-439 and derivation of an upper limit on its redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Balenderan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 552, pp.A118. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E.S.S. discovery of VHE γ-rays from the quasar PKS 1510−089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554, pp.A107. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for photon line-like signatures from Dark Matter annihilations with H.E.S.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, pp.041301. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.041301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00780746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E.S.S. Observations of the Binary System PSR B1259-63/LS 2883 around the 2010/2011 Periastron Passage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 551, pp.A94. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00780750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the extragalactic background light imprint on the spectra of the brightest blazars observed with H.E.S.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A4. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00765959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for very-high-energy γ-ray emission from Galactic globular clusters with H.E.S.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 551, pp.A26. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of the magnetars 4U 0142+61 and 1E 2259+586 with the MAGIC telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aleksić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antoranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 549, pp.A23. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of TeV gamma-ray emission from PKS 0447-439 and derivation of an upper limit on its redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Balenderan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 552, pp.A118. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00798116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of VHE emission towards the Carina arm region with the H.E.S.S. telescope array: HESS J1018-589</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 541, pp.A5. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201218843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00684777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of hard-spectrum γ-ray emission from the BL Lacertae object 1ES 0414+009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 538, pp.A103. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00660462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiwavelength view of the flaring state of PKS 2155-304 in 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 539, pp.A149. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00679463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E.S.S. observations of the Carina nebula and its enigmatic colliding wind binary Eta Carinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 424, pp.128-135. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21180.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00697570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of extended VHE γ-ray emission from the vicinity of the young massive stellar cluster Westerlund 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 537, pp.A114. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00640986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2010 Very High Energy γ-Ray Flare and 10 Years of Multi-wavelength Observations of M 87</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 746, pp.151. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/746/2/151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00652853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the gamma-ray emission from the cluster-scale AGN outburst in the Hydra A galaxy cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 545, pp.A103. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00725521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Dark Matter Annihilation Signals from the Fornax Galaxy Cluster with H.E.S.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 750, pp.123. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/750/2/123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00679476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of HESS J1303-631 as a Pulsar Wind Nebula through gamma-ray, X-ray and radio observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 548, pp.A46. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00748538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral analysis and interpretation of the gamma-ray emission from the Starburst galaxy NGC 253</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 757, pp.158. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/757/2/158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00713837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the extent of the non-thermal emission from the Vela X region at TeV energies with H.E.S.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 548, pp.A38. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00748534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of gamma-ray emission from the extragalactic pulsar wind nebula N 157B with H.E.S.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 545, pp.L2. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00725528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of VHE gamma-ray emission and multi-wavelength observations of the BL Lacertae object 1RXS J101015.9-311909</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 542, pp.A94. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201218910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00690898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very-high-energy gamma-ray emission from the direction of the Galactic globular cluster Terzan 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 531, pp.L18. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00607259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of very-high-energy gamma-ray emission from the vicinity of PSR B1706-44 and G343.1-2.3 with H.E.S.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 528, pp.A143. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00563803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Westerlund 2 Field with the H.E.S.S. Telescope Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 525, pp.A46. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00519435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous multi-wavelength campaign on PKS 2005-489 in a high state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 533, pp.A110. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201016170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00630645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HESS J1943+213: a candidate extreme BL Lacertae object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 529, pp.A49. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00580720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E.S.S. observations of the globular clusters NGC 6388 and M 15 and search for a Dark Matter signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 735, pp.12. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/735/1/12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00591116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new SNR with TeV shell-type morphology: HESS J1731-347</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 531, pp.A81. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201016425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00596124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a Dark Matter annihilation signal from the Galactic Center halo with H.E.S.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106, pp.161301. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.161301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00580801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of the source HESS J1356-645 associated with the young and energetic PSR J1357-6429</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 533, pp.A103. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00629030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Lorentz Invariance breaking with a likelihood fit of the PKS 2155-304 Flare Data Taken on MJD 53944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.738-747. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00561756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E.S.S. constraints on Dark Matter annihilations towards the Sculptor and Carina Dwarf Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.608-616. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00562644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and follow-up studies of the extended, off-plane, VHE gamma-ray source HESS J1507-622</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 525, pp.A45. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00538908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHE gamma-ray emission of PKS 2155-304: spectral and temporal variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 520, pp.A83. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00496200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First detection of VHE gamma-rays from SN 1006 by H.E.S.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 516, pp.A62. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00496202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PKS 2005-489 at VHE: Four Years of Monitoring with HESS and Simultaneous Multi-wavelength Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 511, pp.A52. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00445182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of VHE γ-rays from the BL Lacertae object PKS 0548-322</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 521, pp.A69. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00496192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing the VHE gamma-ray source at the Galactic Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 402, pp.1877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-wavelength Observations of H 2356-309</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 516, pp.A56. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00496913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing the VHE γ-ray source at the Galactic Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 402, pp.1877 - 1882. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2009.16014.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00460883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of multivariate analysis for IACT stereoscopic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fiasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lamanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rosier-Lees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34, pp.25-32. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00495270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First detection of VHE gamma-rays from SN 1006 by HESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 516, pp.A62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the ATIC peak in the cosmic-ray electron spectrum with H.E.S.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 508, pp.561-564. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00380853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HESS upper limits on very high energy gamma-ray emission from the microquasar GRS 1915+105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 508, pp.1135-1140. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00445870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Gamma Rays From a Starburst Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 326, 5956, pp.1080-1082. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1178826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00420843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high energy gamma-ray observations of the binary PSR B1259-63/SS2883 around the 2007 Periastron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 507, pp.389-396. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00438793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DARWIN project, A Liquid Xenon Observatory For Rare Event Searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Application of Noble Gas Xenon to Science and Technology (XeSAT2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nEXO, search for 0nbb beyond 10^{28} years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Application of Noble Gas Xenon to Science and Technology (XeSAT2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Xenon Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Xenon Dector 0vbb Searches : Steps Towards the Kilotonne Scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Stanford California USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First WIMP Search Results from the XENONnT Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN Terascale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XeLab: a test platform for xenon TPC instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bazik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRC 2023: 38th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. pp.1420, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.444.1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for 0nbb beyond 1028 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Rencontres du Vietnam - Neutrino Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nEXO, search for 0nbb beyond 1028 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR DUPhy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARWIN: an astroparticle physics observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DMLab kickoff meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Hambourg &amp; Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Dark Matter with XENON and DARWIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CosPT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The XENON Dark Matter Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS HEP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Hambourg &amp; Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlights of the XENON program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMEX-2020 : Theory meets experiments: particle astrophysics and cosmology - 16ème Rencontres du Vietnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON1T : the results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN Terascale, XENON1T &amp; Friends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Experiments of Neutrinoless Double Beta Decay Search with 136Xe - DARWIN & nEXO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Double Beta France Workshop II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le xénon liquide : une avancée majeure pour la recherche directe de matière noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFP 2019 : 25ème Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS2 Liquid Xenon Compton Camera for Small Animal 3γ Medical Imaging: Scintillation Light Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSS/MIC42101.2019.9059638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest results from XENON1T and status of the XENONnT experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TeVPA 2019 : TeV Particle Astrophysics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Measurement of Ionization Charges in Single-phase Liquid Xenon Compton Telescope for 3γ Medical Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajing Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSS/MIC42101.2019.9059808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observation of two-neutrino double electron capture in 124Xe with XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN Terascale 2019 : International Research Network on the experimental and theorical search for new physics at the tev scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from the 1 tonne x year Dark Matter Search with XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd annual international Conference on Particle Physics and Cosmology (COSMO-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Daejon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillation Signal in XEMIS2, a Liquid Xenon Compton Camera with 3γ Imaging Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Beijing, China. pp.159-163, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-1316-5_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS: Liquid Xenon Compton Camera for 3γ Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Beijing, China. pp.154-158, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-1316-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on Future liquid noble gas detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Rencontres du Vietnam - Exploring the Dark Universe (EDU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of liquid noble gas detectors for Dark Matter search and latest results of Xenon1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Rencontres du Vietnam - Exploring the Dark Universe (EDU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Results from the XENON1T Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Terascale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status Report of the Xenon1T Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Thuile 2017 - Rencontres de physique de la vallée d'aoste - results and perspective in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter Direct Detection Experiments with Xenon in Dual Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Rencontres de Moriond on EW Interactions and Unified Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Thuile, Italy. pp.291-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de l’expérience de recherche directe de matière noire XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès général 2017 de la Société Française de Physique (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest updates from the XENON Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lake Louise Winter Institue 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Lake Louise, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype development of a positron emission tomography detector using liquid Xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FJKPPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the XENON Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Terascale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results and status of the XENON program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.1210, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.236.1210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for leptophilic Dark Matter and modulation rate in XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Terascale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results and status of the XENON program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Cosmic Ray Conference (ICRC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS : A new Compton camera with liquid xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Dielectric Liquids (ICDL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results of the XENON100 experiment and futurs goals of the XENON project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Terascale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-observation of the Sagittarius dward galaxy with H.E.S.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Cosmic Ray Conference (ICRC2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00626564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance de HESS2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Rencontre Jeunes Chercheurs 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Barbaste, France. pp.67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00446458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark matter searches with H.E.S.S. towards dwarf spheroidals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Darkness Visible 2010 Summer Conference (DV2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00533955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'astronomie γ de très hautes énergies avec le réseau de télescopes H.E.S.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Rencontre Jeunes Chercheurs 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Barbaste, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00446461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HESS-II expected performance in the tens of GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lamanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rosier-Lees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Cosmic Ray Conference (ICRC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00432817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark matter searches with H.E.S.S.: nearby dwarf galaxies and IMBH mini-spikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Farnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Glicenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on High Energy Gamma-Ray Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Heidelberg, pp.685-688, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3076768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00410821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HESS-II reconstruction strategy and performance in the low-energy (20-150 GeV) domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Becherini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Djannati-Ataï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Punch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bernlöhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ehlert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on High Energy Gamma-Ray Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Heidelberg, Germany. pp.738-741, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3076784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00368757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillation Signal in XEMIS2, a Liquid Xenon Compton Camera with 3γ Imaging Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la sensibilité de H.E.S.S. 2 en dessous de 300 GeV et recherche indirecte de matière noire dans les données de H.E.S.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosmologie et astrophysique extra-galactique [astro-ph.CO]. Université de Savoie, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00623972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId316"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C776C5E"/>
+    <w:nsid w:val="D881C763"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-masbou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151284598" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580346v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Lenardo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Hardy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H.M. Tsang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nzobadila Ondze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piepke" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/07/P07028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449987v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giovagnoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaupere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cussonneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2020.3046409" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550182v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agostini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E.M. Ahmed Maouloud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Althueser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antunovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8196-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aprile" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aalbers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alfonsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.072004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136275v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1124-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051471v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.141301" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283572v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.251801" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.071301" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.241803" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.112009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.052014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/14/07/P07016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317373v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallego Manzano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Abaline" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acounis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaup&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Beney" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.12.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.111302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Amaro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-5565-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802082v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.092007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Virone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.02.097" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439231v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Amaro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.101101" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555055v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.024605" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645187v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/10/039" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703973v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5329-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01635537v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Abaline" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Beney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.1661" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645375v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.042004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468567v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Diglio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masbou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Micheneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.072008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645702v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439234v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4757-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669722v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645710v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.181301" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555135v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4902-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468585v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amaro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/11/017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468573v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.122001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627427v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/04/027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arazi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arisaka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab2069" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166249v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bassetto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briend" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.11.040" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6NQ17CJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187280v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anthony" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.091302" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017190v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arneodo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.062009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017188v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/11/P11006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aleksi&#263;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Antonelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoranz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Barres de Almeida" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321938" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-01094464v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramowski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Acero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Akhperjanian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balenderan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321108" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780746v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aharonian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.041301" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780750v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220612" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135395v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321135" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00765959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220355" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-01094457v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220719" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00798116v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296536v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asensio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220275" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296555v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Backes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220714" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00697570v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21180.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679476v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/750/2/123" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748538v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219814" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00713837v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/757/2/158" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00640986v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117928" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00725521v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219655" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00652853v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/746/2/151" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748534v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219919" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00725528v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219906" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00690898v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218910" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679463v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117509" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684777v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218843" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00660462v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118406" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00519435v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015290" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00563803v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Akhperjanian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015381" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00607259v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117171" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00591116v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/735/1/12" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00596124v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016425" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630645v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016170" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00580720v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116545" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00580801v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.161301" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00629030v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117445" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561756v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.01.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00562644v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00538908v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015187" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496192v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912363" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00445182v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913073" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631791v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495270v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiasson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamanna" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosier-Lees" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.04.006" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460883v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.16014.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496913v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014321" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631853v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496202v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913916" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496200v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014484" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00380853v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913323" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00445870v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913389" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00420843v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1178826" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00438793v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912339" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04634580v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04634574v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556940v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556938v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186811v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bazik" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Bruno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadiou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dadoun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.1420" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556941v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556937v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504278v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504279v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504280v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02433193v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895208v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504277v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296296v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044142v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Zhu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Acounis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupere" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beney" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059638" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02401877v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044155v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Xing" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Abaline" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059808" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296445v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296304v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863099v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abaline" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_30" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863097v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xing" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_29" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296314v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296448v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296335v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768032v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296316v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296311v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296455v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296451v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623042v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.1210" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296341v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296458v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296347v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296464v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296354v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626564v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00533955v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00446458v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00446461v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brun" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00432817v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410821v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brun" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farnier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Glicenstein" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3076768" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00368757v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Becherini" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djannati-Ata&#239;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Punch" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernl&#246;hr" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ehlert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3076784" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292251v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00623972v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-masbou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151284598" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580346v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Lenardo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Hardy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H.M. Tsang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nzobadila Ondze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piepke" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/07/P07028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449987v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giovagnoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaupere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cussonneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2020.3046409" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550182v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agostini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E.M. Ahmed Maouloud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Althueser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antunovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8196-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aprile" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aalbers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alfonsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.072004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/14/07/P07016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166476v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.052014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1124-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.141301" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.071301" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.251801" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.241803" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065882v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.112009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815182v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.111302" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317373v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallego Manzano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Abaline" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acounis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaup&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Beney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.12.022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Amaro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-5565-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802082v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.092007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Virone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.02.097" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555135v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4902-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645710v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.181301" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439231v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Amaro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.101101" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555055v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.024605" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01635537v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Abaline" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Beney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.1661" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645375v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.042004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645187v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/10/039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5329-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Diglio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masbou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Micheneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.072008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645702v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439234v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4757-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468573v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amaro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.122001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468585v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/11/017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627427v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/04/027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187280v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anthony" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.091302" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187521v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arazi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arisaka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab2069" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166249v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bassetto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briend" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.11.040" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6NQ17CJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296573v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aleksi&#263;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Antonelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoranz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Barres de Almeida" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321938" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017190v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arneodo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.062009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017188v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/11/P11006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296555v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asensio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Backes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220714" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-01094464v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Acero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Akhperjanian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balenderan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321108" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135395v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aharonian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321135" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780746v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.041301" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780750v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220612" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00765959v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220355" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-01094457v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220719" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296536v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220275" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00798116v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684777v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218843" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00660462v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118406" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679463v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117509" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00697570v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21180.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00640986v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117928" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00652853v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/746/2/151" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00725521v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219655" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679476v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/750/2/123" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748538v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219814" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00713837v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/757/2/158" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748534v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219919" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00725528v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219906" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00690898v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218910" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00607259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117171" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00563803v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Akhperjanian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015381" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00519435v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015290" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630645v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016170" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00580720v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116545" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00591116v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/735/1/12" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00596124v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016425" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00580801v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.161301" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00629030v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117445" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561756v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.01.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00562644v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00538908v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015187" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496200v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014484" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496202v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913916" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00445182v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913073" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496192v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912363" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631791v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496913v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014321" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460883v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.16014.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495270v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiasson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamanna" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosier-Lees" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.04.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631853v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00380853v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913323" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00445870v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913389" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00420843v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1178826" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00438793v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912339" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04634580v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04634574v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556938v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556940v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186811v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bazik" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Bruno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadiou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dadoun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.1420" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556937v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556941v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504280v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504279v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504278v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02433193v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895208v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504277v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296296v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044142v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Zhu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Acounis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupere" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beney" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059638" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02401877v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044155v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Xing" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Abaline" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059808" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296445v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296304v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863099v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abaline" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_30" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863097v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xing" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_29" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296311v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296314v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296448v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296335v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768032v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296316v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296341v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296455v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296451v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623042v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.1210" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296458v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296347v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296354v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296464v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626564v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00446458v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00533955v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00446461v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brun" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00432817v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410821v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brun" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farnier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Glicenstein" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3076768" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00368757v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Becherini" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djannati-Ata&#239;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Punch" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernl&#246;hr" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ehlert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3076784" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292251v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00623972v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>