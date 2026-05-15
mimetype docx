--- v1 (2026-04-23)
+++ v2 (2026-05-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Masbou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151284598</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a $^{127}$Xe calibration source for nEXO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.G. Lenardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.H.M. Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nzobadila Ondze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JINST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (07), pp.P07028. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/17/07/P07028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pseudo-TOF Image Reconstruction Approach for Three-Gamma Small Animal Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Canot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (6), pp.826-834. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/trpms.2020.3046409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the DARWIN observatory to the neutrinoless double beta decay of $^{136}$Xe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E.M. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Antunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (9), pp.808. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8196-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess electronic recoil events in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (7), pp.072004. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.102.072004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The XENON1T Data Acquisition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JINST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (07), pp.P07016. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/14/07/P07016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON1T Dark Matter Data Analysis: Signal Reconstruction, Calibration and Event Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (5), pp.052014. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.052014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of two-neutrino double electron capture in $^{124}$Xe with XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568 (7753), pp.532-535. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1124-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the spin-dependent WIMP-nucleon cross sections with XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (14), pp.141301. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.141301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results on the scalar WIMP-pion coupling, using the XENON1T experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (7), pp.071301. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.071301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Dark Matter Search with Ionization Signals in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (25), pp.251801. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.251801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Light Dark Matter Interactions Enhanced by the Migdal Effect or Bremsstrahlung in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (24), pp.241803. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.241803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON1T dark matter data analysis: Signal and background models and statistical inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (11), pp.112009. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.99.112009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter Search Results from a One Ton-Year Exposure of XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (11), pp.111302. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.111302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS2: A liquid xenon detector for small animal medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallego Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 912, pp.329-332. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2017.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic backgrounds from Rn and Kr in the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78 (2), pp.132. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-5565-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal Yields of keV Electronic Recoils and Their Discrimination from Nuclear Recoils in Liquid Xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (9), pp.092007. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.97.092007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity assisted recovery of liquid xenon at large mass flow rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Virone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 893, pp.10-14. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2018.02.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online$^{222}$ Rn removal by cryogenic distillation in the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (6), pp.358. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4902-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Dark Matter Search Results from the XENON1T Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (18), pp.181301. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.181301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Electronic Recoil Event Rate Modulation with 4 Years of XENON100 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (10), pp.101101. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.101101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01439231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for two-neutrino double electron capture of $^{124}$Xe with XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (2), pp.024605. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.95.024605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3gamma medical imaging with a liquid xenon Compton Camera and 44Sc radionuclide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (10), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.48.1661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01635537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective field theory search for high-energy nuclear recoils using the XENON100 dark matter detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (4), pp.042004. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.042004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for magnetic inelastic dark matter with XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.039. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2017/10/039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material radioassay and selection for the XENON1T dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (12), pp.890. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5329-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from a Calibration of XENON100 Using a Source of Dissolved Radon-220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Diglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (7), pp.072008. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.95.072008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for WIMP Inelastic Scattering off Xenon Nuclei with XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (2), pp.022008. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing krypton from xenon by cryogenic distillation to the ppq level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (275), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4757-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01439234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Bosonic Super-WIMP Interactions with the XENON100 Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (12), pp.122002. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON100 Dark Matter Results from a Combination of 477 Live Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (12), pp.122001. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.94.122001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARWIN: towards the ultimate dark matter detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (11), pp.017. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/11/017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics reach of the XENON1T dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 04, pp.027. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/04/027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Event Rate Modulation in XENON100 Electronic Recoil Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.091302. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.091302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01187280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion of leptophilic dark matter models using XENON100 electronic recoil data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 349 (6250), pp.851-854. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aab2069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01187521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS: A liquid xenon detector for medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallego Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 787, pp.89-93. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2014.11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01166249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and multiband variability of the TeV bright active nucleus of the galaxy IC 310</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aleksić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antoranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 563, pp.A91. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First axion results from the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (6), pp.062009. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.062009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design and simulation of a water Cherenkov muon veto for the XENON1T experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.P11006. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/11/P11006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The simultaneous low state spectral energy distribution of 1ES 2344+514 from radio to very high energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aleksić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antoranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Backes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 556, pp.A67. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of TeV γ-ray emission from PKS 0447-439 and derivation of an upper limit on its redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Balenderan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 552, pp.A118. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E.S.S. discovery of VHE γ-rays from the quasar PKS 1510−089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554, pp.A107. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for photon line-like signatures from Dark Matter annihilations with H.E.S.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, pp.041301. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.041301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00780746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E.S.S. Observations of the Binary System PSR B1259-63/LS 2883 around the 2010/2011 Periastron Passage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 551, pp.A94. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00780750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the extragalactic background light imprint on the spectra of the brightest blazars observed with H.E.S.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A4. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00765959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for very-high-energy γ-ray emission from Galactic globular clusters with H.E.S.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 551, pp.A26. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of the magnetars 4U 0142+61 and 1E 2259+586 with the MAGIC telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aleksić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antoranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 549, pp.A23. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of TeV gamma-ray emission from PKS 0447-439 and derivation of an upper limit on its redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Balenderan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 552, pp.A118. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00798116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of VHE emission towards the Carina arm region with the H.E.S.S. telescope array: HESS J1018-589</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 541, pp.A5. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201218843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00684777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of hard-spectrum γ-ray emission from the BL Lacertae object 1ES 0414+009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 538, pp.A103. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00660462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiwavelength view of the flaring state of PKS 2155-304 in 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 539, pp.A149. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00679463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E.S.S. observations of the Carina nebula and its enigmatic colliding wind binary Eta Carinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 424, pp.128-135. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21180.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00697570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of extended VHE γ-ray emission from the vicinity of the young massive stellar cluster Westerlund 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 537, pp.A114. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00640986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2010 Very High Energy γ-Ray Flare and 10 Years of Multi-wavelength Observations of M 87</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 746, pp.151. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/746/2/151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00652853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the gamma-ray emission from the cluster-scale AGN outburst in the Hydra A galaxy cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 545, pp.A103. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00725521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Dark Matter Annihilation Signals from the Fornax Galaxy Cluster with H.E.S.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 750, pp.123. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/750/2/123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00679476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of HESS J1303-631 as a Pulsar Wind Nebula through gamma-ray, X-ray and radio observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 548, pp.A46. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00748538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral analysis and interpretation of the gamma-ray emission from the Starburst galaxy NGC 253</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 757, pp.158. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/757/2/158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00713837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the extent of the non-thermal emission from the Vela X region at TeV energies with H.E.S.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 548, pp.A38. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00748534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of gamma-ray emission from the extragalactic pulsar wind nebula N 157B with H.E.S.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 545, pp.L2. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00725528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of VHE gamma-ray emission and multi-wavelength observations of the BL Lacertae object 1RXS J101015.9-311909</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 542, pp.A94. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201218910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00690898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very-high-energy gamma-ray emission from the direction of the Galactic globular cluster Terzan 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 531, pp.L18. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00607259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of very-high-energy gamma-ray emission from the vicinity of PSR B1706-44 and G343.1-2.3 with H.E.S.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 528, pp.A143. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00563803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Westerlund 2 Field with the H.E.S.S. Telescope Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 525, pp.A46. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00519435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous multi-wavelength campaign on PKS 2005-489 in a high state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 533, pp.A110. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201016170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00630645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HESS J1943+213: a candidate extreme BL Lacertae object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 529, pp.A49. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00580720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E.S.S. observations of the globular clusters NGC 6388 and M 15 and search for a Dark Matter signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 735, pp.12. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/735/1/12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00591116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new SNR with TeV shell-type morphology: HESS J1731-347</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 531, pp.A81. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201016425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00596124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a Dark Matter annihilation signal from the Galactic Center halo with H.E.S.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106, pp.161301. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.161301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00580801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of the source HESS J1356-645 associated with the young and energetic PSR J1357-6429</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 533, pp.A103. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00629030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Lorentz Invariance breaking with a likelihood fit of the PKS 2155-304 Flare Data Taken on MJD 53944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.738-747. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00561756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E.S.S. constraints on Dark Matter annihilations towards the Sculptor and Carina Dwarf Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.608-616. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00562644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and follow-up studies of the extended, off-plane, VHE gamma-ray source HESS J1507-622</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 525, pp.A45. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00538908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHE gamma-ray emission of PKS 2155-304: spectral and temporal variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 520, pp.A83. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00496200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First detection of VHE gamma-rays from SN 1006 by H.E.S.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 516, pp.A62. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00496202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PKS 2005-489 at VHE: Four Years of Monitoring with HESS and Simultaneous Multi-wavelength Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 511, pp.A52. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00445182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of VHE γ-rays from the BL Lacertae object PKS 0548-322</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 521, pp.A69. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00496192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing the VHE gamma-ray source at the Galactic Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 402, pp.1877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-wavelength Observations of H 2356-309</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 516, pp.A56. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00496913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing the VHE γ-ray source at the Galactic Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 402, pp.1877 - 1882. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2009.16014.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00460883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of multivariate analysis for IACT stereoscopic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fiasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lamanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rosier-Lees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34, pp.25-32. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00495270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First detection of VHE gamma-rays from SN 1006 by HESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 516, pp.A62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the ATIC peak in the cosmic-ray electron spectrum with H.E.S.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 508, pp.561-564. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00380853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HESS upper limits on very high energy gamma-ray emission from the microquasar GRS 1915+105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 508, pp.1135-1140. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00445870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Gamma Rays From a Starburst Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 326, 5956, pp.1080-1082. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1178826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00420843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high energy gamma-ray observations of the binary PSR B1259-63/SS2883 around the 2007 Periastron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 507, pp.389-396. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00438793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DARWIN project, A Liquid Xenon Observatory For Rare Event Searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Application of Noble Gas Xenon to Science and Technology (XeSAT2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nEXO, search for 0nbb beyond 10^{28} years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Application of Noble Gas Xenon to Science and Technology (XeSAT2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Xenon Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Xenon Dector 0vbb Searches : Steps Towards the Kilotonne Scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Stanford California USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First WIMP Search Results from the XENONnT Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN Terascale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XeLab: a test platform for xenon TPC instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bazik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRC 2023: 38th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. pp.1420, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.444.1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for 0nbb beyond 1028 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Rencontres du Vietnam - Neutrino Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nEXO, search for 0nbb beyond 1028 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR DUPhy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARWIN: an astroparticle physics observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DMLab kickoff meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Hambourg &amp; Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Dark Matter with XENON and DARWIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CosPT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The XENON Dark Matter Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS HEP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Hambourg &amp; Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlights of the XENON program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMEX-2020 : Theory meets experiments: particle astrophysics and cosmology - 16ème Rencontres du Vietnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON1T : the results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN Terascale, XENON1T &amp; Friends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Experiments of Neutrinoless Double Beta Decay Search with 136Xe - DARWIN & nEXO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Double Beta France Workshop II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le xénon liquide : une avancée majeure pour la recherche directe de matière noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFP 2019 : 25ème Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS2 Liquid Xenon Compton Camera for Small Animal 3γ Medical Imaging: Scintillation Light Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSS/MIC42101.2019.9059638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest results from XENON1T and status of the XENONnT experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TeVPA 2019 : TeV Particle Astrophysics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Measurement of Ionization Charges in Single-phase Liquid Xenon Compton Telescope for 3γ Medical Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajing Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSS/MIC42101.2019.9059808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observation of two-neutrino double electron capture in 124Xe with XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN Terascale 2019 : International Research Network on the experimental and theorical search for new physics at the tev scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from the 1 tonne x year Dark Matter Search with XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd annual international Conference on Particle Physics and Cosmology (COSMO-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Daejon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillation Signal in XEMIS2, a Liquid Xenon Compton Camera with 3γ Imaging Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Beijing, China. pp.159-163, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-1316-5_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS: Liquid Xenon Compton Camera for 3γ Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Beijing, China. pp.154-158, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-1316-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on Future liquid noble gas detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Rencontres du Vietnam - Exploring the Dark Universe (EDU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of liquid noble gas detectors for Dark Matter search and latest results of Xenon1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Rencontres du Vietnam - Exploring the Dark Universe (EDU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Results from the XENON1T Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Terascale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status Report of the Xenon1T Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Thuile 2017 - Rencontres de physique de la vallée d'aoste - results and perspective in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter Direct Detection Experiments with Xenon in Dual Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Rencontres de Moriond on EW Interactions and Unified Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Thuile, Italy. pp.291-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de l’expérience de recherche directe de matière noire XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès général 2017 de la Société Française de Physique (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest updates from the XENON Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lake Louise Winter Institue 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Lake Louise, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype development of a positron emission tomography detector using liquid Xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FJKPPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the XENON Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Terascale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results and status of the XENON program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.1210, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.236.1210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for leptophilic Dark Matter and modulation rate in XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Terascale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results and status of the XENON program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Cosmic Ray Conference (ICRC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS : A new Compton camera with liquid xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Dielectric Liquids (ICDL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results of the XENON100 experiment and futurs goals of the XENON project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Terascale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-observation of the Sagittarius dward galaxy with H.E.S.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Cosmic Ray Conference (ICRC2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00626564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance de HESS2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Rencontre Jeunes Chercheurs 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Barbaste, France. pp.67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00446458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark matter searches with H.E.S.S. towards dwarf spheroidals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Darkness Visible 2010 Summer Conference (DV2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00533955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'astronomie γ de très hautes énergies avec le réseau de télescopes H.E.S.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Rencontre Jeunes Chercheurs 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Barbaste, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00446461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HESS-II expected performance in the tens of GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lamanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rosier-Lees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Cosmic Ray Conference (ICRC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00432817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark matter searches with H.E.S.S.: nearby dwarf galaxies and IMBH mini-spikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Farnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Glicenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on High Energy Gamma-Ray Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Heidelberg, pp.685-688, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3076768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00410821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HESS-II reconstruction strategy and performance in the low-energy (20-150 GeV) domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Becherini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Djannati-Ataï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Punch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bernlöhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ehlert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on High Energy Gamma-Ray Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Heidelberg, Germany. pp.738-741, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3076784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00368757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillation Signal in XEMIS2, a Liquid Xenon Compton Camera with 3γ Imaging Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la sensibilité de H.E.S.S. 2 en dessous de 300 GeV et recherche indirecte de matière noire dans les données de H.E.S.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosmologie et astrophysique extra-galactique [astro-ph.CO]. Université de Savoie, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00623972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId316"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Masbou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151284598</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a $^{127}$Xe calibration source for nEXO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.G. Lenardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.H.M. Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nzobadila Ondze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JINST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (07), pp.P07028. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/17/07/P07028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pseudo-TOF Image Reconstruction Approach for Three-Gamma Small Animal Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Canot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (6), pp.826-834. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/trpms.2020.3046409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the DARWIN observatory to the neutrinoless double beta decay of $^{136}$Xe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E.M. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Antunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (9), pp.808. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8196-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess electronic recoil events in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (7), pp.072004. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.102.072004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of two-neutrino double electron capture in $^{124}$Xe with XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568 (7753), pp.532-535. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1124-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the spin-dependent WIMP-nucleon cross sections with XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (14), pp.141301. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.141301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results on the scalar WIMP-pion coupling, using the XENON1T experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (7), pp.071301. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.071301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Dark Matter Search with Ionization Signals in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (25), pp.251801. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.251801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Light Dark Matter Interactions Enhanced by the Migdal Effect or Bremsstrahlung in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (24), pp.241803. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.241803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON1T dark matter data analysis: Signal and background models and statistical inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (11), pp.112009. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.99.112009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The XENON1T Data Acquisition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JINST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (07), pp.P07016. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/14/07/P07016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON1T Dark Matter Data Analysis: Signal Reconstruction, Calibration and Event Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (5), pp.052014. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.052014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter Search Results from a One Ton-Year Exposure of XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (11), pp.111302. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.111302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS2: A liquid xenon detector for small animal medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallego Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 912, pp.329-332. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2017.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic backgrounds from Rn and Kr in the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78 (2), pp.132. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-5565-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal Yields of keV Electronic Recoils and Their Discrimination from Nuclear Recoils in Liquid Xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (9), pp.092007. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.97.092007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity assisted recovery of liquid xenon at large mass flow rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Virone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 893, pp.10-14. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2018.02.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for magnetic inelastic dark matter with XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.039. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2017/10/039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material radioassay and selection for the XENON1T dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (12), pp.890. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5329-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Electronic Recoil Event Rate Modulation with 4 Years of XENON100 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (10), pp.101101. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.101101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01439231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for two-neutrino double electron capture of $^{124}$Xe with XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (2), pp.024605. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.95.024605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3gamma medical imaging with a liquid xenon Compton Camera and 44Sc radionuclide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (10), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.48.1661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01635537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective field theory search for high-energy nuclear recoils using the XENON100 dark matter detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (4), pp.042004. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.042004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from a Calibration of XENON100 Using a Source of Dissolved Radon-220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Diglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (7), pp.072008. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.95.072008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for WIMP Inelastic Scattering off Xenon Nuclei with XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (2), pp.022008. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing krypton from xenon by cryogenic distillation to the ppq level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (275), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4757-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01439234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Bosonic Super-WIMP Interactions with the XENON100 Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (12), pp.122002. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Dark Matter Search Results from the XENON1T Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (18), pp.181301. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.181301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online$^{222}$ Rn removal by cryogenic distillation in the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (6), pp.358. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4902-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARWIN: towards the ultimate dark matter detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (11), pp.017. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/11/017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON100 Dark Matter Results from a Combination of 477 Live Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (12), pp.122001. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.94.122001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics reach of the XENON1T dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 04, pp.027. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/04/027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion of leptophilic dark matter models using XENON100 electronic recoil data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 349 (6250), pp.851-854. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aab2069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01187521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS: A liquid xenon detector for medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallego Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 787, pp.89-93. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2014.11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01166249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Event Rate Modulation in XENON100 Electronic Recoil Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.091302. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.091302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01187280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First axion results from the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (6), pp.062009. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.062009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design and simulation of a water Cherenkov muon veto for the XENON1T experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.P11006. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/11/P11006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and multiband variability of the TeV bright active nucleus of the galaxy IC 310</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aleksić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antoranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 563, pp.A91. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E.S.S. Observations of the Binary System PSR B1259-63/LS 2883 around the 2010/2011 Periastron Passage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 551, pp.A94. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00780750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for photon line-like signatures from Dark Matter annihilations with H.E.S.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, pp.041301. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.041301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00780746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of TeV γ-ray emission from PKS 0447-439 and derivation of an upper limit on its redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Balenderan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 552, pp.A118. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E.S.S. discovery of VHE γ-rays from the quasar PKS 1510−089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554, pp.A107. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the extragalactic background light imprint on the spectra of the brightest blazars observed with H.E.S.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A4. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00765959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for very-high-energy γ-ray emission from Galactic globular clusters with H.E.S.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 551, pp.A26. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of the magnetars 4U 0142+61 and 1E 2259+586 with the MAGIC telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aleksić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antoranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 549, pp.A23. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of TeV gamma-ray emission from PKS 0447-439 and derivation of an upper limit on its redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Balenderan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 552, pp.A118. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00798116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The simultaneous low state spectral energy distribution of 1ES 2344+514 from radio to very high energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aleksić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antoranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Backes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 556, pp.A67. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of HESS J1303-631 as a Pulsar Wind Nebula through gamma-ray, X-ray and radio observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 548, pp.A46. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00748538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral analysis and interpretation of the gamma-ray emission from the Starburst galaxy NGC 253</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 757, pp.158. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/757/2/158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00713837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Dark Matter Annihilation Signals from the Fornax Galaxy Cluster with H.E.S.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 750, pp.123. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/750/2/123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00679476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E.S.S. observations of the Carina nebula and its enigmatic colliding wind binary Eta Carinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 424, pp.128-135. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21180.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00697570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of extended VHE γ-ray emission from the vicinity of the young massive stellar cluster Westerlund 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 537, pp.A114. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00640986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2010 Very High Energy γ-Ray Flare and 10 Years of Multi-wavelength Observations of M 87</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 746, pp.151. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/746/2/151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00652853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the gamma-ray emission from the cluster-scale AGN outburst in the Hydra A galaxy cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 545, pp.A103. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00725521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the extent of the non-thermal emission from the Vela X region at TeV energies with H.E.S.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 548, pp.A38. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00748534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of VHE gamma-ray emission and multi-wavelength observations of the BL Lacertae object 1RXS J101015.9-311909</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 542, pp.A94. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201218910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00690898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of gamma-ray emission from the extragalactic pulsar wind nebula N 157B with H.E.S.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 545, pp.L2. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00725528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiwavelength view of the flaring state of PKS 2155-304 in 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 539, pp.A149. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00679463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of hard-spectrum γ-ray emission from the BL Lacertae object 1ES 0414+009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 538, pp.A103. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00660462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of VHE emission towards the Carina arm region with the H.E.S.S. telescope array: HESS J1018-589</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 541, pp.A5. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201218843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00684777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Westerlund 2 Field with the H.E.S.S. Telescope Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 525, pp.A46. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00519435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of very-high-energy gamma-ray emission from the vicinity of PSR B1706-44 and G343.1-2.3 with H.E.S.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 528, pp.A143. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00563803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very-high-energy gamma-ray emission from the direction of the Galactic globular cluster Terzan 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 531, pp.L18. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00607259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E.S.S. observations of the globular clusters NGC 6388 and M 15 and search for a Dark Matter signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 735, pp.12. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/735/1/12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00591116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new SNR with TeV shell-type morphology: HESS J1731-347</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 531, pp.A81. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201016425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00596124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HESS J1943+213: a candidate extreme BL Lacertae object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 529, pp.A49. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00580720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous multi-wavelength campaign on PKS 2005-489 in a high state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 533, pp.A110. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201016170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00630645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of the source HESS J1356-645 associated with the young and energetic PSR J1357-6429</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 533, pp.A103. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00629030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a Dark Matter annihilation signal from the Galactic Center halo with H.E.S.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106, pp.161301. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.161301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00580801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Lorentz Invariance breaking with a likelihood fit of the PKS 2155-304 Flare Data Taken on MJD 53944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.738-747. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00561756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E.S.S. constraints on Dark Matter annihilations towards the Sculptor and Carina Dwarf Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.608-616. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00562644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and follow-up studies of the extended, off-plane, VHE gamma-ray source HESS J1507-622</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 525, pp.A45. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00538908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PKS 2005-489 at VHE: Four Years of Monitoring with HESS and Simultaneous Multi-wavelength Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 511, pp.A52. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00445182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of VHE γ-rays from the BL Lacertae object PKS 0548-322</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 521, pp.A69. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00496192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing the VHE gamma-ray source at the Galactic Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 402, pp.1877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing the VHE γ-ray source at the Galactic Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 402, pp.1877 - 1882. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2009.16014.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00460883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of multivariate analysis for IACT stereoscopic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fiasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lamanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rosier-Lees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34, pp.25-32. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00495270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First detection of VHE gamma-rays from SN 1006 by HESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 516, pp.A62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-wavelength Observations of H 2356-309</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 516, pp.A56. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00496913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First detection of VHE gamma-rays from SN 1006 by H.E.S.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 516, pp.A62. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00496202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHE gamma-ray emission of PKS 2155-304: spectral and temporal variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 520, pp.A83. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00496200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the ATIC peak in the cosmic-ray electron spectrum with H.E.S.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 508, pp.561-564. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00380853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HESS upper limits on very high energy gamma-ray emission from the microquasar GRS 1915+105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 508, pp.1135-1140. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00445870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Gamma Rays From a Starburst Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 326, 5956, pp.1080-1082. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1178826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00420843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high energy gamma-ray observations of the binary PSR B1259-63/SS2883 around the 2007 Periastron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 507, pp.389-396. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00438793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DARWIN project, A Liquid Xenon Observatory For Rare Event Searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Application of Noble Gas Xenon to Science and Technology (XeSAT2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nEXO, search for 0nbb beyond 10^{28} years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Application of Noble Gas Xenon to Science and Technology (XeSAT2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First WIMP Search Results from the XENONnT Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN Terascale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Xenon Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Xenon Dector 0vbb Searches : Steps Towards the Kilotonne Scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Stanford California USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XeLab: a test platform for xenon TPC instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bazik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRC 2023: 38th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. pp.1420, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.444.1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nEXO, search for 0nbb beyond 1028 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR DUPhy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for 0nbb beyond 1028 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Rencontres du Vietnam - Neutrino Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The XENON Dark Matter Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS HEP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Hambourg &amp; Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Dark Matter with XENON and DARWIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CosPT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARWIN: an astroparticle physics observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DMLab kickoff meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Hambourg &amp; Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlights of the XENON program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMEX-2020 : Theory meets experiments: particle astrophysics and cosmology - 16ème Rencontres du Vietnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON1T : the results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN Terascale, XENON1T &amp; Friends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Experiments of Neutrinoless Double Beta Decay Search with 136Xe - DARWIN & nEXO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Double Beta France Workshop II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le xénon liquide : une avancée majeure pour la recherche directe de matière noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFP 2019 : 25ème Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS2 Liquid Xenon Compton Camera for Small Animal 3γ Medical Imaging: Scintillation Light Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSS/MIC42101.2019.9059638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest results from XENON1T and status of the XENONnT experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TeVPA 2019 : TeV Particle Astrophysics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Measurement of Ionization Charges in Single-phase Liquid Xenon Compton Telescope for 3γ Medical Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajing Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSS/MIC42101.2019.9059808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observation of two-neutrino double electron capture in 124Xe with XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN Terascale 2019 : International Research Network on the experimental and theorical search for new physics at the tev scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from the 1 tonne x year Dark Matter Search with XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd annual international Conference on Particle Physics and Cosmology (COSMO-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Daejon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillation Signal in XEMIS2, a Liquid Xenon Compton Camera with 3γ Imaging Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Beijing, China. pp.159-163, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-1316-5_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS: Liquid Xenon Compton Camera for 3γ Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Beijing, China. pp.154-158, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-1316-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Results from the XENON1T Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Terascale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of liquid noble gas detectors for Dark Matter search and latest results of Xenon1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Rencontres du Vietnam - Exploring the Dark Universe (EDU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter Direct Detection Experiments with Xenon in Dual Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Rencontres de Moriond on EW Interactions and Unified Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Thuile, Italy. pp.291-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status Report of the Xenon1T Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Thuile 2017 - Rencontres de physique de la vallée d'aoste - results and perspective in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de l’expérience de recherche directe de matière noire XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès général 2017 de la Société Française de Physique (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on Future liquid noble gas detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Rencontres du Vietnam - Exploring the Dark Universe (EDU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype development of a positron emission tomography detector using liquid Xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FJKPPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the XENON Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Terascale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results and status of the XENON program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.1210, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.236.1210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest updates from the XENON Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lake Louise Winter Institue 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Lake Louise, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for leptophilic Dark Matter and modulation rate in XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Terascale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results and status of the XENON program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Cosmic Ray Conference (ICRC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results of the XENON100 experiment and futurs goals of the XENON project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Terascale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS : A new Compton camera with liquid xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Dielectric Liquids (ICDL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02296354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-observation of the Sagittarius dward galaxy with H.E.S.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Cosmic Ray Conference (ICRC2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00626564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark matter searches with H.E.S.S. towards dwarf spheroidals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Darkness Visible 2010 Summer Conference (DV2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00533955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance de HESS2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Rencontre Jeunes Chercheurs 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Barbaste, France. pp.67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00446458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'astronomie γ de très hautes énergies avec le réseau de télescopes H.E.S.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Rencontre Jeunes Chercheurs 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Barbaste, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00446461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HESS-II expected performance in the tens of GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lamanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rosier-Lees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Cosmic Ray Conference (ICRC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00432817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark matter searches with H.E.S.S.: nearby dwarf galaxies and IMBH mini-spikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Farnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Glicenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on High Energy Gamma-Ray Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Heidelberg, pp.685-688, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3076768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00410821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HESS-II reconstruction strategy and performance in the low-energy (20-150 GeV) domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Becherini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Djannati-Ataï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Punch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bernlöhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ehlert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on High Energy Gamma-Ray Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Heidelberg, Germany. pp.738-741, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3076784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00368757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillation Signal in XEMIS2, a Liquid Xenon Compton Camera with 3γ Imaging Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la sensibilité de H.E.S.S. 2 en dessous de 300 GeV et recherche indirecte de matière noire dans les données de H.E.S.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosmologie et astrophysique extra-galactique [astro-ph.CO]. Université de Savoie, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00623972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId316"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D881C763"/>
+    <w:nsid w:val="954838FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-masbou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151284598" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580346v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Lenardo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Hardy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H.M. Tsang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nzobadila Ondze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piepke" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/07/P07028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449987v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giovagnoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaupere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cussonneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2020.3046409" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550182v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agostini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E.M. Ahmed Maouloud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Althueser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antunovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8196-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aprile" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aalbers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alfonsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.072004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/14/07/P07016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166476v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.052014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1124-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.141301" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.071301" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.251801" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.241803" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065882v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.112009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815182v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.111302" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317373v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallego Manzano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Abaline" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acounis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaup&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Beney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.12.022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Amaro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-5565-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802082v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.092007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Virone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.02.097" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555135v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4902-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645710v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.181301" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439231v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Amaro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.101101" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555055v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.024605" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01635537v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Abaline" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Beney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.1661" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645375v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.042004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645187v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/10/039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5329-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Diglio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masbou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Micheneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.072008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645702v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439234v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4757-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468573v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amaro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.122001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468585v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/11/017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627427v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/04/027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187280v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anthony" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.091302" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187521v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arazi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arisaka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab2069" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166249v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bassetto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briend" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.11.040" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6NQ17CJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296573v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aleksi&#263;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Antonelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoranz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Barres de Almeida" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321938" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017190v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arneodo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.062009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017188v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/11/P11006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296555v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asensio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Backes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220714" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-01094464v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Acero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Akhperjanian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balenderan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321108" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135395v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aharonian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321135" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780746v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.041301" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780750v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220612" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00765959v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220355" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-01094457v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220719" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296536v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220275" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00798116v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684777v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218843" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00660462v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118406" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679463v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117509" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00697570v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21180.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00640986v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117928" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00652853v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/746/2/151" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00725521v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219655" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679476v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/750/2/123" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748538v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219814" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00713837v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/757/2/158" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748534v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219919" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00725528v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219906" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00690898v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218910" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00607259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117171" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00563803v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Akhperjanian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015381" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00519435v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015290" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630645v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016170" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00580720v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116545" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00591116v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/735/1/12" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00596124v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016425" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00580801v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.161301" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00629030v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117445" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561756v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.01.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00562644v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00538908v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015187" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496200v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014484" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496202v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913916" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00445182v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913073" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496192v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912363" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631791v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496913v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014321" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460883v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.16014.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495270v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiasson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamanna" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosier-Lees" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.04.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631853v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00380853v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913323" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00445870v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913389" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00420843v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1178826" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00438793v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912339" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04634580v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04634574v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556938v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556940v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186811v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bazik" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Bruno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadiou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dadoun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.1420" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556937v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556941v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504280v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504279v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504278v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02433193v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895208v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504277v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296296v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044142v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Zhu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Acounis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupere" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beney" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059638" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02401877v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044155v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Xing" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Abaline" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059808" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296445v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296304v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863099v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abaline" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_30" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863097v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xing" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_29" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296311v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296314v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296448v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296335v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768032v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296316v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296341v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296455v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296451v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623042v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.1210" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296458v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296347v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296354v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296464v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626564v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00446458v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00533955v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00446461v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brun" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00432817v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410821v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brun" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farnier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Glicenstein" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3076768" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00368757v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Becherini" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djannati-Ata&#239;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Punch" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernl&#246;hr" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ehlert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3076784" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292251v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00623972v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-masbou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151284598" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580346v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Lenardo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Hardy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H.M. Tsang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nzobadila Ondze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piepke" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/07/P07028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449987v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giovagnoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaupere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cussonneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2020.3046409" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550182v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agostini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E.M. Ahmed Maouloud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Althueser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antunovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8196-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aprile" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aalbers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alfonsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.072004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136275v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1124-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051471v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.141301" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000022v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.071301" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.251801" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.241803" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.112009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279082v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/14/07/P07016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.052014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815182v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.111302" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317373v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallego Manzano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Abaline" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acounis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaup&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Beney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.12.022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Amaro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-5565-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802082v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.092007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Virone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.02.097" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/10/039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703973v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5329-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439231v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Amaro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.101101" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555055v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.024605" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01635537v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Abaline" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Beney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.1661" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645375v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.042004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468567v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Diglio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masbou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Micheneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.072008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645702v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439234v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4757-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669722v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645710v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.181301" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555135v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4902-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468585v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amaro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/11/017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468573v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.122001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627427v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/04/027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arazi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arisaka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab2069" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166249v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bassetto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briend" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.11.040" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6NQ17CJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187280v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anthony" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.091302" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017190v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arneodo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.062009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017188v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/11/P11006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aleksi&#263;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Antonelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoranz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Barres de Almeida" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321938" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780750v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramowski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Acero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aharonian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Akhperjanian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220612" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780746v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.041301" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-01094464v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balenderan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321108" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135395v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321135" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00765959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220355" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-01094457v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220719" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asensio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220275" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00798116v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296555v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Backes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220714" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748538v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219814" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00713837v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/757/2/158" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679476v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/750/2/123" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00697570v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21180.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00640986v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117928" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00652853v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/746/2/151" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00725521v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219655" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748534v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219919" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00690898v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218910" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00725528v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219906" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679463v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117509" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00660462v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118406" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684777v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218843" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00519435v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015290" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00563803v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Akhperjanian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015381" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00607259v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117171" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00591116v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/735/1/12" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00596124v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016425" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00580720v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116545" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630645v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016170" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00629030v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117445" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00580801v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.161301" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561756v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.01.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00562644v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00538908v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015187" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00445182v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913073" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496192v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912363" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631791v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460883v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.16014.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495270v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiasson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamanna" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosier-Lees" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.04.006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631853v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496913v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014321" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496202v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913916" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496200v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014484" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00380853v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913323" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00445870v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913389" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00420843v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1178826" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00438793v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912339" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04634580v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04634574v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556940v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556938v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186811v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bazik" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Bruno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadiou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dadoun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.1420" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556941v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556937v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504278v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504279v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504280v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02433193v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895208v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504277v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296296v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044142v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Zhu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Acounis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupere" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beney" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059638" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02401877v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044155v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Xing" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Abaline" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059808" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296445v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296304v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863099v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abaline" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_30" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863097v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xing" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_29" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296448v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296314v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768032v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296335v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296316v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296311v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296455v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296451v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623042v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.1210" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296341v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296458v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296347v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296464v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02296354v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626564v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00533955v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00446458v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00446461v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brun" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00432817v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410821v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brun" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farnier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Glicenstein" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3076768" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00368757v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Becherini" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djannati-Ata&#239;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Punch" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernl&#246;hr" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ehlert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3076784" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292251v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00623972v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>