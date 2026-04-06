--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -118,620 +118,620 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les promesses des monnaies locales</w:t>
+                <w:t xml:space="preserve">The Eusko’s trajectory. Hypotheses to understand the success of the complementary local currency of the Northern Basque Country</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dante Edme-Sanjurjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fois Duclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lilian Nicolini</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Pinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dard/Dard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dard.003.0047⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Community Currency Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (2), pp.14-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15133/j.ijccr.2020.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406906v1</w:t>
+                <w:t xml:space="preserve">hal-02986127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Eusko’s trajectory. Hypotheses to understand the success of the complementary local currency of the Northern Basque Country</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dante Edme-Sanjurjo</w:t>
+                <w:t xml:space="preserve">Les promesses des monnaies locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Pinos</w:t>
+                <w:t xml:space="preserve">Lilian Nicolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Community Currency Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (2), pp.14-29. </w:t>
+              <w:t xml:space="preserve">Dard/Dard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.47-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15133/j.ijccr.2020.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dard.003.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986127v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résister aux projets d'aménagement, politiser les territoires. Le concept de résistance éclairée appliqué à trois conflits d'aménagement (France, Belgique)</w:t>
+                <w:t xml:space="preserve">Alternative and Resistance Movements: The Two Faces of Sustainability Transformations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Sebastien</w:t>
+                <w:t xml:space="preserve">Jérôme Pelenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Wallenborn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vastenaekels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.24269⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 159, pp.373-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512922v1</w:t>
+                <w:t xml:space="preserve">hal-02471135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative and Resistance Movements: The Two Faces of Sustainability Transformations?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Pelenc</w:t>
+                <w:t xml:space="preserve">Resistance as an enlightening process: a new framework for analysis of the socio-political impacts of place-based environmental struggles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Sebastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Wallenborn</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Pelenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 159, pp.373-378. </w:t>
+              <w:t xml:space="preserve">Local Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (5), pp.487-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13549839.2019.1592133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471135v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance as an enlightening process: a new framework for analysis of the socio-political impacts of place-based environmental struggles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Résister aux projets d'aménagement, politiser les territoires. Le concept de résistance éclairée appliqué à trois conflits d'aménagement (France, Belgique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Sebastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Milanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Pelenc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Local Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (5), pp.487-504. </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13549839.2019.1592133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.24269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986057v1</w:t>
+                <w:t xml:space="preserve">hal-02512922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes et bâtiment durable : une emprise technicienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresi Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -778,51 +778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Thucydide à Varoufakis : leçons grecques sur l’Euro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -847,51 +847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles théories économiques pour réglementer les organismes génétiquement modifiés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (17), pp.163-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -925,51 +925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire de la méthode d'évaluation contingente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1003,51 +1003,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthique et évalaution monétaire de l'environnement : la nature est-elle soluble dans l'utilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (2), pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1072,51 +1072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature mise à prix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 38 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1163,51 +1163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles logiques de l’aide publique au développement : entre rationalisation, pragmatisme et logiques institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Contamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Montaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1286,51 +1286,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Eusko et son écosystème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès de l'Association Française d'Economie Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française d’économie politique, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1355,51 +1355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Eusko et son écosystème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude : Innovations et métamorphoses monétaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1424,51 +1424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écosystème politique de l’Eusko au Pays Basque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1506,90 +1506,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of digitization on the trajectory of a complementary local currency: The Eusko in the Northern Basque Country</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xebax Christy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dante Edme-Sanjurjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fois Duclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th RAMICS International Congress : Going Digital? New Possibilities of Digital-Community Currency Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RAMICS, Sep 2019, Takayama, Japan</w:t>
@@ -1612,234 +1612,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’imaginaire des grandes infrastructures de transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comprendre l’action collective par le concept de « symbolique ». « Transitions » : à quelles conditions ? Grâce à quelles conditions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e congrès de l’Association Française d’Economie Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406970v1</w:t>
+                <w:t xml:space="preserve">hal-03428477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l’action collective par le concept de « symbolique ». « Transitions » : à quelles conditions ? Grâce à quelles conditions ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’imaginaire des grandes infrastructures de transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">9e congrès de l’Association Française d’Economie Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428477v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation bio : les dispositifs d'accessibilité par les prix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « La renaissance rurale d’un siècle à l’autre ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1864,51 +1864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour les enquêtes d'évaluation monétaire de la nature?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier Congrès de l'Association Française d'Economie Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1933,51 +1933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring demand for sanitation in developing countries: A new theoretical and methodological framework for contingent valuation surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Conference of the Association for Heterodox Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2002,51 +2002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(ré)Interpréter les réponses aux enquêtes d'évaluation contingente : du malentendu à l'analyse du compromis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales GDR CNRS « Économie &amp; sociologie », Université de Lille I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2071,51 +2071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour les filières animales « sans OGM » en France? Illustration par le poulet Label Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes journées de recherches en sciences sociales INRA SFER CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2140,51 +2140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The improvement of the sanitation services in Moshi (Tanzania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos Mhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2267,90 +2267,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local resistance to mega infrastructure projects as a Place of emancipation : land use conflict, radical democracy and oppositional public spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Pelenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grisoni A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cervera-Marzal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2418,64 +2418,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Pelenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l'anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.444-445, 2020, 978-2-271-12427-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2500,51 +2500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current and future availability of non-genetically modified soybean seeds in the U.S., Brazil and Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetically Modified and non-Genetically Modified supply chains : their coexistence and traceability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 978-1-444-33778-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2640,51 +2640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2696,367 +2696,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco et coronavirus - 5.1. Comment les États s'endettent-ils ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Eco et coronavirus - 5.5. Les transformations de la zone Euro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416341v1</w:t>
+                <w:t xml:space="preserve">hal-03416250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco et coronavirus - 5.5. Les transformations de la zone Euro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Eco et coronavirus - 2. Une opportunité pour la transformation écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416250v1</w:t>
+                <w:t xml:space="preserve">hal-03416424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco et coronavirus - 2. Une opportunité pour la transformation écologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Eco et coronavirus - 5.3. L'euro, une monnaie incomplète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416424v1</w:t>
+                <w:t xml:space="preserve">hal-03416282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco et coronavirus - 5.4. Retour sur la crise de la zone Euro (2010-2013)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Eco et coronavirus - 4.1. Le retour de l’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416264v1</w:t>
+                <w:t xml:space="preserve">hal-03416386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco et coronavirus - 5.2. L'Euro et ses règles : une histoire allemande</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Eco et coronavirus - 4.2. L’État néolibéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416295v1</w:t>
+                <w:t xml:space="preserve">hal-03416359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco et coronavirus - 3. Vers une crise financière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3068,399 +3068,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco et coronavirus - 4.2. L’État néolibéral</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Eco et coronavirus - 5.4. Retour sur la crise de la zone Euro (2010-2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416359v1</w:t>
+                <w:t xml:space="preserve">hal-03416264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco et coronavirus - 5.3. L'euro, une monnaie incomplète</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Eco et coronavirus - 5.2. L'Euro et ses règles : une histoire allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416282v1</w:t>
+                <w:t xml:space="preserve">hal-03416295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco et coronavirus - 4.1. Le retour de l’État</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Eco et coronavirus - 5.1. Comment les États s'endettent-ils ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416386v1</w:t>
+                <w:t xml:space="preserve">hal-03416341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coronavirus. Comprendre la crise économique à venir - Résumé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Eco et coronavirus - 1. La mondialisation en crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416451v1</w:t>
+                <w:t xml:space="preserve">hal-03416435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco et coronavirus - 1. La mondialisation en crise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Eco et coronavirus - 4.3. Taxer les hauts patrimoines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416435v1</w:t>
+                <w:t xml:space="preserve">hal-03416352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco et coronavirus - 4.3. Taxer les hauts patrimoines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Coronavirus. Comprendre la crise économique à venir - Résumé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416352v1</w:t>
+                <w:t xml:space="preserve">hal-03416451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3478,51 +3478,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écosystème alternatif du Pays Basque français : histoire et structuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Sturma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3566,51 +3566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imaginaire des grandes infrastructures de transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3654,51 +3654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos Mhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Contamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Palela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3774,51 +3774,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écosystème alternatif du Pays Basque français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CERTOP. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3840,51 +3840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current and future availability of non-genetically modified soybean seeds in the U.S., Brazil and Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desquilbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3977,51 +3977,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA MÉTHODE D'ÉVALUATION CONTINGENTE EN QUESTION. Critique, requalification et illustration par la mesure de la demande en assainissement à Moshi (Tanzanie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Pau et des Pays de l'Adour, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4217,51 +4217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milanesi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Nicolini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dard.003.0047" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986127v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Edme-Sanjurjo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fois Duclerc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lung" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pinos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.ijccr.2020.009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02512922v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sebastien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pelenc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24269" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelenc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Wallenborn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;bastien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vastenaekels" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.01.013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2019.1592133" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresi Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.4821" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.017.0163" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.084.0006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523479v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541065v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.038.0107" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01880681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Contamin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Montaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/000373ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416232v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406938v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145975v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xebax Christy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03428477v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Renou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544742v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727800v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473616v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521222v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494014v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Mhina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618073v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisoni A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cervera-Marzal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lebeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584396v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416250v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416424v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416264v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416402v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416359v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416282v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416451v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416435v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337410v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sturma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carrere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939312v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Palela" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morel &#192; L'Huissier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337411v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285602v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rocha de Santos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00172028v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Edme-Sanjurjo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fois Duclerc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lung" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milanesi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pinos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.ijccr.2020.009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Nicolini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dard.003.0047" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471135v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelenc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Wallenborn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;bastien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vastenaekels" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.01.013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986057v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sebastien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pelenc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2019.1592133" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02512922v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24269" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresi Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.4821" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.017.0163" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.084.0006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523479v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541065v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.038.0107" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01880681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Contamin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Montaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/000373ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416232v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406938v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145975v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xebax Christy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03428477v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Renou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406970v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544742v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727800v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473616v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521222v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494014v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Mhina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618073v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisoni A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cervera-Marzal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lebeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584396v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416250v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416424v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416386v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416359v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416402v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416295v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416435v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416352v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416451v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337410v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sturma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carrere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939312v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Palela" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morel &#192; L'Huissier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337411v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285602v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rocha de Santos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00172028v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>