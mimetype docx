--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -2696,585 +2696,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco et coronavirus - 5.5. Les transformations de la zone Euro</w:t>
+                <w:t xml:space="preserve">Eco et coronavirus - 5.1. Comment les États s'endettent-ils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416250v1</w:t>
+                <w:t xml:space="preserve">hal-03416341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco et coronavirus - 2. Une opportunité pour la transformation écologique</w:t>
+                <w:t xml:space="preserve">Eco et coronavirus - 5.5. Les transformations de la zone Euro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416424v1</w:t>
+                <w:t xml:space="preserve">hal-03416250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco et coronavirus - 5.3. L'euro, une monnaie incomplète</w:t>
+                <w:t xml:space="preserve">Eco et coronavirus - 2. Une opportunité pour la transformation écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416282v1</w:t>
+                <w:t xml:space="preserve">hal-03416424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco et coronavirus - 4.1. Le retour de l’État</w:t>
+                <w:t xml:space="preserve">Eco et coronavirus - 5.3. L'euro, une monnaie incomplète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416386v1</w:t>
+                <w:t xml:space="preserve">hal-03416282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco et coronavirus - 4.2. L’État néolibéral</w:t>
+                <w:t xml:space="preserve">Eco et coronavirus - 4.1. Le retour de l’État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416359v1</w:t>
+                <w:t xml:space="preserve">hal-03416386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco et coronavirus - 3. Vers une crise financière ?</w:t>
+                <w:t xml:space="preserve">Eco et coronavirus - 4.2. L’État néolibéral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416402v1</w:t>
+                <w:t xml:space="preserve">hal-03416359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco et coronavirus - 5.4. Retour sur la crise de la zone Euro (2010-2013)</w:t>
+                <w:t xml:space="preserve">Eco et coronavirus - 3. Vers une crise financière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416264v1</w:t>
+                <w:t xml:space="preserve">hal-03416402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco et coronavirus - 5.2. L'Euro et ses règles : une histoire allemande</w:t>
+                <w:t xml:space="preserve">Eco et coronavirus - 5.4. Retour sur la crise de la zone Euro (2010-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416295v1</w:t>
+                <w:t xml:space="preserve">hal-03416264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco et coronavirus - 5.1. Comment les États s'endettent-ils ?</w:t>
+                <w:t xml:space="preserve">Eco et coronavirus - 5.2. L'Euro et ses règles : une histoire allemande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416341v1</w:t>
+                <w:t xml:space="preserve">hal-03416295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco et coronavirus - 1. La mondialisation en crise</w:t>
               </w:r>
@@ -4217,51 +4217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Edme-Sanjurjo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fois Duclerc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lung" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milanesi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pinos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.ijccr.2020.009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Nicolini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dard.003.0047" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471135v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelenc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Wallenborn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;bastien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vastenaekels" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.01.013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986057v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sebastien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pelenc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2019.1592133" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02512922v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24269" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresi Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.4821" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.017.0163" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.084.0006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523479v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541065v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.038.0107" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01880681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Contamin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Montaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/000373ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416232v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406938v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145975v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xebax Christy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03428477v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Renou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406970v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544742v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727800v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473616v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521222v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494014v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Mhina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618073v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisoni A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cervera-Marzal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lebeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584396v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416250v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416424v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416386v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416359v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416402v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416295v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416435v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416352v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416451v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337410v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sturma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carrere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939312v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Palela" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morel &#192; L'Huissier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337411v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285602v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rocha de Santos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00172028v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Edme-Sanjurjo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fois Duclerc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lung" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milanesi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pinos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.ijccr.2020.009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Nicolini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dard.003.0047" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471135v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelenc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Wallenborn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;bastien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vastenaekels" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.01.013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986057v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sebastien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pelenc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2019.1592133" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02512922v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24269" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresi Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.4821" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.017.0163" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.084.0006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523479v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541065v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.038.0107" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01880681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Contamin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Montaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/000373ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416232v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406938v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145975v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xebax Christy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03428477v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Renou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406970v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544742v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727800v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473616v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521222v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494014v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Mhina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618073v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisoni A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cervera-Marzal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lebeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584396v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416250v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416424v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416282v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416386v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416359v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416402v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416264v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416295v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416435v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416352v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416451v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337410v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sturma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carrere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939312v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Palela" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morel &#192; L'Huissier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337411v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285602v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rocha de Santos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00172028v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>