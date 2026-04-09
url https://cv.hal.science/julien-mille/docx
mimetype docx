--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -66,1010 +66,1140 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of piecewise-geodesic paths for interactive segmentation</w:t>
+                <w:t xml:space="preserve">Semi-Unbalanced Optimal Transport for Image Restoration and Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Galerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Louchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11263-014-0751-3⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (2), pp.1372-1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/24M1647540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100386v1</w:t>
+                <w:t xml:space="preserve">hal-04514983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise-resistant Digital Euclidean Connected Skeleton for graph-based shape matching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Combination of piecewise-geodesic paths for interactive segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Tougne</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvcir.2015.06.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (1), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11263-014-0751-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01176707v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding a rigid motion model to foreground detection: Application to moving object detection in rivers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Noise-resistant Digital Euclidean Connected Skeleton for graph-based shape matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10044-013-0346-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31, pp.165-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvcir.2015.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301035v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of video activity localizations integrating quality and quantity measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Adding a rigid motion model to foreground detection: Application to moving object detection in rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtiaz Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tougne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 127, pp.14-30. </w:t>
+              <w:t xml:space="preserve">Pattern Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, 17, pp.567-585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2014.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10044-013-0346-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283866v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Leaves in Natural Images - A Model-Based Approach for Tree Species Identification</w:t>
+                <w:t xml:space="preserve">Evaluation of video activity localizations integrating quality and quantity measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cerutti</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Christian Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Coquin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oya Celiktutan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyuan Jiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 117 (10), pp.1482-1501. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2013.07.003⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 127, pp.14-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2014.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872878v1</w:t>
+                <w:t xml:space="preserve">hal-01283866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time spectral model for object detection in dynamic textured background</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Understanding Leaves in Natural Images - A Model-Based Approach for Tree Species Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Tougne</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vacavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Coquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (10), pp.1482-1501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2013.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353023v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carotid Lumen Segmentation Based on Tubular Anisotropy and Contours Without Edges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Space-time spectral model for object detection in dynamic textured background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtiaz Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The MIDAS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Special issue on Carotid Lumen Segmentation and Stenosis Grading (MICCAI 2009 Grand Challenge III), pp.July 2009</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, 33, pp.1710-1716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691879v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow band region-based active contours and surfaces for 2D and 3D segmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Carotid Lumen Segmentation Based on Tubular Anisotropy and Contours Without Edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethallah Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 113 (9), pp.946-965</w:t>
+              <w:t xml:space="preserve">The MIDAS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Special issue on Carotid Lumen Segmentation and Stenosis Grading (MICCAI 2009 Grand Challenge III), pp.July 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022587v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Narrow band region-based active contours and surfaces for 2D and 3D segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (9), pp.946-965</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamic neighborhoods in active surfaces for 3D segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Computational Vision and Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1079,4678 +1209,4560 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport optimal régularisé semi-déséquilibré pour la restauration d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Galerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Louchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ième Colloque sur le traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Sep 2022, Nancy, France. p. 337-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient dynamic texture classification with probabilistic motifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Phat Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique H Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex quadratic programming for slimming convolutional networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COPHY: Counterfactual Learning of Physical Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Neverova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Learning Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Addis-Abeba, Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory Extraction and Deep Features for Classification of Liquid-gas Flow under the Context of Forced Oscillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Phat Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Computer Vision Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.17-26, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0008870700170026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical structure of tree leaf veins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Image Analysis Methods in the Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Activity Recognition with Pose-driven Attention to RGB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMVC 2018 - 29th British Machine Vision Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Newcastle, United Kingdom. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glimpse Clouds: Human Activity Recognition from Unstructured Feature Points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham W. Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CVPR 2018 - Computer Vision and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Salt Lake City, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic extraction of leaf network of veins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAMPS - International Workshop on Image Analysis Methods for the Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object Level Visual Reasoning in Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalia Neverova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Mori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCV 2018 - European Conference on Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Action Recognition: Pose-based Attention draws focus to Hands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCV Workshop on Hands in Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical skeleton for shape matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP (IEEE International Conference on Image Processing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squelette hiérarchique pour la description de formes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Avancées méthodologiques pour mobiliser les technologies d'eye-tracking dans le cadre de recherches sur les perceptions environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Tougne</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA (Reconnaissance de Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Eye-tracking day 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335715v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01316282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées méthodologiques pour mobiliser les technologies d'eye-tracking dans le cadre de recherches sur les perceptions environnementales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Squelette hiérarchique pour la description de formes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lemaire</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eye-tracking day 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">RFIA (Reconnaissance de Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01316282v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Noise-resistant Skeleton on Digital Shapes for Graph Matching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Minimally Overlapping Combination of Geodesic Paths for Interactive Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Tougne</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium, ISVC 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research Workshop on Shape and Image Modeling and Analysis (SIMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Ein-Gedi, Israel</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283905v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Squelette Euclidien Discret Connecté (DECS) résistant au bruit pour l'appariement de formes basé graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORESA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of piecewise-geodesic curves for interactive image segmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Extracting Noise-resistant Skeleton on Digital Shapes for Graph Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th international Conference on Curves and Surfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Symposium, ISVC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-14249-4_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100406v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimally Overlapping Combination of Geodesic Paths for Interactive Segmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Combination of piecewise-geodesic curves for interactive image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Workshop on Shape and Image Modeling and Analysis (SIMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Ein-Gedi, Israel</w:t>
+              <w:t xml:space="preserve">8th international Conference on Curves and Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100416v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model-Based Approach for Compound Leaves Understanding and Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Coquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.1471-1475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of paths for interactive segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMVC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Bristol, United Kingdom. pp.144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ReVeS : Reconnaissance de Végétaux pour de interfaces Smartphones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité (UBIMOB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimally overlapping paths sets for closed contour extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VISAPP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Rome, Italy. pp.259-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ReVeS Participation - Tree Species Classification using Random Forests and Botanical Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multitarget region tracking based on short-sight modeling of background and color distribution temporal variation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Guiding Active Contours for Tree Leaf Segmentation and Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loïc Rose</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vacavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Coquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference (BMVC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEF 2011, Conference on Multilingual and Multimodal Information Access Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Amsterdam, Netherlands. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5244/C.25.44⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01354480v1</w:t>
+                <w:t xml:space="preserve">hal-00622274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region tracking with narrow perception of background</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Multitarget region tracking based on short-sight modeling of background and color distribution temporal variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116559⟩</w:t>
+              <w:t xml:space="preserve">British Machine Vision Conference (BMVC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Dundee, United Kingdom. pp.1-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5244/C.25.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354446v1</w:t>
+                <w:t xml:space="preserve">hal-01354480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood detection and tracking in videos of river</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Region tracking with narrow perception of background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Tougne</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Conference on Image Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Brussel, Belgium. pp.493-496, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21227-7_60⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01354416v1</w:t>
+                <w:t xml:space="preserve">hal-01354446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding Active Contours for Tree Leaf Segmentation and Identification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Wood detection and tracking in videos of river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtiaz Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tougne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Coquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2011, Conference on Multilingual and Multimodal Information Access Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Conference on Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Ystad, Sweden. pp.646-655, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21227-7_60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622274v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D CTA Image Segmentation With A Generalized Cylinder-Based Tree Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Rotterdam, Netherlands. pp.ISBI'10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformable tree models for 2D and 3D branching structures extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMBIA 200</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Miami, United States. pp.MMBIA 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodesically linked active contours: evolution strategy based on minimal paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSVM'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Voss, Norway. pp.SSVM'09</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A local normal-based region term for active contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMMCVPR'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Bonn, Germany. pp.168-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction de structures arborescentes par chemins minimaux et bande deformable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.GRETSI'09</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Region-based 2D deformable generalized cylinder for narrow structures segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computer Vision (ECCV'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.ECCV'08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D deformable models with narrow band region energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Segmentation et suivi de l'endocarde dans des séquences IRM 3D par surface active</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, San Antonio, United States. pp.57-60</w:t>
+              <w:t xml:space="preserve">21ème colloque GRETSI : traitement du signal et des image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.81-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01026380v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01045112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation and tracking of the left ventricle in 3D MRI sequences using an active surface model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">2D and 3D deformable models with narrow band region energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IEEE International Symposium on Computer-Based Medical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Maribor, Slovenia. pp.257-262</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, San Antonio, United States. pp.57-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01026374v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow band region approach for active contours and surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Segmentation and tracking of the left ventricle in 3D MRI sequences using an active surface model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE International Symposium on Image and Signal Processing and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">20th IEEE International Symposium on Computer-Based Medical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Maribor, Slovenia. pp.257-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01026383v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation et suivi de l'endocarde dans des séquences IRM 3D par surface active</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Narrow band region approach for active contours and surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème colloque GRETSI : traitement du signal et des image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.81-84</w:t>
+              <w:t xml:space="preserve">5th IEEE International Symposium on Image and Signal Processing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01045112v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greedy Algorithm and Physics-Based Method for Active Contours and Surfaces: a Comparative Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fast Estimation of Skeleton Points on 3D Deformable Meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Atlanta, United States. pp.1645-1648</w:t>
+              <w:t xml:space="preserve">Computational Modelling of Objects Represented in Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Coimbra, Portugal. pp.289-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01026286v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Surfaces Acceleration Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Modelling of Objects Represented in Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Coimbra, Portugal. pp.325-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accélération de surfaces actives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence COmpression et REprésentation des Signaux Audiovisuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Caen, France. pp.225-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01045098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface active pour la segmentation d'image 3D : comparaison de méthodes d'évolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Greedy Algorithm and Physics-Based Method for Active Contours and Surfaces: a Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence COmpression et REprésentation des Signaux Audiovisuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Caen, France. pp.120-125</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Atlanta, United States. pp.1645-1648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01045086v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Boundary Concavities in Active Contours and Surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Surface active pour la segmentation d'image 3D : comparaison de méthodes d'évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Symposium on 3D Data Processing, Visualization and Transmission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Chapel Hill, United States</w:t>
+              <w:t xml:space="preserve">Conférence COmpression et REprésentation des Signaux Audiovisuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Caen, France. pp.120-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01026309v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01045086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Estimation of Skeleton Points on 3D Deformable Meshes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Exploring Boundary Concavities in Active Contours and Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Modelling of Objects Represented in Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Coimbra, Portugal. pp.289-294</w:t>
+              <w:t xml:space="preserve">Third International Symposium on 3D Data Processing, Visualization and Transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Chapel Hill, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01026313v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Unbalanced Optimal Transport for Image Restoration and Synthesis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pose-conditioned Spatio-Temporal Attention for Human Action Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5760,165 +5772,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivière : Renaturer la VillE : facteur de RisquE ou de bien-être social aux yeux des habitants et des usagers ? L’apport d’une médiation paysagère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Augendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rizwan Ahmed Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] labex IMU. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01250481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6065,51 +6077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Cohen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-014-0751-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176707v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2015.06.005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FR0V0BP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301035v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Ali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-013-0346-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283866v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Celiktutan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyuan Jiu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2014.06.014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.07.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353023v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Benmansour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022578v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bon&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rousselle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mignon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galerne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hidane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Louchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700841v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Phat Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique H Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700811v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02428585v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baradel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Neverova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Mori" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794053v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008870700170026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179414v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tougne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828083v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham W. Taylor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704848v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828872v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Neverova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335723v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316282v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283905v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14249-4_28" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283912v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100416v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872889v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906304v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760026v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354480v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Rose" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.25.44" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354446v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116559" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21227-7_60" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622274v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701396v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701387v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691910v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701393v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691905v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026380v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026374v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026383v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045112v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026286v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026314v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045098v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026309v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026313v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514983v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593548v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250481v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galerne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hidane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Louchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1647540" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Cohen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-014-0751-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176707v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2015.06.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FR0V0BP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Ali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-013-0346-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Celiktutan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyuan Jiu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2014.06.014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.07.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Benmansour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022578v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bon&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rousselle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Phat Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique H Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02428585v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baradel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Neverova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Mori" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794053v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008870700170026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179414v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tougne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham W. Taylor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Neverova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335723v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100416v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283912v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283905v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14249-4_28" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100406v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906304v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707333v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622274v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354480v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Rose" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.25.44" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354446v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116559" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354416v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21227-7_60" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701396v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691910v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701392v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691905v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045112v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026374v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026383v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026313v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026314v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045098v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026286v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045086v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026309v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>