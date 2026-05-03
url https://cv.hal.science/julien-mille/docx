--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -230,247 +230,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of piecewise-geodesic paths for interactive segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noise-resistant Digital Euclidean Connected Skeleton for graph-based shape matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
+                <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 112 (1), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31, pp.165-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11263-014-0751-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvcir.2015.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100386v1</w:t>
+                <w:t xml:space="preserve">hal-01176707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise-resistant Digital Euclidean Connected Skeleton for graph-based shape matching</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combination of piecewise-geodesic paths for interactive segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Tougne</w:t>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvcir.2015.06.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (1), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11263-014-0751-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01176707v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding a rigid motion model to foreground detection: Application to moving object detection in rivers</w:t>
               </w:r>
@@ -482,51 +482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtiaz Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3, 17, pp.567-585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -707,51 +707,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Leaves in Natural Images - A Model-Based Approach for Tree Species Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -850,51 +850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtiaz Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13, 33, pp.1710-1716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -945,51 +945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethallah Benmansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The MIDAS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Special issue on Carotid Lumen Segmentation and Stenosis Grading (MICCAI 2009 Grand Challenge III), pp.July 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1217,338 +1217,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport optimal régularisé semi-déséquilibré pour la restauration d'images</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convex quadratic programming for slimming convolutional networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ième Colloque sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Sep 2022, Nancy, France. p. 337-340</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623275v1</w:t>
+                <w:t xml:space="preserve">hal-03700811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient dynamic texture classification with probabilistic motifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luong Phat Nguyen</w:t>
+                <w:t xml:space="preserve">Transport optimal régularisé semi-déséquilibré pour la restauration d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Galerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Louchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">28ième Colloque sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Sep 2022, Nancy, France. p. 337-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700841v1</w:t>
+                <w:t xml:space="preserve">hal-03623275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex quadratic programming for slimming convolutional networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient dynamic texture classification with probabilistic motifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Phat Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique H Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatello Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700811v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COPHY: Counterfactual Learning of Physical Dynamics</w:t>
               </w:r>
@@ -1655,103 +1655,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory Extraction and Deep Features for Classification of Liquid-gas Flow under the Context of Forced Oscillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Phat Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Computer Vision Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.17-26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1785,51 +1785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical structure of tree leaf veins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2083,51 +2083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic extraction of leaf network of veins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2394,77 +2394,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical skeleton for shape matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP (IEEE International Conference on Image Processing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2597,77 +2597,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Squelette hiérarchique pour la description de formes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA (Reconnaissance de Formes et Intelligence Artificielle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2686,459 +2686,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimally Overlapping Combination of Geodesic Paths for Interactive Segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Squelette Euclidien Discret Connecté (DECS) résistant au bruit pour l'appariement de formes basé graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+                <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Workshop on Shape and Image Modeling and Analysis (SIMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Ein-Gedi, Israel</w:t>
+              <w:t xml:space="preserve">CORESA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100416v1</w:t>
+                <w:t xml:space="preserve">hal-01283912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squelette Euclidien Discret Connecté (DECS) résistant au bruit pour l'appariement de formes basé graphes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Extracting Noise-resistant Skeleton on Digital Shapes for Graph Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Symposium, ISVC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-14249-4_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01283912v1</w:t>
+                <w:t xml:space="preserve">hal-01283905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Noise-resistant Skeleton on Digital Shapes for Graph Matching</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combination of piecewise-geodesic curves for interactive image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Tougne</w:t>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium, ISVC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th international Conference on Curves and Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-14249-4_28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01283905v1</w:t>
+                <w:t xml:space="preserve">hal-01100406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of piecewise-geodesic curves for interactive image segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimally Overlapping Combination of Geodesic Paths for Interactive Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th international Conference on Curves and Surfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, paris, France</w:t>
+              <w:t xml:space="preserve">Research Workshop on Shape and Image Modeling and Analysis (SIMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Ein-Gedi, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100406v1</w:t>
+                <w:t xml:space="preserve">hal-01100416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model-Based Approach for Compound Leaves Understanding and Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3215,64 +3215,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of paths for interactive segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMVC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Bristol, United Kingdom. pp.144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3297,51 +3297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ReVeS : Reconnaissance de Végétaux pour de interfaces Smartphones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3435,64 +3435,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimally overlapping paths sets for closed contour extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VISAPP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Rome, Italy. pp.259-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3543,51 +3543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3636,477 +3636,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding Active Contours for Tree Leaf Segmentation and Identification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multitarget region tracking based on short-sight modeling of background and color distribution temporal variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Coquin</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2011, Conference on Multilingual and Multimodal Information Access Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Machine Vision Conference (BMVC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Dundee, United Kingdom. pp.1-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5244/C.25.44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622274v1</w:t>
+                <w:t xml:space="preserve">hal-01354480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multitarget region tracking based on short-sight modeling of background and color distribution temporal variation</w:t>
+                <w:t xml:space="preserve">Region tracking with narrow perception of background</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference (BMVC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Brussel, Belgium. pp.493-496, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5244/C.25.44⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01354480v1</w:t>
+                <w:t xml:space="preserve">hal-01354446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region tracking with narrow perception of background</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wood detection and tracking in videos of river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtiaz Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loïc Rose</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Conference on Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Ystad, Sweden. pp.646-655, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21227-7_60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116559⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01354446v1</w:t>
+                <w:t xml:space="preserve">hal-01354416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood detection and tracking in videos of river</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imtiaz Ali</w:t>
+                <w:t xml:space="preserve">Guiding Active Contours for Tree Leaf Segmentation and Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Tougne</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vacavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Coquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Conference on Image Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEF 2011, Conference on Multilingual and Multimodal Information Access Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Amsterdam, Netherlands. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21227-7_60⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01354416v1</w:t>
+                <w:t xml:space="preserve">hal-00622274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D CTA Image Segmentation With A Generalized Cylinder-Based Tree Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Rotterdam, Netherlands. pp.ISBI'10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4144,51 +4144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformable tree models for 2D and 3D branching structures extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMBIA 200</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Miami, United States. pp.MMBIA 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4213,51 +4213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodesically linked active contours: evolution strategy based on minimal paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4295,51 +4295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A local normal-based region term for active contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4390,51 +4390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction de structures arborescentes par chemins minimaux et bande deformable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.GRETSI'09</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4472,51 +4472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Region-based 2D deformable generalized cylinder for narrow structures segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4548,51 +4548,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation et suivi de l'endocarde dans des séquences IRM 3D par surface active</w:t>
+                <w:t xml:space="preserve">2D and 3D deformable models with narrow band region energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boné</w:t>
@@ -4610,97 +4610,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème colloque GRETSI : traitement du signal et des image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.81-84</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, San Antonio, United States. pp.57-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01045112v1</w:t>
+                <w:t xml:space="preserve">hal-01026380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D deformable models with narrow band region energy</w:t>
+                <w:t xml:space="preserve">Segmentation and tracking of the left ventricle in 3D MRI sequences using an active surface model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boné</w:t>
@@ -4718,97 +4718,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, San Antonio, United States. pp.57-60</w:t>
+              <w:t xml:space="preserve">20th IEEE International Symposium on Computer-Based Medical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Maribor, Slovenia. pp.257-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01026380v1</w:t>
+                <w:t xml:space="preserve">hal-01026374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation and tracking of the left ventricle in 3D MRI sequences using an active surface model</w:t>
+                <w:t xml:space="preserve">Narrow band region approach for active contours and surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boné</w:t>
@@ -4826,97 +4826,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IEEE International Symposium on Computer-Based Medical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Maribor, Slovenia. pp.257-262</w:t>
+              <w:t xml:space="preserve">5th IEEE International Symposium on Image and Signal Processing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01026374v1</w:t>
+                <w:t xml:space="preserve">hal-01026383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow band region approach for active contours and surfaces</w:t>
+                <w:t xml:space="preserve">Segmentation et suivi de l'endocarde dans des séquences IRM 3D par surface active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boné</w:t>
@@ -4934,181 +4934,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE International Symposium on Image and Signal Processing and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">21ème colloque GRETSI : traitement du signal et des image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.81-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01026383v1</w:t>
+                <w:t xml:space="preserve">hal-01045112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Estimation of Skeleton Points on 3D Deformable Meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accélération de surfaces actives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hubert Cardot</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Modelling of Objects Represented in Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Coimbra, Portugal. pp.289-294</w:t>
+              <w:t xml:space="preserve">Conférence COmpression et REprésentation des Signaux Audiovisuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Caen, France. pp.225-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01026313v1</w:t>
+                <w:t xml:space="preserve">hal-01045098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Surfaces Acceleration Methods</w:t>
               </w:r>
@@ -5196,159 +5196,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accélération de surfaces actives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Greedy Algorithm and Physics-Based Method for Active Contours and Surfaces: a Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Rousselle</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence COmpression et REprésentation des Signaux Audiovisuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Caen, France. pp.225-229</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Atlanta, United States. pp.1645-1648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01045098v1</w:t>
+                <w:t xml:space="preserve">hal-01026286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greedy Algorithm and Physics-Based Method for Active Contours and Surfaces: a Comparative Study</w:t>
+                <w:t xml:space="preserve">Surface active pour la segmentation d'image 3D : comparaison de méthodes d'évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boné</w:t>
@@ -5366,97 +5366,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Atlanta, United States. pp.1645-1648</w:t>
+              <w:t xml:space="preserve">Conférence COmpression et REprésentation des Signaux Audiovisuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Caen, France. pp.120-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01026286v1</w:t>
+                <w:t xml:space="preserve">hal-01045086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface active pour la segmentation d'image 3D : comparaison de méthodes d'évolution</w:t>
+                <w:t xml:space="preserve">Exploring Boundary Concavities in Active Contours and Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boné</w:t>
@@ -5474,97 +5474,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence COmpression et REprésentation des Signaux Audiovisuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Caen, France. pp.120-125</w:t>
+              <w:t xml:space="preserve">Third International Symposium on 3D Data Processing, Visualization and Transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Chapel Hill, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01045086v1</w:t>
+                <w:t xml:space="preserve">hal-01026309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Boundary Concavities in Active Contours and Surfaces</w:t>
+                <w:t xml:space="preserve">Fast Estimation of Skeleton Points on 3D Deformable Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boné</w:t>
@@ -5582,73 +5582,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Symposium on 3D Data Processing, Visualization and Transmission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Chapel Hill, United States</w:t>
+              <w:t xml:space="preserve">Computational Modelling of Objects Represented in Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Coimbra, Portugal. pp.289-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01026309v1</w:t>
+                <w:t xml:space="preserve">hal-01026313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6077,51 +6077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galerne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hidane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Louchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1647540" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Cohen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-014-0751-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176707v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2015.06.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FR0V0BP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Ali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-013-0346-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Celiktutan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyuan Jiu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2014.06.014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.07.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Benmansour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022578v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bon&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rousselle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Phat Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique H Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02428585v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baradel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Neverova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Mori" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794053v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008870700170026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179414v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tougne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham W. Taylor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Neverova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335723v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100416v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283912v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283905v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14249-4_28" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100406v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906304v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707333v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622274v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354480v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Rose" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.25.44" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354446v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116559" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354416v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21227-7_60" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701396v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691910v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701392v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691905v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045112v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026374v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026383v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026313v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026314v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045098v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026286v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045086v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026309v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galerne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hidane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Louchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1647540" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2015.06.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FR0V0BP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100386v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-014-0751-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Ali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-013-0346-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Celiktutan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyuan Jiu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2014.06.014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.07.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Benmansour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022578v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bon&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rousselle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700811v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700841v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Phat Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique H Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02428585v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baradel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Neverova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Mori" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794053v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008870700170026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179414v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tougne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham W. Taylor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Neverova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335723v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283912v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14249-4_28" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100406v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906304v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707333v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354480v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Rose" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.25.44" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354446v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116559" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354416v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21227-7_60" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622274v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701396v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691910v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701392v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691905v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026380v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026374v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026383v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045112v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045098v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026314v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026309v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026313v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>