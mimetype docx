--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -230,247 +230,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise-resistant Digital Euclidean Connected Skeleton for graph-based shape matching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of piecewise-geodesic paths for interactive segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Mille</w:t>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Tougne</w:t>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31, pp.165-176. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (1), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvcir.2015.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11263-014-0751-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176707v1</w:t>
+                <w:t xml:space="preserve">hal-01100386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of piecewise-geodesic paths for interactive segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noise-resistant Digital Euclidean Connected Skeleton for graph-based shape matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
+                <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31, pp.165-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvcir.2015.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11263-014-0751-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01100386v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding a rigid motion model to foreground detection: Application to moving object detection in rivers</w:t>
               </w:r>
@@ -482,51 +482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtiaz Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3, 17, pp.567-585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -707,51 +707,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Leaves in Natural Images - A Model-Based Approach for Tree Species Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -850,51 +850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtiaz Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13, 33, pp.1710-1716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -945,51 +945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethallah Benmansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The MIDAS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Special issue on Carotid Lumen Segmentation and Stenosis Grading (MICCAI 2009 Grand Challenge III), pp.July 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1217,338 +1217,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex quadratic programming for slimming convolutional networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport optimal régularisé semi-déséquilibré pour la restauration d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Galerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Louchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">28ième Colloque sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Sep 2022, Nancy, France. p. 337-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700811v1</w:t>
+                <w:t xml:space="preserve">hal-03623275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport optimal régularisé semi-déséquilibré pour la restauration d'images</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Louchet</w:t>
+                <w:t xml:space="preserve">Efficient dynamic texture classification with probabilistic motifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Phat Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique H Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatello Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ième Colloque sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Sep 2022, Nancy, France. p. 337-340</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623275v1</w:t>
+                <w:t xml:space="preserve">hal-03700841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient dynamic texture classification with probabilistic motifs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convex quadratic programming for slimming convolutional networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700841v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COPHY: Counterfactual Learning of Physical Dynamics</w:t>
               </w:r>
@@ -1655,103 +1655,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory Extraction and Deep Features for Classification of Liquid-gas Flow under the Context of Forced Oscillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Phat Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatello Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Computer Vision Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.17-26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1785,51 +1785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical structure of tree leaf veins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2083,51 +2083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic extraction of leaf network of veins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2394,77 +2394,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical skeleton for shape matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP (IEEE International Conference on Image Processing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2597,77 +2597,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Squelette hiérarchique pour la description de formes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA (Reconnaissance de Formes et Intelligence Artificielle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2692,77 +2692,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Squelette Euclidien Discret Connecté (DECS) résistant au bruit pour l'appariement de formes basé graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORESA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2787,77 +2787,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Noise-resistant Skeleton on Digital Shapes for Graph Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium, ISVC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Las Vegas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2904,64 +2904,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of piecewise-geodesic curves for interactive image segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th international Conference on Curves and Surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2986,77 +2986,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimally Overlapping Combination of Geodesic Paths for Interactive Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Workshop on Shape and Image Modeling and Analysis (SIMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Ein-Gedi, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3094,51 +3094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model-Based Approach for Compound Leaves Understanding and Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3215,64 +3215,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of paths for interactive segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMVC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Bristol, United Kingdom. pp.144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3297,51 +3297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ReVeS : Reconnaissance de Végétaux pour de interfaces Smartphones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3435,64 +3435,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimally overlapping paths sets for closed contour extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VISAPP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Rome, Italy. pp.259-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3543,51 +3543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3850,51 +3850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtiaz Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Conference on Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Ystad, Sweden. pp.646-655, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3941,51 +3941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiding Active Contours for Tree Leaf Segmentation and Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4062,51 +4062,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D CTA Image Segmentation With A Generalized Cylinder-Based Tree Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Rotterdam, Netherlands. pp.ISBI'10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4144,51 +4144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformable tree models for 2D and 3D branching structures extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMBIA 200</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Miami, United States. pp.MMBIA 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4213,51 +4213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodesically linked active contours: evolution strategy based on minimal paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4295,51 +4295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A local normal-based region term for active contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4390,51 +4390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction de structures arborescentes par chemins minimaux et bande deformable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.GRETSI'09</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4472,51 +4472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Region-based 2D deformable generalized cylinder for narrow structures segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4656,51 +4656,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation and tracking of the left ventricle in 3D MRI sequences using an active surface model</w:t>
+                <w:t xml:space="preserve">Narrow band region approach for active contours and surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boné</w:t>
@@ -4718,97 +4718,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IEEE International Symposium on Computer-Based Medical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Maribor, Slovenia. pp.257-262</w:t>
+              <w:t xml:space="preserve">5th IEEE International Symposium on Image and Signal Processing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01026374v1</w:t>
+                <w:t xml:space="preserve">hal-01026383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow band region approach for active contours and surfaces</w:t>
+                <w:t xml:space="preserve">Segmentation and tracking of the left ventricle in 3D MRI sequences using an active surface model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boné</w:t>
@@ -4826,73 +4826,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE International Symposium on Image and Signal Processing and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">20th IEEE International Symposium on Computer-Based Medical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Maribor, Slovenia. pp.257-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01026383v1</w:t>
+                <w:t xml:space="preserve">hal-01026374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation et suivi de l'endocarde dans des séquences IRM 3D par surface active</w:t>
               </w:r>
@@ -4980,135 +4980,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01045112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accélération de surfaces actives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Greedy Algorithm and Physics-Based Method for Active Contours and Surfaces: a Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Rousselle</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence COmpression et REprésentation des Signaux Audiovisuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Caen, France. pp.225-229</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Atlanta, United States. pp.1645-1648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01045098v1</w:t>
+                <w:t xml:space="preserve">hal-01026286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Surfaces Acceleration Methods</w:t>
               </w:r>
@@ -5196,135 +5196,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greedy Algorithm and Physics-Based Method for Active Contours and Surfaces: a Comparative Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accélération de surfaces actives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hubert Cardot</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Atlanta, United States. pp.1645-1648</w:t>
+              <w:t xml:space="preserve">Conférence COmpression et REprésentation des Signaux Audiovisuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Caen, France. pp.225-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01026286v1</w:t>
+                <w:t xml:space="preserve">hal-01045098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface active pour la segmentation d'image 3D : comparaison de méthodes d'évolution</w:t>
               </w:r>
@@ -6077,51 +6077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galerne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hidane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Louchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1647540" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2015.06.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FR0V0BP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100386v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-014-0751-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Ali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-013-0346-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Celiktutan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyuan Jiu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2014.06.014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.07.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Benmansour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022578v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bon&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rousselle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700811v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700841v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Phat Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique H Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02428585v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baradel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Neverova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Mori" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794053v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008870700170026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179414v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tougne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham W. Taylor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Neverova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335723v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283912v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14249-4_28" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100406v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906304v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707333v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354480v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Rose" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.25.44" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354446v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116559" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354416v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21227-7_60" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622274v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701396v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691910v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701392v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691905v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026380v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026374v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026383v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045112v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045098v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026314v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026309v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026313v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galerne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hidane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Louchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1647540" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Cohen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-014-0751-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176707v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2015.06.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FR0V0BP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Ali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-013-0346-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Celiktutan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyuan Jiu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2014.06.014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.07.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Benmansour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022578v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bon&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rousselle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Phat Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique H Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02428585v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baradel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Neverova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Mori" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794053v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008870700170026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179414v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tougne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham W. Taylor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Neverova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335723v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283912v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14249-4_28" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100406v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906304v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707333v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354480v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Rose" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.25.44" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354446v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116559" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354416v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21227-7_60" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622274v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701396v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691910v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701392v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691905v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026380v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026383v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026374v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045112v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026286v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026314v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045098v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026309v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026313v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>