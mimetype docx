--- v0 (2026-03-12)
+++ v1 (2026-04-05)
@@ -459,425 +459,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in electrophysiological aperiodic activity during cognitive control in Parkinson’s disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Monchy</w:t>
+                <w:t xml:space="preserve">Modification of brain conductivity in human focal epilepsy: A model‐based estimation from stereoelectroencephalography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Yochum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Carvallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ballabeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcae306⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.17957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694627v1</w:t>
+                <w:t xml:space="preserve">hal-04526364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thresholds and Mechanisms of Human Magnetophosphene Perception Induced by Low Frequency Sinusoidal Magnetic Fields</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ilkka Laakso</w:t>
+                <w:t xml:space="preserve">Changes in electrophysiological aperiodic activity during cognitive control in Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Monchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Houvenaghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Voytek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Duprez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (3), pp.668-675. </w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.fcae306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2024.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcae306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595684v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of brain conductivity in human focal epilepsy: A model‐based estimation from stereoelectroencephalography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thresholds and Mechanisms of Human Magnetophosphene Perception Induced by Low Frequency Sinusoidal Magnetic Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Yochum</w:t>
+                <w:t xml:space="preserve">Janita Nissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Carvallo</w:t>
+                <w:t xml:space="preserve">Ilkka Laakso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Ballabeni</w:t>
+                <w:t xml:space="preserve">Robert Kavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (3), pp.668-675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.17957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2024.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526364v1</w:t>
+                <w:t xml:space="preserve">hal-04595684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of channel density, inverse solutions and connectivity measures on EEG resting-state networks reconstruction: A simulation study</w:t>
               </w:r>
@@ -1125,1186 +1125,1186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-dependent phase entrainment of cortical cell types during tACS: Converging modeling evidence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Millimeter-Wave Induced Heating of Cutaneous Nerves and Capillaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zain Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaela Liberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Apollonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2023.12.15.571874⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Microwaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.170-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JMW.2022.3199989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351978v1</w:t>
+                <w:t xml:space="preserve">hal-03824698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-Static Approximation Error of Electric Field Analysis for Transcranial Current Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gaugain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorette Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marom Bikson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20, pp.016027. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/acb14d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872542v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter-Wave Induced Heating of Cutaneous Nerves and Capillaries</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frequency-dependent phase entrainment of cortical cell types during tACS: Converging modeling evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gaugain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Al Harrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Yochum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marom Bikson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Microwaves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3 (1), pp.170-180. </w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JMW.2022.3199989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2023.12.15.571874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824698v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A personalizable autonomous neural mass model of epileptic seizures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Yochum</w:t>
+                <w:t xml:space="preserve">Effect of channel density, inverse solutions and connectivity measures on EEG resting-state networks: a simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Allouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/ac8ba8⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2022.06.01.494301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776000v1</w:t>
+                <w:t xml:space="preserve">hal-05351995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of channel density, inverse solutions and connectivity measures on EEG resting-state networks: a simulation study</w:t>
+                <w:t xml:space="preserve">Mean-Field Modeling of Brain-Scale Dynamics for the Evaluation of EEG Source-Space Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Allouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Yochum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khalil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2022.06.01.494301⟩</w:t>
+              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (1), pp.54-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10548-021-00859-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351995v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean-Field Modeling of Brain-Scale Dynamics for the Evaluation of EEG Source-Space Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Yochum</w:t>
+                <w:t xml:space="preserve">Spatio-temporal dynamics of large-scale electrophysiological networks during cognitive action control in healthy controls and Parkinson’s disease patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judie Tabbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Kabbara</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10548-021-00859-9⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 258, pp.119331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329571v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal dynamics of large-scale electrophysiological networks during cognitive action control in healthy controls and Parkinson’s disease patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joan Duprez</w:t>
+                <w:t xml:space="preserve">A personalizable autonomous neural mass model of epileptic seizures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmundo Lopez-Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roser Sanchez-Todo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judie Tabbal</w:t>
+                <w:t xml:space="preserve">Èlia Lleal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aya Kabbara</w:t>
+                <w:t xml:space="preserve">Elif Köksal Ersöz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 258, pp.119331. </w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (5), pp.055002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/ac8ba8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716156v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico model reveals the key role of GABA in KCNT1-epilepsy in infancy with migrating focal seizures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NMMGenerator: An automatic neural mass model generator from population graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.16834⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (4), pp.046043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/aba799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156565v1</w:t>
+                <w:t xml:space="preserve">hal-02929471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMMGenerator: An automatic neural mass model generator from population graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In silico model reveals the key role of GABA in KCNT1-epilepsy in infancy with migrating focal seizures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kuchenbuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Nabbout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (4), pp.046043. </w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (3), pp.683-697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/aba799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/epi.16834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929471v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of optimal multi-site brain stimulation protocols via neuro-inspired epilepsy models for abatement of interictal discharges</w:t>
               </w:r>
@@ -2401,508 +2401,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the circuits of conscious perception with magnetophosphenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural mass modeling of slow-fast dynamics of seizure initiation and abortion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Köksal Ersöz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Legros</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/ab97f7⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (11), pp.e1008430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798352v1</w:t>
+                <w:t xml:space="preserve">hal-02998818v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural mass modeling of slow-fast dynamics of seizure initiation and abortion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decoding the circuitry of consciousness From local microcircuits to brain-scale networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008430⟩</w:t>
+              <w:t xml:space="preserve">Network Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), pp.315-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/netn_a_00119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998818v2</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the circuitry of consciousness From local microcircuits to brain-scale networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brain Network Dynamics Correlate with Personality Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Paban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Benquet</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/netn_a_00119⟩</w:t>
+              <w:t xml:space="preserve">Brain connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.108-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/brain.2019.0723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569431v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain Network Dynamics Correlate with Personality Traits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronique Paban</w:t>
+                <w:t xml:space="preserve">Probing the circuits of conscious perception with magnetophosphenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Weill</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+                <w:t xml:space="preserve">Alexandre Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain connectivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (3), pp.108-120. </w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (3), pp.036034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/brain.2019.0723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/ab97f7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551376v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subthalamic nucleus local field potentials recordings reveal subtle effects of promised reward during conflict resolution in Parkinson's disease</w:t>
               </w:r>
@@ -3280,408 +3280,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased integration of EEG source-space networks in disorders of consciousness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychological resilience correlates with EEG source-space brain network flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Paban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Rizkallah</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ahmad Mheich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2019.101841⟩</w:t>
+              <w:t xml:space="preserve">Network Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.539-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/netn_a_00079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150189v1</w:t>
+                <w:t xml:space="preserve">hal-02089965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain network dynamics correlate with personality traits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Weill</w:t>
+                <w:t xml:space="preserve">Decreased integration of EEG source-space networks in disorders of consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rizkallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitka Annen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Gosseries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain connectivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/702266⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.101841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2019.101841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352019v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological resilience correlates with EEG source-space brain network flexibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Brain network dynamics correlate with personality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Paban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (2), pp.539-550. </w:t>
+              <w:t xml:space="preserve">Brain connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/netn_a_00079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/702266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089965v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of post-synaptic potentials by reverse modeling of local field potentials</w:t>
               </w:r>
@@ -3797,51 +3797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis and EEG markers of KCNT1 epilepsy of infancy with migrating focal seizures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Kuchenbuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3931,90 +3931,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysical modeling for brain tissue conductivity estimation using sEEG electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4472,51 +4472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex W. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectromagnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38 (6), pp.425-435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4544,261 +4544,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The next move in neuromodulation therapy: a question of timing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of a 60 Hz Magnetic Field Exposure Up to 3000 μT on Human Brain Activation as Measured by Functional Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Beuter</w:t>
+                <w:t xml:space="preserve">Samantha Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Roberston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncom.2014.00162⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0132024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0132024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499706v1</w:t>
+                <w:t xml:space="preserve">hal-03499692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a 60 Hz Magnetic Field Exposure Up to 3000 μT on Human Brain Activation as Measured by Functional Magnetic Resonance Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The next move in neuromodulation therapy: a question of timing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Thomas</w:t>
+                <w:t xml:space="preserve">Anne Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0132024. </w:t>
+              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0132024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fncom.2014.00162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03499692v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anecdotal report of magnetophosphene perception in 50 mT 20, 50 and 60 Hz magnetic fields</w:t>
               </w:r>
@@ -4931,51 +4931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible mechanisms of synaptic plasticity modulation by extremely low-frequency magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5120,290 +5120,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03499720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurophysiological and behavioral effects of a 60 Hz, 1,800 μT magnetic field in humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using “Smart Stimulators” to Treat Parkinson’s Disease: Re-Engineering Neurostimulation Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-011-2130-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncom.2012.00069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499734v1</w:t>
+                <w:t xml:space="preserve">hal-03499727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using “Smart Stimulators” to Treat Parkinson’s Disease: Re-Engineering Neurostimulation Devices</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neurophysiological and behavioral effects of a 60 Hz, 1,800 μT magnetic field in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corbacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (5), pp.1751-1762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-011-2130-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fncom.2012.00069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03499727v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed magnetic field exposure induces lasting changes in neural network dynamics</w:t>
               </w:r>
@@ -5529,938 +5529,938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of hybrid functional imaging in bioelectromagnetics research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Robertson</w:t>
+                <w:t xml:space="preserve">Model-driven therapeutic treatment of neurological disorders: reshaping brain rhythms with neuromodulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Thomas</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Beuter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmentalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10669-011-9309-x⟩</w:t>
+              <w:t xml:space="preserve">Interface Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (1), pp.61-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsfs.2010.0509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501813v1</w:t>
+                <w:t xml:space="preserve">hal-03501826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-driven therapeutic treatment of neurological disorders: reshaping brain rhythms with neuromodulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of hybrid functional imaging in bioelectromagnetics research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodi Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Juen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Focus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmentalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (2), pp.134-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10669-011-9309-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsfs.2010.0509⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03501826v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the subthalamo-pallidal complex in Parkinson's disease during deep brain stimulation</w:t>
+                <w:t xml:space="preserve">Dynamics of the Subthalamo-pallidal Complex in Parkinson's Disease During Deep Brain Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 34 (3-4), pp.351-366. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 34, pp.351-366</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00387802v1</w:t>
+                <w:t xml:space="preserve">inria-00402632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural sway and effect of levodopa in early Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hernandez</w:t>
+                <w:t xml:space="preserve">R. Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Neurological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35 (1), pp.65-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00334803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the Subthalamo-pallidal Complex in Parkinson's Disease During Deep Brain Stimulation</w:t>
+                <w:t xml:space="preserve">Dynamics of the subthalamo-pallidal complex in Parkinson's disease during deep brain stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 34, pp.351-366</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 34 (3-4), pp.351-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10867-008-9095-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00402632v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00387802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical determination of optimal STN stimulation site in Parkinson's disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Insights offered by a computational model of deep brain stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Guehl</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Mosekilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beuter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 106, pp.101-110</w:t>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101, pp.58-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401077v1</w:t>
+                <w:t xml:space="preserve">hal-00401068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights offered by a computational model of deep brain stimulation</w:t>
+                <w:t xml:space="preserve">Development and validation of a neural population model based on the dynamics of a discontinuous membrane potential neuron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Beuter</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Garenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 101, pp.58-65</w:t>
+              <w:t xml:space="preserve">Journal of Integrative Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (4), pp.625-655</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401068v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00402630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a neural population model based on the dynamics of a discontinuous membrane potential neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Modolo</w:t>
+                <w:t xml:space="preserve">Statistical determination of optimal STN stimulation site in Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Burbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Garenne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrative Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 6 (4), pp.625-655</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 106, pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00402630v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is a computational model useful to understand the effects of deep brain stimulation in Parkinson's disease?</w:t>
               </w:r>
@@ -6472,51 +6472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Integrative Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5 (4), pp.551-559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6625,51 +6625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Canovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Houvenaghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEM25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rennes, France</w:t>
@@ -6817,122 +6817,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Precision of Computational Electromagnetics for Transcranial Stimulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PERSONALIZED TRANSCRANIAL ALTERNATING CURRENT STIMULATION FOR THE SYMPTOMATIC TREATMENT OF COGNITIVE DEFICITS IN PARKINSON'S DISEASE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Monchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gaugain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICECOM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Dubrovnik, Croatia, Croatia</w:t>
+              <w:t xml:space="preserve">BioEM23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282059v1</w:t>
+                <w:t xml:space="preserve">hal-04615844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain conductivity estimated from SEEG low-intensity stimulations correlates with epileptogenicity</w:t>
               </w:r>
@@ -6970,51 +7000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ballabeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Epilepsy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Dublin, Ireland</w:t>
@@ -7037,528 +7067,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERSONALIZED TRANSCRANIAL ALTERNATING CURRENT STIMULATION FOR THE SYMPTOMATIC TREATMENT OF COGNITIVE DEFICITS IN PARKINSON'S DISEASE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Variability of Tissue Dielectric Properties on Transcranial Alternating Current Stimulation Induced Electric Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gaugain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Monchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Nikolayev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM23</w:t>
+              <w:t xml:space="preserve">BioEM2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615844v1</w:t>
+                <w:t xml:space="preserve">hal-04282044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Variability of Tissue Dielectric Properties on Transcranial Alternating Current Stimulation Induced Electric Field</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joan Duprez</w:t>
+                <w:t xml:space="preserve">N°337 – Brain conductivity estimated from SEEG low-intensity stimulations correlates with epileptogenicity in focal refractory epilepsies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Carvallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ballabeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCN 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Marseille, France. pp.e177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2023.03.312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282044v1</w:t>
+                <w:t xml:space="preserve">hal-04350222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N°337 – Brain conductivity estimated from SEEG low-intensity stimulations correlates with epileptogenicity in focal refractory epilepsies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+                <w:t xml:space="preserve">Improving Precision of Computational Electromagnetics for Transcranial Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gaugain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Nikolayev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCN 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICECOM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Dubrovnik, Croatia, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2023.03.312⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04350222v1</w:t>
+                <w:t xml:space="preserve">hal-04282059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Permittivity on Temporal Interference Modeling</w:t>
+                <w:t xml:space="preserve">Temporal Interference Modeling Error using Purely Conductive Medium Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gaugain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Nikolayev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nagoya (on line), Japan</w:t>
+              <w:t xml:space="preserve">IEEE EMBC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE EMBS, Jul 2022, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281980v1</w:t>
+                <w:t xml:space="preserve">hal-04282052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods Used to Estimate EEG Source-Space Networks: A Comparative Simulation-Based Study</w:t>
               </w:r>
@@ -7672,191 +7646,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Interference Modeling Error using Purely Conductive Medium Approximation</w:t>
+                <w:t xml:space="preserve">Effect of Permittivity on Temporal Interference Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gaugain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Nikolayev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE EMBC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE EMBS, Jul 2022, Glasgow (Ecosse), United Kingdom</w:t>
+              <w:t xml:space="preserve">BioEM2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nagoya (on line), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282052v1</w:t>
+                <w:t xml:space="preserve">hal-04281980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling accuracy of transcranial current stimulation: Static and quasi-static approximations errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gaugain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorette Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8023,51 +8023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Gyrus Folding Angle on Peak Electric Field in Cerebral Cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorette Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gaugain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8144,51 +8144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COALIA: A ground-truth for the evaluation of the EEG source connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Allouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8412,64 +8412,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of brain networks involved in magnetophosphene perception using dense electroencephalography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEM2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8488,752 +8488,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of deep brain stimulation: exploring resonance and stimulation-induced decoupling</w:t>
+                <w:t xml:space="preserve">Application of continuous neural models to the modelling of high-frequency electrical stimulation effects in Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Encoding and Decoding of Neural Ensembles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Santorini, Greece. pp.79</w:t>
+              <w:t xml:space="preserve">LORIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327526v1</w:t>
+                <w:t xml:space="preserve">hal-00325713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical contribution to subthalamic activity during chronic electrical stimulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking brain dynamics, neural mechanisms and deep brain stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Transcranial Magnetic and Direct Current Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Göttingen, Germany. pp.300-301</w:t>
+              <w:t xml:space="preserve">4th meeting of the European Network of Excellence BioSim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00325476v1</w:t>
+                <w:t xml:space="preserve">hal-00325730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking brain dynamics, neural mechanisms and deep brain stimulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From deep brain stimulation to Fokker-Planck equation and back</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th meeting of the European Network of Excellence BioSim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Lawson Health Research Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, London, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00325730v1</w:t>
+                <w:t xml:space="preserve">hal-00325691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of continuous neural models to the modelling of high-frequency electrical stimulation effects in Parkinson's disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking brain dynamics, neural mechanisms and deep brain stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LORIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">Data analysis and modelling in life science laboratory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00325713v1</w:t>
+                <w:t xml:space="preserve">hal-00325704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From deep brain stimulation to Fokker-Planck equation and back</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Modolo</w:t>
+                <w:t xml:space="preserve">Impact of cortical input on subthalamic activity during deep brain stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lawson Health Research Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, London, Canada</w:t>
+              <w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00325691v1</w:t>
+                <w:t xml:space="preserve">hal-00331574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking brain dynamics, neural mechanisms and deep brain stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Beuter</w:t>
+                <w:t xml:space="preserve">Modélisation de la stimulation électrique profonde pour le traitement de la maladie de Parkinson par modèles de densité de population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data analysis and modelling in life science laboratory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">Amina 2008 : Applications Médicales de l'Informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Monastir, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00325704v1</w:t>
+                <w:t xml:space="preserve">hal-00401298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of cortical input on subthalamic activity during deep brain stimulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Beuter</w:t>
+                <w:t xml:space="preserve">Deep brain stimulation: exploring resonance and simulation-induced decoupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">AREADNE Research in Encoding &amp; Decoding of Neural Ensembles, Nomikos Conference Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Santorin, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331574v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep brain stimulation: exploring resonance and simulation-induced decoupling</w:t>
+                <w:t xml:space="preserve">Cortical contribution to subthalamic activity during chronic electrical stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Beuter</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREADNE Research in Encoding &amp; Decoding of Neural Ensembles, Nomikos Conference Centre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Santorin, Greece</w:t>
+              <w:t xml:space="preserve">Third International Conference on Transcranial Magnetic and Direct Current Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Göttingen, Germany. pp.300-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401303v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la stimulation électrique profonde pour le traitement de la maladie de Parkinson par modèles de densité de population</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms of deep brain stimulation: exploring resonance and stimulation-induced decoupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amina 2008 : Applications Médicales de l'Informatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Monastir, Tunisie</w:t>
+              <w:t xml:space="preserve">Research in Encoding and Decoding of Neural Ensembles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Santorini, Greece. pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401298v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical and multiscale model of interacting populations of Izhikevich neurons : preliminary results</w:t>
               </w:r>
@@ -9245,64 +9245,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd France-Israël Neuroscience Binational Conference : Neuromodulation in high brain function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9353,64 +9353,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Systems Biology : From Molecules to Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Gosau, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9448,51 +9448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the STN during deep brain stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on Mathematical Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9543,64 +9543,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting du réseau BioSim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9625,51 +9625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurosciences computationnelles, stimulation intracérébrale et maladie de Parkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9733,64 +9733,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Conférence Française de Neurosciences Computationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Pont-à-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9841,64 +9841,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international du Groupe de Recherche sur le Système Nerveux Central</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9923,51 +9923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a model based on a population density approach to better understand the effects of deep brain stimulation in Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10273,51 +10273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural mass modeling of slow-fast dynamics of seizure initiation and abortion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Köksal Ersöz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10387,64 +10387,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGNETOPHOSPHENES: ETUDE DES MECANISMES PAR ELECTROENCEPHALOGRAPHIE HAUTE RESOLUTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10494,51 +10494,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and apparatus for electrical cortex stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10601,51 +10601,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a computational model of deep brain stimulation in Parkinson's disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10856,51 +10856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Modolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.12.1024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353152v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Monchy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Duprez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Houvenaghel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Voytek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.1041-25.2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817158v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gaugain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Harrach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Yochum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marom Bikson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad9526" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694627v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae306" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595684v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janita Nissi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Laakso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kavet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.05.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526364v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lagarde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Carvallo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ballabeni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17957" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Allouch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Kabbara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163541v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Alonso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mercadal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Salvador" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Ruffini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/acd385" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351978v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.12.15.571874" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03872542v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/acb14d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03824698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Haider" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Liberti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Apollonio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMW.2022.3199989" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Lopez-Sola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Sanchez-Todo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;lia Lleal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif K&#246;ksal Ers&#246;z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ac8ba8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351995v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.06.01.494301" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-021-00859-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judie Tabbal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119331" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156565v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kuchenbuch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nabbout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sauleau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16834" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929471v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aba799" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Arrais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mogul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/abd049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02798352v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab97f7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998818v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008430" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569431v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wendling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00119" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551376v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Paban" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Weill" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2019.0723" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150193v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dondaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;ron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Haegelen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.04.071" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391069v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Loiodice" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cayre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denibaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vascn.2019.05.143" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02430077v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siouar Bensaid" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2019.00059" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150189v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rizkallah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Annen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gosseries" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.101841" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352019v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/702266" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02089965v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mheich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00079" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01998536v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aafbfb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01975568v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kaminska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roubertie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Carme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.14605" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01914973v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2877931" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889946v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denoyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobme.2018.09.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671692v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Jazi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baker" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph14121446" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01533430v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Mina" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Recher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dieuset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biraben" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01867-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579726v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex W. Thomas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22064" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499706v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beuter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2014.00162" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499692v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brown" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Roberston" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Thomas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132024" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499716v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souques" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plante" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ostiguy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goulet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2013088" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499723v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15368378.2013.776341" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499720v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Modolo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Thomas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00034" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499734v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corbacio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beuter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2130-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQX2XZ9Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499727v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2012.00069" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501824v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stodilka" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Prato" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Robertson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cook" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2011.01.025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWL1KF0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501813v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Miller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Juen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-011-9309-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F6CF7FB9D47810FCA5693C4454472300856598C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501826v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2010.0509" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00387802v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Henry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10867-008-9095-y" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334803v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hernandez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rigal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402632v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401077v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guehl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Edwards" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cuny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burbaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rougier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401068v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosekilde" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402630v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garenne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401049v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascual" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146422v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Potel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canovi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878454v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Nikolayev" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282059v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578032v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lagarde" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carvallo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballabeni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615844v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282044v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350222v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.312" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281980v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829472v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allouch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Khalil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hassan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871047" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282052v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384093v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388585v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384076v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556732v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yochum" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604833" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535135v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/RADIO46463.2019.8968916" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736007v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327526v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325476v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325730v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325713v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325691v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325704v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331574v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401303v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401298v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401214v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garenne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401233v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401221v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401187v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401166v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401196v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401193v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401184v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351970v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monchy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Houvenaghel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Voytek" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351990v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02863227v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766503v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502005v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401105v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Modolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.12.1024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353152v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Monchy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Duprez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Houvenaghel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Voytek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.1041-25.2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817158v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gaugain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Harrach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Yochum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marom Bikson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad9526" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lagarde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Carvallo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ballabeni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17957" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694627v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae306" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595684v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janita Nissi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Laakso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kavet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.05.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Allouch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Kabbara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163541v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Alonso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mercadal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Salvador" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Ruffini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/acd385" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03824698v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Haider" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Liberti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Apollonio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMW.2022.3199989" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03872542v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/acb14d" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351978v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.12.15.571874" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.06.01.494301" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329571v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-021-00859-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716156v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judie Tabbal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119331" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Lopez-Sola" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Sanchez-Todo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;lia Lleal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif K&#246;ksal Ers&#246;z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ac8ba8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929471v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aba799" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kuchenbuch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nabbout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sauleau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16834" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Arrais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mogul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/abd049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998818v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008430" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569431v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wendling" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00119" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551376v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Paban" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Weill" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2019.0723" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02798352v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legros" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab97f7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150193v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dondaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;ron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Haegelen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.04.071" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391069v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Loiodice" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cayre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denibaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vascn.2019.05.143" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02430077v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siouar Bensaid" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2019.00059" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02089965v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mheich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00079" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150189v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rizkallah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Annen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gosseries" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.101841" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352019v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/702266" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01998536v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aafbfb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01975568v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kaminska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roubertie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Carme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.14605" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01914973v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2877931" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889946v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denoyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobme.2018.09.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671692v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Jazi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baker" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph14121446" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01533430v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Mina" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Recher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dieuset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biraben" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01867-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579726v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex W. Thomas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22064" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499692v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brown" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Roberston" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Thomas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132024" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499706v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beuter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2014.00162" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499716v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souques" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plante" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ostiguy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goulet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2013088" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499723v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15368378.2013.776341" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499720v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Modolo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Thomas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00034" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499727v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2012.00069" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499734v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corbacio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beuter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2130-x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQX2XZ9Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501824v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stodilka" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Prato" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Robertson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cook" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2011.01.025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWL1KF0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501826v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2010.0509" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501813v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Miller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Juen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-011-9309-x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F6CF7FB9D47810FCA5693C4454472300856598C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402632v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Henry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334803v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hernandez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rigal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00387802v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10867-008-9095-y" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401068v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosekilde" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402630v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garenne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401077v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guehl" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Edwards" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cuny" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burbaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rougier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401049v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascual" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146422v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Potel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canovi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878454v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Nikolayev" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615844v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578032v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lagarde" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carvallo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballabeni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282044v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350222v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.312" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282059v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282052v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829472v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allouch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Khalil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hassan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871047" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281980v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384093v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388585v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384076v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556732v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yochum" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604833" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535135v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/RADIO46463.2019.8968916" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736007v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325713v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325730v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325691v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325704v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331574v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401298v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401303v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325476v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327526v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401214v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garenne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401233v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401221v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401187v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401166v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401196v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401193v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401184v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351970v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monchy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Houvenaghel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Voytek" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351990v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02863227v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766503v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502005v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401105v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>