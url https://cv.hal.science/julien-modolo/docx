--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -66,6490 +66,7061 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broadband gamma-band EEG changes during magnetophosphene perception induced by 20 Hz magnetic field stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Fresnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional connectivity is dominated by aperiodic, rather than oscillatory, coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Monchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F. Houvenaghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Voytek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of analytical variability in estimating EEG-based functional connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Allouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Paban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neural mass modeling of slow-fast dynamics of seizure initiation and abortion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Köksal Ersöz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02863227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAGNETOPHOSPHENES: ETUDE DES MECANISMES PAR ELECTROENCEPHALOGRAPHIE HAUTE RESOLUTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasting effects of transcranial alternating current stimulation (tACS): which mechanisms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18 (1), pp.568-568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.brs.2024.12.1024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional connectivity is dominated by aperiodic, rather than oscillatory, coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Monchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Houvenaghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bradley Voytek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 45 (45), pp.e1041252025. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/jneurosci.1041-25.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-dependent phase entrainment of cortical cell types during tACS: computational modeling evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gaugain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Al Harrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marom Bikson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22, pp.016028. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1741-2552/ad9526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of brain conductivity in human focal epilepsy: A model‐based estimation from stereoelectroencephalography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ballabeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/epi.17957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in electrophysiological aperiodic activity during cognitive control in Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Monchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Houvenaghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bradley Voytek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.fcae306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/braincomms/fcae306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thresholds and Mechanisms of Human Magnetophosphene Perception Induced by Low Frequency Sinusoidal Magnetic Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janita Nissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilkka Laakso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Kavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (3), pp.668-675. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.brs.2024.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of channel density, inverse solutions and connectivity measures on EEG resting-state networks reconstruction: A simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Allouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 271, pp.120006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2023.120006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysical modeling of the electric field magnitude and distribution induced by electrical stimulation with intracerebral electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borja Mercadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (4), pp.045022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2057-1976/acd385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millimeter-Wave Induced Heating of Cutaneous Nerves and Capillaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zain Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Liberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Apollonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Microwaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3 (1), pp.170-180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JMW.2022.3199989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-Static Approximation Error of Electric Field Analysis for Transcranial Current Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gaugain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorette Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marom Bikson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20, pp.016027. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1741-2552/acb14d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872542v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-dependent phase entrainment of cortical cell types during tACS: Converging modeling evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gaugain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Al Harrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marom Bikson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/2023.12.15.571874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of channel density, inverse solutions and connectivity measures on EEG resting-state networks: a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Allouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/2022.06.01.494301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean-Field Modeling of Brain-Scale Dynamics for the Evaluation of EEG Source-Space Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Allouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35 (1), pp.54-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10548-021-00859-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal dynamics of large-scale electrophysiological networks during cognitive action control in healthy controls and Parkinson’s disease patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judie Tabbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 258, pp.119331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A personalizable autonomous neural mass model of epileptic seizures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmundo Lopez-Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roser Sanchez-Todo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Èlia Lleal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Köksal Ersöz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (5), pp.055002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1741-2552/ac8ba8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMMGenerator: An automatic neural mass model generator from population graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (4), pp.046043. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1741-2552/aba799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In silico model reveals the key role of GABA in KCNT1-epilepsy in infancy with migrating focal seizures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Kuchenbuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Nabbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 62 (3), pp.683-697. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/epi.16834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of optimal multi-site brain stimulation protocols via neuro-inspired epilepsy models for abatement of interictal discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouan Arrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mogul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18, pp.016024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1741-2552/abd049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural mass modeling of slow-fast dynamics of seizure initiation and abortion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Decoding the circuitry of consciousness From local microcircuits to brain-scale networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008430⟩</w:t>
+              <w:t xml:space="preserve">Network Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), pp.315-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/netn_a_00119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998818v2</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the circuitry of consciousness From local microcircuits to brain-scale networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Brain Network Dynamics Correlate with Personality Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Paban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Benquet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/netn_a_00119⟩</w:t>
+              <w:t xml:space="preserve">Brain connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.108-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/brain.2019.0723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569431v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain Network Dynamics Correlate with Personality Traits</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Neural mass modeling of slow-fast dynamics of seizure initiation and abortion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Köksal Ersöz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain connectivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/brain.2019.0723⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (11), pp.e1008430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551376v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998818v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the circuits of conscious perception with magnetophosphenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (3), pp.036034. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1741-2552/ab97f7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subthalamic nucleus local field potentials recordings reveal subtle effects of promised reward during conflict resolution in Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Houvenaghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dondaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Haegelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 197, pp.232-242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2019.04.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of seizure liabilities of epileptogenic but non-convulsive agents in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Loiodice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pharmacological and Toxicological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vascn.2019.05.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COALIA: A Computational Model of Human EEG for Consciousness Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siouar Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13, pp.59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnsys.2019.00059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological resilience correlates with EEG source-space brain network flexibility</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Decreased integration of EEG source-space networks in disorders of consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rizkallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitka Annen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Gosseries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/netn_a_00079⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.101841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2019.101841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089965v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased integration of EEG source-space networks in disorders of consciousness</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Brain network dynamics correlate with personality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Paban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2019.101841⟩</w:t>
+              <w:t xml:space="preserve">Brain connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/702266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150189v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain network dynamics correlate with personality traits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Psychological resilience correlates with EEG source-space brain network flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Paban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mheich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain connectivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/702266⟩</w:t>
+              <w:t xml:space="preserve">Network Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.539-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/netn_a_00079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352019v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of post-synaptic potentials by reverse modeling of local field potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mogul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (2), pp.026023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1741-2552/aafbfb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis and EEG markers of KCNT1 epilepsy of infancy with migrating focal seizures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Kuchenbuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kaminska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Roubertie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Carme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 60 (1), pp.20-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/epi.14605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysical modeling for brain tissue conductivity estimation using sEEG electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 66 (6), pp.1695-1704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TBME.2018.2877931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01914973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological effects of low-magnitude electric fields on brain activity: advances from in vitro, in vivo and in silico models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.38-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cobme.2018.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a 60 Hz magnetic field of up to 50 millitesla on human tremor and EEG: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Jazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (12), pp.1446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph14121446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-guided control of hippocampal discharges by local direct current stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Mina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Recher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dieuset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Biraben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.1708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-01867-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human exposure to power frequency magnetic fields up to 7.6 mT: An integrated EEG/fMRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex W. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectromagnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38 (6), pp.425-435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bem.22064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a 60 Hz Magnetic Field Exposure Up to 3000 μT on Human Brain Activation as Measured by Functional Magnetic Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Roberston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (7), pp.e0132024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0132024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03499692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The next move in neuromodulation therapy: a question of timing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8, pp.162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fncom.2014.00162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03499706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anecdotal report of magnetophosphene perception in 50 mT 20, 50 and 60 Hz magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Plante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ostiguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 49 (1), pp.69-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/radiopro/2013088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03499716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible mechanisms of synaptic plasticity modulation by extremely low-frequency magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electromagnetic Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (2), pp.137-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3109/15368378.2013.776341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03499723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural mass modeling of power-line magnetic fields effects on brain activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. W. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, pp.34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fncom.2013.00034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03499720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using “Smart Stimulators” to Treat Parkinson’s Disease: Re-Engineering Neurostimulation Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6, pp.69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fncom.2012.00069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03499727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurophysiological and behavioral effects of a 60 Hz, 1,800 μT magnetic field in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corbacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (5), pp.1751-1762. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00421-011-2130-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03499734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed magnetic field exposure induces lasting changes in neural network dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Stodilka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Prato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 74 (12-13), pp.2164-2175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neucom.2011.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-driven therapeutic treatment of neurological disorders: reshaping brain rhythms with neuromodulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interface Focus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1 (1), pp.61-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsfs.2010.0509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of hybrid functional imaging in bioelectromagnetics research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jodi Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Juen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmentalist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (2), pp.134-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10669-011-9309-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the Subthalamo-pallidal Complex in Parkinson's Disease During Deep Brain Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 34, pp.351-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00402632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural sway and effect of levodopa in early Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Neurological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35 (1), pp.65-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00334803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the subthalamo-pallidal complex in Parkinson's disease during deep brain stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 34 (3-4), pp.351-366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10867-008-9095-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00387802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights offered by a computational model of deep brain stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mosekilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 101, pp.58-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a neural population model based on the dynamics of a discontinuous membrane potential neuron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Garenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Integrative Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6 (4), pp.625-655</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00402630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical determination of optimal STN stimulation site in Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Burbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 106, pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is a computational model useful to understand the effects of deep brain stimulation in Parkinson's disease?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Integrative Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5 (4), pp.551-559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6559,4025 +7130,3568 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in electrophysiological aperiodic activity following personalized tACS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Monchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Canovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Houvenaghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEM25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of tACS-induced phase entrainment in cortical neuronal models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Al Harrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gaugain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Nikolayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">bioem2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERSONALIZED TRANSCRANIAL ALTERNATING CURRENT STIMULATION FOR THE SYMPTOMATIC TREATMENT OF COGNITIVE DEFICITS IN PARKINSON'S DISEASE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+                <w:t xml:space="preserve">Brain conductivity estimated from SEEG low-intensity stimulations correlates with epileptogenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carvallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ballabeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">35th International Epilepsy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615844v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain conductivity estimated from SEEG low-intensity stimulations correlates with epileptogenicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Wendling</w:t>
+                <w:t xml:space="preserve">PERSONALIZED TRANSCRANIAL ALTERNATING CURRENT STIMULATION FOR THE SYMPTOMATIC TREATMENT OF COGNITIVE DEFICITS IN PARKINSON'S DISEASE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Monchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gaugain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Epilepsy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">BioEM23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578032v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Variability of Tissue Dielectric Properties on Transcranial Alternating Current Stimulation Induced Electric Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gaugain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Monchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Nikolayev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEM2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N°337 – Brain conductivity estimated from SEEG low-intensity stimulations correlates with epileptogenicity in focal refractory epilepsies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ballabeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCN 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Marseille, France. pp.e177, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clinph.2023.03.312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Precision of Computational Electromagnetics for Transcranial Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gaugain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Nikolayev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICECOM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Dubrovnik, Croatia, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Interference Modeling Error using Purely Conductive Medium Approximation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Methods Used to Estimate EEG Source-Space Networks: A Comparative Simulation-Based Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Allouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed M Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE EMBC 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. pp.3590-3593, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9871047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282052v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods Used to Estimate EEG Source-Space Networks: A Comparative Simulation-Based Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed M Khalil</w:t>
+                <w:t xml:space="preserve">Temporal Interference Modeling Error using Purely Conductive Medium Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gaugain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Hassan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denys Nikolayev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE EMBC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE EMBS, Jul 2022, Glasgow (Ecosse), United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829472v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Permittivity on Temporal Interference Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gaugain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Nikolayev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEM2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nagoya (on line), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling accuracy of transcranial current stimulation: Static and quasi-static approximations errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gaugain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorette Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating optimal strategies for electric field dosimetry from intracranial electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borja Mercadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Nikolayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Gyrus Folding Angle on Peak Electric Field in Cerebral Cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorette Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gaugain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Nikolayev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384076v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COALIA: A ground-truth for the evaluation of the EEG source connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Allouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Advances in Biomedical Engineering, ICABME 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Werdanyeh, Lebanon. pp.180-183, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICABME53305.2021.9604833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human acute neurophysiological perceptions associated with ELF flux densities up to 50 mT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Plante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ostiguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Radio and Antenna Days of the Indian Ocean, RADIO 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Reunion Island, France. pp.8968916, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/RADIO46463.2019.8968916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of brain networks involved in magnetophosphene perception using dense electroencephalography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEM2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of continuous neural models to the modelling of high-frequency electrical stimulation effects in Parkinson's disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Linking brain dynamics, neural mechanisms and deep brain stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LORIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">4th meeting of the European Network of Excellence BioSim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00325713v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking brain dynamics, neural mechanisms and deep brain stimulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">From deep brain stimulation to Fokker-Planck equation and back</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th meeting of the European Network of Excellence BioSim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Lawson Health Research Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, London, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00325730v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From deep brain stimulation to Fokker-Planck equation and back</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Application of continuous neural models to the modelling of high-frequency electrical stimulation effects in Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lawson Health Research Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, London, Canada</w:t>
+              <w:t xml:space="preserve">LORIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00325691v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking brain dynamics, neural mechanisms and deep brain stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data analysis and modelling in life science laboratory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00325704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cortical input on subthalamic activity during deep brain stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la stimulation électrique profonde pour le traitement de la maladie de Parkinson par modèles de densité de population</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Deep brain stimulation: exploring resonance and simulation-induced decoupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amina 2008 : Applications Médicales de l'Informatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Monastir, Tunisie</w:t>
+              <w:t xml:space="preserve">AREADNE Research in Encoding &amp; Decoding of Neural Ensembles, Nomikos Conference Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Santorin, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401298v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep brain stimulation: exploring resonance and simulation-induced decoupling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la stimulation électrique profonde pour le traitement de la maladie de Parkinson par modèles de densité de population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREADNE Research in Encoding &amp; Decoding of Neural Ensembles, Nomikos Conference Centre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Santorin, Greece</w:t>
+              <w:t xml:space="preserve">Amina 2008 : Applications Médicales de l'Informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Monastir, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401303v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical contribution to subthalamic activity during chronic electrical stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Transcranial Magnetic and Direct Current Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Göttingen, Germany. pp.300-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00325476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of deep brain stimulation: exploring resonance and stimulation-induced decoupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Encoding and Decoding of Neural Ensembles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Santorini, Greece. pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical and multiscale model of interacting populations of Izhikevich neurons : preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd France-Israël Neuroscience Binational Conference : Neuromodulation in high brain function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conference on Systems Biology : From Molecules to Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Gosau, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401214v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical and multiscale model of interacting populations of Izhikevich neurons : preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Systems Biology : From Molecules to Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Gosau, Austria</w:t>
+              <w:t xml:space="preserve">2nd France-Israël Neuroscience Binational Conference : Neuromodulation in high brain function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401233v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the STN during deep brain stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on Mathematical Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic model of the subthalamic nucleus with small-world networks properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting du réseau BioSim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurosciences computationnelles, stimulation intracérébrale et maladie de Parkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARCO 06 Association de Recherches en Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multi-échelles de la stimulation cérébrale dans la maladie de Parkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Conférence Française de Neurosciences Computationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Pont-à-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic model of the subthalamic nucleus with small-world networks properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international du Groupe de Recherche sur le Système Nerveux Central</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a model based on a population density approach to better understand the effects of deep brain stimulation in Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Conference of the European Network of Excellence BIOSIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Mayorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401184v1</w:t>
-              </w:r>
-[...455 lines deleted...]
-                <w:t xml:space="preserve">hal-01766503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and apparatus for electrical cortex stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : ep09305432. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10587,129 +10701,129 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a computational model of deep brain stimulation in Parkinson's disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertau, M Mosekilde E. and Westerhoff H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosimulation in Drug Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-VCH, pp.512, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId273"/>
+      <w:footerReference w:type="default" r:id="rId278"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10856,51 +10970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Modolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.12.1024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353152v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Monchy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Duprez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Houvenaghel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Voytek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.1041-25.2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817158v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gaugain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Harrach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Yochum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marom Bikson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad9526" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lagarde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Carvallo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ballabeni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17957" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694627v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae306" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595684v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janita Nissi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Laakso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kavet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.05.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Allouch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Kabbara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163541v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Alonso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mercadal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Salvador" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Ruffini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/acd385" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03824698v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Haider" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Liberti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Apollonio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMW.2022.3199989" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03872542v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/acb14d" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351978v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.12.15.571874" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.06.01.494301" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329571v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-021-00859-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716156v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judie Tabbal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119331" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Lopez-Sola" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Sanchez-Todo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;lia Lleal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif K&#246;ksal Ers&#246;z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ac8ba8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929471v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aba799" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kuchenbuch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nabbout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sauleau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16834" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Arrais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mogul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/abd049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998818v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008430" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569431v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wendling" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00119" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551376v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Paban" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Weill" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2019.0723" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02798352v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legros" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab97f7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150193v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dondaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;ron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Haegelen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.04.071" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391069v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Loiodice" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cayre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denibaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vascn.2019.05.143" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02430077v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siouar Bensaid" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2019.00059" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02089965v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mheich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00079" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150189v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rizkallah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Annen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gosseries" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.101841" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352019v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/702266" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01998536v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aafbfb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01975568v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kaminska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roubertie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Carme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.14605" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01914973v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2877931" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889946v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denoyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobme.2018.09.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671692v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Jazi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baker" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph14121446" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01533430v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Mina" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Recher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dieuset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biraben" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01867-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579726v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex W. Thomas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22064" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499692v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brown" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Roberston" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Thomas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132024" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499706v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beuter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2014.00162" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499716v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souques" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plante" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ostiguy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goulet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2013088" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499723v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15368378.2013.776341" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499720v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Modolo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Thomas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00034" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499727v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2012.00069" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499734v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corbacio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beuter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2130-x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQX2XZ9Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501824v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stodilka" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Prato" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Robertson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cook" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2011.01.025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWL1KF0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501826v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2010.0509" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501813v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Miller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Juen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-011-9309-x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F6CF7FB9D47810FCA5693C4454472300856598C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402632v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Henry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334803v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hernandez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rigal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00387802v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10867-008-9095-y" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401068v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosekilde" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402630v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garenne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401077v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guehl" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Edwards" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cuny" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burbaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rougier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401049v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascual" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146422v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Potel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canovi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878454v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Nikolayev" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615844v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578032v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lagarde" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carvallo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballabeni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282044v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350222v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.312" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282059v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282052v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829472v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allouch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Khalil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hassan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871047" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281980v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384093v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388585v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384076v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556732v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yochum" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604833" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535135v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/RADIO46463.2019.8968916" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736007v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325713v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325730v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325691v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325704v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331574v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401298v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401303v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325476v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327526v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401214v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garenne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401233v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401221v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401187v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401166v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401196v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401193v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401184v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351970v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monchy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Houvenaghel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Voytek" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351990v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02863227v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766503v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502005v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401105v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Moulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Fresnel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Modolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouisset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351970v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monchy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Houvenaghel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Voytek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351990v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Allouch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Kabbara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Duprez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02863227v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif K&#246;ksal Ers&#246;z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.12.1024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Monchy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Houvenaghel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Voytek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.1041-25.2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817158v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gaugain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Harrach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Yochum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marom Bikson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad9526" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lagarde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Carvallo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ballabeni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17957" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694627v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae306" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janita Nissi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Laakso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kavet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.05.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060943v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163541v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Alonso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mercadal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Salvador" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Ruffini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/acd385" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03824698v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Haider" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Liberti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Apollonio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMW.2022.3199989" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03872542v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/acb14d" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351978v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.12.15.571874" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351995v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.06.01.494301" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329571v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-021-00859-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716156v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judie Tabbal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119331" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776000v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Lopez-Sola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Sanchez-Todo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;lia Lleal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ac8ba8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929471v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aba799" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156565v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kuchenbuch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nabbout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sauleau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16834" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101559v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Arrais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mogul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/abd049" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569431v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wendling" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00119" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551376v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Paban" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Weill" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2019.0723" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998818v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008430" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02798352v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab97f7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150193v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dondaine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;ron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Haegelen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.04.071" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391069v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Loiodice" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cayre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denibaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vascn.2019.05.143" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02430077v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siouar Bensaid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2019.00059" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150189v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rizkallah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Annen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gosseries" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.101841" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/702266" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02089965v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mheich" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00079" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01998536v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aafbfb" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01975568v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kaminska" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roubertie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Carme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.14605" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01914973v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2877931" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889946v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denoyer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobme.2018.09.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671692v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Jazi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph14121446" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01533430v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Mina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Recher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dieuset" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biraben" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01867-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579726v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex W. Thomas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22064" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499692v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brown" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Roberston" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Thomas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499706v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beuter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2014.00162" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499716v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souques" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plante" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ostiguy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goulet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2013088" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499723v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15368378.2013.776341" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499720v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Modolo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Thomas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00034" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499727v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2012.00069" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499734v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corbacio" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beuter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2130-x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQX2XZ9Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stodilka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Prato" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Robertson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cook" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2011.01.025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWL1KF0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501826v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2010.0509" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501813v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Miller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Juen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-011-9309-x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F6CF7FB9D47810FCA5693C4454472300856598C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402632v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Henry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334803v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hernandez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rigal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00387802v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10867-008-9095-y" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401068v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosekilde" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402630v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garenne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401077v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guehl" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Edwards" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cuny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burbaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rougier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401049v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascual" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146422v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Potel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canovi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878454v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Nikolayev" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578032v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lagarde" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carvallo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballabeni" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615844v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282044v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350222v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.312" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282059v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829472v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allouch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Khalil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hassan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871047" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282052v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281980v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384093v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388585v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384076v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556732v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yochum" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604833" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535135v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/RADIO46463.2019.8968916" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736007v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325730v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325691v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325713v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325704v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331574v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401303v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401298v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325476v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327526v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401233v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garenne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401214v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401221v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401187v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401166v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401196v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401193v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401184v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502005v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401105v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>