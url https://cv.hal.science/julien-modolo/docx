--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1164,1107 +1164,1107 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in electrophysiological aperiodic activity during cognitive control in Parkinson’s disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bradley Voytek</w:t>
+                <w:t xml:space="preserve">Thresholds and Mechanisms of Human Magnetophosphene Perception Induced by Low Frequency Sinusoidal Magnetic Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janita Nissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilkka Laakso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Duprez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Kavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcae306⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (3), pp.668-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2024.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694627v1</w:t>
+                <w:t xml:space="preserve">hal-04595684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thresholds and Mechanisms of Human Magnetophosphene Perception Induced by Low Frequency Sinusoidal Magnetic Fields</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ilkka Laakso</w:t>
+                <w:t xml:space="preserve">Changes in electrophysiological aperiodic activity during cognitive control in Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Monchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Houvenaghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Voytek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Duprez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (3), pp.668-675. </w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.fcae306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2024.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcae306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595684v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of channel density, inverse solutions and connectivity measures on EEG resting-state networks reconstruction: A simulation study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Modolo</w:t>
+                <w:t xml:space="preserve">Biophysical modeling of the electric field magnitude and distribution induced by electrical stimulation with intracerebral electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Mercadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Ruffini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2023.120006⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (4), pp.045022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2057-1976/acd385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04060943v1</w:t>
+                <w:t xml:space="preserve">hal-04163541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical modeling of the electric field magnitude and distribution induced by electrical stimulation with intracerebral electrodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+                <w:t xml:space="preserve">Effect of channel density, inverse solutions and connectivity measures on EEG resting-state networks reconstruction: A simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Allouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (4), pp.045022. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 271, pp.120006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2057-1976/acd385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2023.120006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163541v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter-Wave Induced Heating of Cutaneous Nerves and Capillaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasi-Static Approximation Error of Electric Field Analysis for Transcranial Current Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gaugain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zain Haider</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Modolo</w:t>
+                <w:t xml:space="preserve">Lorette Quéguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marom Bikson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micaela Liberti</w:t>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Apollonio</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Microwaves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JMW.2022.3199989⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.016027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/acb14d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824698v1</w:t>
+                <w:t xml:space="preserve">hal-03872542v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-Static Approximation Error of Electric Field Analysis for Transcranial Current Stimulation</w:t>
+                <w:t xml:space="preserve">Frequency-dependent phase entrainment of cortical cell types during tACS: Converging modeling evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gaugain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lorette Quéguiner</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Al Harrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Yochum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marom Bikson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 20, pp.016027. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/acb14d⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2023.12.15.571874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872542v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-dependent phase entrainment of cortical cell types during tACS: Converging modeling evidence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Millimeter-Wave Induced Heating of Cutaneous Nerves and Capillaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zain Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaela Liberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Apollonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Microwaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.170-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2023.12.15.571874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JMW.2022.3199989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351978v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of channel density, inverse solutions and connectivity measures on EEG resting-state networks: a simulation study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Modolo</w:t>
+                <w:t xml:space="preserve">A personalizable autonomous neural mass model of epileptic seizures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmundo Lopez-Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roser Sanchez-Todo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Èlia Lleal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Köksal Ersöz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2022.06.01.494301⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (5), pp.055002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/ac8ba8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351995v1</w:t>
+                <w:t xml:space="preserve">hal-03776000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean-Field Modeling of Brain-Scale Dynamics for the Evaluation of EEG Source-Space Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Allouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2313,1301 +2313,1297 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35 (1), pp.54-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10548-021-00859-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal dynamics of large-scale electrophysiological networks during cognitive action control in healthy controls and Parkinson’s disease patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of channel density, inverse solutions and connectivity measures on EEG resting-state networks: a simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Allouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aya Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 258, pp.119331. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119331⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2022.06.01.494301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716156v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A personalizable autonomous neural mass model of epileptic seizures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roser Sanchez-Todo</w:t>
+                <w:t xml:space="preserve">Spatio-temporal dynamics of large-scale electrophysiological networks during cognitive action control in healthy controls and Parkinson’s disease patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Èlia Lleal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Yochum</w:t>
+                <w:t xml:space="preserve">Judie Tabbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (5), pp.055002. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 258, pp.119331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/ac8ba8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776000v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMMGenerator: An automatic neural mass model generator from population graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Yochum</w:t>
+                <w:t xml:space="preserve">Design of optimal multi-site brain stimulation protocols via neuro-inspired epilepsy models for abatement of interictal discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouan Arrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mogul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (4), pp.046043. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/aba799⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18, pp.016024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/abd049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929471v1</w:t>
+                <w:t xml:space="preserve">hal-03101559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico model reveals the key role of GABA in KCNT1-epilepsy in infancy with migrating focal seizures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NMMGenerator: An automatic neural mass model generator from population graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.16834⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (4), pp.046043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/aba799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156565v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of optimal multi-site brain stimulation protocols via neuro-inspired epilepsy models for abatement of interictal discharges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In silico model reveals the key role of GABA in KCNT1-epilepsy in infancy with migrating focal seizures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kuchenbuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marouan Arrais</w:t>
+                <w:t xml:space="preserve">Rima Nabbout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Yochum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18, pp.016024. </w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (3), pp.683-697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/abd049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/epi.16834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101559v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the circuitry of consciousness From local microcircuits to brain-scale networks</w:t>
+                <w:t xml:space="preserve">Probing the circuits of conscious perception with magnetophosphenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Benquet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Ruffini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/netn_a_00119⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (3), pp.036034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/ab97f7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569431v1</w:t>
+                <w:t xml:space="preserve">hal-02798352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain Network Dynamics Correlate with Personality Traits</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decoding the circuitry of consciousness From local microcircuits to brain-scale networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain connectivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/brain.2019.0723⟩</w:t>
+              <w:t xml:space="preserve">Network Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), pp.315-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/netn_a_00119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551376v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural mass modeling of slow-fast dynamics of seizure initiation and abortion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elif Köksal Ersöz</w:t>
+                <w:t xml:space="preserve">Brain Network Dynamics Correlate with Personality Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Paban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (11), pp.e1008430. </w:t>
+              <w:t xml:space="preserve">Brain connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.108-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/brain.2019.0723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998818v2</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the circuits of conscious perception with magnetophosphenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural mass modeling of slow-fast dynamics of seizure initiation and abortion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Köksal Ersöz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Legros</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (3), pp.036034. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (11), pp.e1008430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/ab97f7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798352v1</w:t>
+                <w:t xml:space="preserve">hal-02998818v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subthalamic nucleus local field potentials recordings reveal subtle effects of promised reward during conflict resolution in Parkinson's disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COALIA: A Computational Model of Human EEG for Consciousness Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Dondaine</w:t>
+                <w:t xml:space="preserve">Siouar Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Péron</w:t>
+                <w:t xml:space="preserve">Isabelle Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Haegelen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 197, pp.232-242. </w:t>
+              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2019.04.071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnsys.2019.00059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150193v1</w:t>
+                <w:t xml:space="preserve">hal-02430077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of seizure liabilities of epileptogenic but non-convulsive agents in rats</w:t>
               </w:r>
@@ -3721,538 +3717,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COALIA: A Computational Model of Human EEG for Consciousness Research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subthalamic nucleus local field potentials recordings reveal subtle effects of promised reward during conflict resolution in Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Houvenaghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siouar Bensaid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Modolo</w:t>
+                <w:t xml:space="preserve">Thibaut Dondaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Merlet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+                <w:t xml:space="preserve">Julie Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Benquet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Haegelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13, pp.59. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 197, pp.232-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnsys.2019.00059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2019.04.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430077v1</w:t>
+                <w:t xml:space="preserve">hal-02150193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased integration of EEG source-space networks in disorders of consciousness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychological resilience correlates with EEG source-space brain network flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Paban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Rizkallah</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ahmad Mheich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2019.101841⟩</w:t>
+              <w:t xml:space="preserve">Network Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.539-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/netn_a_00079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150189v1</w:t>
+                <w:t xml:space="preserve">hal-02089965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain network dynamics correlate with personality traits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Weill</w:t>
+                <w:t xml:space="preserve">Decreased integration of EEG source-space networks in disorders of consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rizkallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitka Annen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Gosseries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain connectivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/702266⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.101841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2019.101841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352019v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological resilience correlates with EEG source-space brain network flexibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Brain network dynamics correlate with personality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Paban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Mheich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (2), pp.539-550. </w:t>
+              <w:t xml:space="preserve">Brain connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/netn_a_00079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/702266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089965v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of post-synaptic potentials by reverse modeling of local field potentials</w:t>
               </w:r>
@@ -4264,64 +4264,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mogul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4368,64 +4368,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis and EEG markers of KCNT1 epilepsy of infancy with migrating focal seizures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Kuchenbuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kaminska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4528,51 +4528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4675,51 +4675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.38-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5115,261 +5115,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a 60 Hz Magnetic Field Exposure Up to 3000 μT on Human Brain Activation as Measured by Functional Magnetic Resonance Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The next move in neuromodulation therapy: a question of timing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Brown</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alex Thomas</w:t>
+                <w:t xml:space="preserve">Anne Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0132024⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncom.2014.00162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499692v1</w:t>
+                <w:t xml:space="preserve">hal-03499706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The next move in neuromodulation therapy: a question of timing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of a 60 Hz Magnetic Field Exposure Up to 3000 μT on Human Brain Activation as Measured by Functional Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Legros</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Roberston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Beuter</w:t>
+                <w:t xml:space="preserve">Alex Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8, pp.162. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0132024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fncom.2014.00162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0132024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03499706v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anecdotal report of magnetophosphene perception in 50 mT 20, 50 and 60 Hz magnetic fields</w:t>
               </w:r>
@@ -5502,51 +5502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible mechanisms of synaptic plasticity modulation by extremely low-frequency magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5691,290 +5691,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03499720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using “Smart Stimulators” to Treat Parkinson’s Disease: Re-Engineering Neurostimulation Devices</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neurophysiological and behavioral effects of a 60 Hz, 1,800 μT magnetic field in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corbacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncom.2012.00069⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (5), pp.1751-1762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-011-2130-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499727v1</w:t>
+                <w:t xml:space="preserve">hal-03499734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurophysiological and behavioral effects of a 60 Hz, 1,800 μT magnetic field in humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using “Smart Stimulators” to Treat Parkinson’s Disease: Re-Engineering Neurostimulation Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncom.2012.00069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-011-2130-x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03499734v1</w:t>
+                <w:t xml:space="preserve">hal-03499727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed magnetic field exposure induces lasting changes in neural network dynamics</w:t>
               </w:r>
@@ -6132,64 +6132,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interface Focus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1 (1), pp.61-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6236,51 +6236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of hybrid functional imaging in bioelectromagnetics research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6363,675 +6363,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the Subthalamo-pallidal Complex in Parkinson's Disease During Deep Brain Stimulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postural sway and effect of levodopa in early Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Beuter</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 34, pp.351-366</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (1), pp.65-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00402632v1</w:t>
+                <w:t xml:space="preserve">hal-00334803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural sway and effect of levodopa in early Parkinson's disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Dynamics of the subthalamo-pallidal complex in Parkinson's disease during deep brain stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beuter</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Neurological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (3-4), pp.351-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10867-008-9095-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00334803v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00387802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the subthalamo-pallidal complex in Parkinson's disease during deep brain stimulation</w:t>
+                <w:t xml:space="preserve">Dynamics of the Subthalamo-pallidal Complex in Parkinson's Disease During Deep Brain Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 34 (3-4), pp.351-366. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 34, pp.351-366</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10867-008-9095-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00387802v1</w:t>
+                <w:t xml:space="preserve">inria-00402632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights offered by a computational model of deep brain stimulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical determination of optimal STN stimulation site in Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mosekilde</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Guehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Burbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 101, pp.58-65</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 106, pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401068v1</w:t>
+                <w:t xml:space="preserve">hal-00401077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a neural population model based on the dynamics of a discontinuous membrane potential neuron</w:t>
+                <w:t xml:space="preserve">New Insights offered by a computational model of deep brain stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Beuter</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mosekilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrative Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 6 (4), pp.625-655</w:t>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101, pp.58-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00402630v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical determination of optimal STN stimulation site in Parkinson's disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Burbaud</w:t>
+                <w:t xml:space="preserve">Development and validation of a neural population model based on the dynamics of a discontinuous membrane potential neuron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rougier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Garenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beuter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 106, pp.101-110</w:t>
+              <w:t xml:space="preserve">Journal of Integrative Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (4), pp.625-655</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401077v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00402630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is a computational model useful to understand the effects of deep brain stimulation in Parkinson's disease?</w:t>
               </w:r>
@@ -7043,51 +7043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Integrative Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5 (4), pp.551-559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7196,51 +7196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Canovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Houvenaghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEM25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rennes, France</w:t>
@@ -7388,1257 +7388,1257 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain conductivity estimated from SEEG low-intensity stimulations correlates with epileptogenicity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving Precision of Computational Electromagnetics for Transcranial Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gaugain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Nikolayev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Epilepsy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">ICECOM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Dubrovnik, Croatia, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578032v1</w:t>
+                <w:t xml:space="preserve">hal-04282059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERSONALIZED TRANSCRANIAL ALTERNATING CURRENT STIMULATION FOR THE SYMPTOMATIC TREATMENT OF COGNITIVE DEFICITS IN PARKINSON'S DISEASE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+                <w:t xml:space="preserve">Brain conductivity estimated from SEEG low-intensity stimulations correlates with epileptogenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carvallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ballabeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">35th International Epilepsy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615844v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Variability of Tissue Dielectric Properties on Transcranial Alternating Current Stimulation Induced Electric Field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PERSONALIZED TRANSCRANIAL ALTERNATING CURRENT STIMULATION FOR THE SYMPTOMATIC TREATMENT OF COGNITIVE DEFICITS IN PARKINSON'S DISEASE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Monchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gaugain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM2023</w:t>
+              <w:t xml:space="preserve">BioEM23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282044v1</w:t>
+                <w:t xml:space="preserve">hal-04615844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N°337 – Brain conductivity estimated from SEEG low-intensity stimulations correlates with epileptogenicity in focal refractory epilepsies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+                <w:t xml:space="preserve">Effect of Variability of Tissue Dielectric Properties on Transcranial Alternating Current Stimulation Induced Electric Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gaugain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Monchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Nikolayev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCN 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BioEM2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Oxford, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350222v1</w:t>
+                <w:t xml:space="preserve">hal-04282044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Precision of Computational Electromagnetics for Transcranial Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Gaugain</w:t>
+                <w:t xml:space="preserve">N°337 – Brain conductivity estimated from SEEG low-intensity stimulations correlates with epileptogenicity in focal refractory epilepsies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Carvallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ballabeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICECOM 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCN 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Marseille, France. pp.e177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2023.03.312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282059v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods Used to Estimate EEG Source-Space Networks: A Comparative Simulation-Based Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Permittivity on Temporal Interference Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gaugain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Nikolayev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BioEM2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nagoya (on line), Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03829472v1</w:t>
+                <w:t xml:space="preserve">hal-04281980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Interference Modeling Error using Purely Conductive Medium Approximation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Methods Used to Estimate EEG Source-Space Networks: A Comparative Simulation-Based Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Allouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed M Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE EMBC 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. pp.3590-3593, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9871047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282052v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Permittivity on Temporal Interference Modeling</w:t>
+                <w:t xml:space="preserve">Temporal Interference Modeling Error using Purely Conductive Medium Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gaugain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Nikolayev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nagoya (on line), Japan</w:t>
+              <w:t xml:space="preserve">IEEE EMBC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE EMBS, Jul 2022, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281980v1</w:t>
+                <w:t xml:space="preserve">hal-04282052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling accuracy of transcranial current stimulation: Static and quasi-static approximations errors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+                <w:t xml:space="preserve">Evaluating optimal strategies for electric field dosimetry from intracranial electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Mercadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Nikolayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384093v1</w:t>
+                <w:t xml:space="preserve">hal-03388585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating optimal strategies for electric field dosimetry from intracranial electrodes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Salvador</w:t>
+                <w:t xml:space="preserve">Modeling accuracy of transcranial current stimulation: Static and quasi-static approximations errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gaugain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorette Quéguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388585v1</w:t>
+                <w:t xml:space="preserve">hal-03384093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Gyrus Folding Angle on Peak Electric Field in Cerebral Cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorette Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gaugain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8702,64 +8702,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COALIA: A ground-truth for the evaluation of the EEG source connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Allouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9059,752 +9059,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking brain dynamics, neural mechanisms and deep brain stimulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Cortical contribution to subthalamic activity during chronic electrical stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beuter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th meeting of the European Network of Excellence BioSim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Third International Conference on Transcranial Magnetic and Direct Current Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Göttingen, Germany. pp.300-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00325730v1</w:t>
+                <w:t xml:space="preserve">hal-00325476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From deep brain stimulation to Fokker-Planck equation and back</w:t>
+                <w:t xml:space="preserve">Mechanisms of deep brain stimulation: exploring resonance and stimulation-induced decoupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lawson Health Research Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, London, Canada</w:t>
+              <w:t xml:space="preserve">Research in Encoding and Decoding of Neural Ensembles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Santorini, Greece. pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00325691v1</w:t>
+                <w:t xml:space="preserve">hal-00327526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of continuous neural models to the modelling of high-frequency electrical stimulation effects in Parkinson's disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking brain dynamics, neural mechanisms and deep brain stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LORIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">4th meeting of the European Network of Excellence BioSim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00325713v1</w:t>
+                <w:t xml:space="preserve">hal-00325730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking brain dynamics, neural mechanisms and deep brain stimulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From deep brain stimulation to Fokker-Planck equation and back</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data analysis and modelling in life science laboratory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">Lawson Health Research Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, London, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00325704v1</w:t>
+                <w:t xml:space="preserve">hal-00325691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of cortical input on subthalamic activity during deep brain stimulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Beuter</w:t>
+                <w:t xml:space="preserve">Application of continuous neural models to the modelling of high-frequency electrical stimulation effects in Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">LORIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331574v1</w:t>
+                <w:t xml:space="preserve">hal-00325713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep brain stimulation: exploring resonance and simulation-induced decoupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking brain dynamics, neural mechanisms and deep brain stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREADNE Research in Encoding &amp; Decoding of Neural Ensembles, Nomikos Conference Centre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Santorin, Greece</w:t>
+              <w:t xml:space="preserve">Data analysis and modelling in life science laboratory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401303v1</w:t>
+                <w:t xml:space="preserve">hal-00325704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la stimulation électrique profonde pour le traitement de la maladie de Parkinson par modèles de densité de population</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Modolo</w:t>
+                <w:t xml:space="preserve">Impact of cortical input on subthalamic activity during deep brain stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amina 2008 : Applications Médicales de l'Informatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Monastir, Tunisie</w:t>
+              <w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401298v1</w:t>
+                <w:t xml:space="preserve">hal-00331574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical contribution to subthalamic activity during chronic electrical stimulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la stimulation électrique profonde pour le traitement de la maladie de Parkinson par modèles de densité de population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Transcranial Magnetic and Direct Current Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Göttingen, Germany. pp.300-301</w:t>
+              <w:t xml:space="preserve">Amina 2008 : Applications Médicales de l'Informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Monastir, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00325476v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of deep brain stimulation: exploring resonance and stimulation-induced decoupling</w:t>
+                <w:t xml:space="preserve">Deep brain stimulation: exploring resonance and simulation-induced decoupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Beuter</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Encoding and Decoding of Neural Ensembles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Santorini, Greece. pp.79</w:t>
+              <w:t xml:space="preserve">AREADNE Research in Encoding &amp; Decoding of Neural Ensembles, Nomikos Conference Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Santorin, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327526v1</w:t>
+                <w:t xml:space="preserve">hal-00401303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical and multiscale model of interacting populations of Izhikevich neurons : preliminary results</w:t>
               </w:r>
@@ -9816,64 +9816,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Systems Biology : From Molecules to Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Gosau, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9924,64 +9924,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd France-Israël Neuroscience Binational Conference : Neuromodulation in high brain function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10019,51 +10019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the STN during deep brain stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on Mathematical Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10114,64 +10114,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting du réseau BioSim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10196,51 +10196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurosciences computationnelles, stimulation intracérébrale et maladie de Parkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10304,64 +10304,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Conférence Française de Neurosciences Computationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Pont-à-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10412,64 +10412,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international du Groupe de Recherche sur le Système Nerveux Central</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10494,51 +10494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a model based on a population density approach to better understand the effects of deep brain stimulation in Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10608,51 +10608,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and apparatus for electrical cortex stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10715,51 +10715,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a computational model of deep brain stimulation in Parkinson's disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10970,51 +10970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Moulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Fresnel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Modolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouisset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351970v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monchy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Houvenaghel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Voytek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351990v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Allouch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Kabbara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Duprez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02863227v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif K&#246;ksal Ers&#246;z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.12.1024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Monchy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Houvenaghel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Voytek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.1041-25.2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817158v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gaugain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Harrach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Yochum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marom Bikson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad9526" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lagarde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Carvallo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ballabeni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17957" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694627v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae306" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janita Nissi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Laakso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kavet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.05.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060943v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163541v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Alonso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mercadal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Salvador" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Ruffini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/acd385" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03824698v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Haider" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Liberti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Apollonio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMW.2022.3199989" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03872542v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/acb14d" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351978v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.12.15.571874" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351995v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.06.01.494301" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329571v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-021-00859-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716156v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judie Tabbal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119331" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776000v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Lopez-Sola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Sanchez-Todo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;lia Lleal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ac8ba8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929471v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aba799" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156565v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kuchenbuch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nabbout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sauleau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16834" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101559v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Arrais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mogul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/abd049" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569431v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wendling" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00119" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551376v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Paban" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Weill" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2019.0723" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998818v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008430" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02798352v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab97f7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150193v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dondaine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;ron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Haegelen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.04.071" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391069v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Loiodice" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cayre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denibaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vascn.2019.05.143" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02430077v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siouar Bensaid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2019.00059" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150189v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rizkallah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Annen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gosseries" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.101841" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/702266" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02089965v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mheich" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00079" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01998536v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aafbfb" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01975568v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kaminska" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roubertie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Carme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.14605" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01914973v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2877931" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889946v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denoyer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobme.2018.09.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671692v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Jazi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph14121446" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01533430v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Mina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Recher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dieuset" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biraben" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01867-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579726v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex W. Thomas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22064" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499692v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brown" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Roberston" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Thomas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499706v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beuter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2014.00162" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499716v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souques" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plante" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ostiguy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goulet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2013088" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499723v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15368378.2013.776341" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499720v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Modolo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Thomas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00034" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499727v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2012.00069" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499734v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corbacio" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beuter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2130-x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQX2XZ9Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stodilka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Prato" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Robertson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cook" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2011.01.025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWL1KF0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501826v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2010.0509" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501813v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Miller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Juen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-011-9309-x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F6CF7FB9D47810FCA5693C4454472300856598C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402632v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Henry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334803v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hernandez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rigal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00387802v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10867-008-9095-y" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401068v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosekilde" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402630v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garenne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401077v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guehl" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Edwards" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cuny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burbaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rougier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401049v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascual" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146422v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Potel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canovi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878454v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Nikolayev" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578032v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lagarde" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carvallo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballabeni" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615844v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282044v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350222v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.312" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282059v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829472v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allouch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Khalil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hassan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871047" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282052v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281980v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384093v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388585v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384076v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556732v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yochum" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604833" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535135v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/RADIO46463.2019.8968916" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736007v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325730v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325691v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325713v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325704v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331574v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401303v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401298v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325476v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327526v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401233v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garenne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401214v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401221v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401187v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401166v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401196v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401193v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401184v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502005v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401105v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Moulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Fresnel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Modolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouisset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351970v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monchy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Houvenaghel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Voytek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351990v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Allouch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Kabbara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Duprez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02863227v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif K&#246;ksal Ers&#246;z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.12.1024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Monchy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Houvenaghel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Voytek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.1041-25.2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817158v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gaugain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Harrach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Yochum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marom Bikson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad9526" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lagarde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Carvallo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ballabeni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17957" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janita Nissi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Laakso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kavet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.05.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae306" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163541v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Alonso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mercadal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Salvador" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Ruffini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/acd385" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060943v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03872542v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/acb14d" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351978v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.12.15.571874" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03824698v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Haider" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Liberti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Apollonio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMW.2022.3199989" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776000v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Lopez-Sola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Sanchez-Todo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;lia Lleal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ac8ba8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329571v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-021-00859-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.06.01.494301" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716156v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judie Tabbal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119331" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101559v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Arrais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mogul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/abd049" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929471v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aba799" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156565v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kuchenbuch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nabbout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sauleau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16834" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02798352v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab97f7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569431v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wendling" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00119" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551376v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Paban" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Weill" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2019.0723" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998818v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008430" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02430077v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siouar Bensaid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2019.00059" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391069v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Loiodice" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cayre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denibaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vascn.2019.05.143" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dondaine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;ron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Haegelen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.04.071" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02089965v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mheich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00079" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150189v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rizkallah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Annen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gosseries" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.101841" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352019v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/702266" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01998536v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aafbfb" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01975568v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kaminska" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roubertie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Carme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.14605" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01914973v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2877931" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889946v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denoyer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobme.2018.09.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671692v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Jazi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph14121446" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01533430v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Mina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Recher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dieuset" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biraben" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01867-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579726v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex W. Thomas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22064" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499706v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beuter" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2014.00162" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499692v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brown" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Roberston" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132024" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499716v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souques" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plante" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ostiguy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goulet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2013088" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499723v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15368378.2013.776341" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499720v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Modolo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Thomas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00034" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499734v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corbacio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beuter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2130-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQX2XZ9Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499727v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2012.00069" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stodilka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Prato" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Robertson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cook" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2011.01.025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWL1KF0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501826v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2010.0509" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501813v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Miller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Juen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-011-9309-x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F6CF7FB9D47810FCA5693C4454472300856598C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334803v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hernandez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rigal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00387802v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Henry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10867-008-9095-y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402632v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401077v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guehl" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Edwards" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cuny" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burbaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rougier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401068v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosekilde" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402630v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garenne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401049v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascual" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146422v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Potel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canovi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878454v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Nikolayev" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282059v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578032v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lagarde" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carvallo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballabeni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615844v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282044v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350222v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.312" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281980v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829472v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allouch" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Khalil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hassan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871047" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282052v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388585v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384093v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384076v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556732v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yochum" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604833" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535135v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/RADIO46463.2019.8968916" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736007v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325476v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327526v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325730v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325691v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325713v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325704v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331574v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401298v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401303v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401233v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garenne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401214v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401221v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401187v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401166v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401196v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401193v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401184v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502005v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401105v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>