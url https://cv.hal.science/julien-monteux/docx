--- v0 (2026-04-09)
+++ v1 (2026-05-03)
@@ -158,51 +158,51 @@
                 <w:t xml:space="preserve">Long-lived magnetic field in earth-like terrestrial planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pison</w:t>
+                <w:t xml:space="preserve">Laure Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -752,265 +752,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal evolution of a metal drop falling in a less dense, more viscous fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of core-mantle separation: Influence of viscosity contrast and metal/silicate partition coefficients on the chemical equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Qaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Wacheul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.053801⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 306, pp.106547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563299v1</w:t>
+                <w:t xml:space="preserve">hal-02933230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of core-mantle separation: Influence of viscosity contrast and metal/silicate partition coefficients on the chemical equilibrium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Clesi</w:t>
+                <w:t xml:space="preserve">Thermal evolution of a metal drop falling in a less dense, more viscous fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Qaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 306, pp.106547. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.053801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.053801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933230v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mushy Earth's mantle for more than 500 Myr after the magma ocean solidification</w:t>
               </w:r>
@@ -1211,291 +1211,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for anorthositic crust formed on an inner solar system planetesimal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Conductivity of FeS and Its Implications for Mercury's Long‐Sustaining Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeth Manthilake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Frossard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+                <w:t xml:space="preserve">J. Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7185/geochemlet.1921⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (9), pp.2359 - 2368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JE005979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315516v1</w:t>
+                <w:t xml:space="preserve">hal-02284266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Conductivity of FeS and Its Implications for Mercury's Long‐Sustaining Magnetic Field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geeth Manthilake</w:t>
+                <w:t xml:space="preserve">Evidence for anorthositic crust formed on an inner solar system planetesimal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chantel</w:t>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 124 (9), pp.2359 - 2368. </w:t>
+              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.28-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019JE005979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.1921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284266v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and stability of an iron drop falling in a magma ocean</w:t>
               </w:r>
@@ -1507,51 +1507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Qaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1869,295 +1869,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicate melts during Earth's core formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a coherent model for the melting behavior of the deep Earth’s mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boujibar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+                <w:t xml:space="preserve">Asmaa Boujibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Cartier</w:t>
+                <w:t xml:space="preserve">Gaston Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 461, pp.128 - 139. </w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 265, pp.67-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.12.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2017.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635980v1</w:t>
+                <w:t xml:space="preserve">hal-01503000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a coherent model for the melting behavior of the deep Earth’s mantle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Andrault</w:t>
+                <w:t xml:space="preserve">Silicate melts during Earth's core formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boujibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaston Garbarino</w:t>
+                <w:t xml:space="preserve">Camille Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 265, pp.67-81. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 461, pp.128 - 139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2017.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503000v1</w:t>
+                <w:t xml:space="preserve">hal-01635980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of large impacts on Enceladus’ core shape</w:t>
               </w:r>
@@ -2579,317 +2579,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant impacts, heterogeneous mantle heating and a past hemispheric dynamo on Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cosmochemical fractionation by collisional erosion during the Earth’s accretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Boujibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali M.A. Bouhifd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2014.12.005⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.324 - 335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms9295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142028v1</w:t>
+                <w:t xml:space="preserve">hal-01680863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmochemical fractionation by collisional erosion during the Earth’s accretion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+                <w:t xml:space="preserve">Giant impacts, heterogeneous mantle heating and a past hemispheric dynamo on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ali M.A. Bouhifd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Monteux</w:t>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.324 - 335. </w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 240, pp.114-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms9295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2014.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680863v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards more realistic core-mantle boundary heat flux patterns: a source of diversity in planetary dynamos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagay Amit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3568,51 +3568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagay Amit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4192,51 +4192,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985660v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Andrault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mathieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2025.107315" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04586978v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Engels" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116124" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04087635v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Qaddah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007805" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03850999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pierru" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeth Manthilake" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo1036" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164528v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freitas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106655" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563299v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bars" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.053801" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02933230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clesi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Wacheul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106547" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02561888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monteux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Samuel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa064" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02147819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arkani-Hamed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.05.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02315516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frossard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1921" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02284266v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chantel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE005979" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2019.02.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J Golabek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C Rubie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D Young" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0473-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pesce" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0053-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01635980v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boujibar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cartier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.12.035" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Boujibar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.02.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.09.034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01359847v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillaume" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pochat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/L523.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Samuel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637422v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.09.040" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2014.12.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali M.A. Bouhifd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9295" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01635999v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Olson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-015-0056-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Marounina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.05.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636075v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Arkani-Hamed" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004587" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636068v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Feuvre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.04.041" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Wacheul" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Aurnou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.06.044" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636055v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. M Jellinek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. L Johnson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.05.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636052v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Schaeffer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JE004075" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636051v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.08.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636042v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ricard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coltice" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubuffet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulvrova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.08.020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636049v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Got" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hassani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Okubo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06481" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985660v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Andrault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mathieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2025.107315" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04586978v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Engels" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116124" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04087635v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Qaddah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007805" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03850999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pierru" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeth Manthilake" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo1036" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164528v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freitas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106655" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02933230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clesi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bars" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Wacheul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106547" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.053801" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02561888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monteux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Samuel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa064" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02147819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arkani-Hamed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.05.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02284266v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chantel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE005979" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02315516v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frossard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1921" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2019.02.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J Golabek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C Rubie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D Young" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0473-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pesce" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0053-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503000v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Boujibar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.02.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01635980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boujibar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cartier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.12.035" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.09.034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01359847v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillaume" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pochat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/L523.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Samuel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637422v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.09.040" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680863v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali M.A. Bouhifd" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9295" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2014.12.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01635999v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Olson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-015-0056-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Marounina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.05.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636075v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Arkani-Hamed" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004587" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636068v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Feuvre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.04.041" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Wacheul" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Aurnou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.06.044" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636055v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. M Jellinek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. L Johnson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.05.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636052v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Schaeffer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JE004075" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636051v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.08.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636042v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ricard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coltice" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubuffet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulvrova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.08.020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636049v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Got" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hassani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Okubo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06481" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>