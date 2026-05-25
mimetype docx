--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -231,1334 +231,1334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AuNPs amplification in surface plasmon resonance imaging for the detection of micro-RNAs in the context of organ donation</w:t>
+                <w:t xml:space="preserve">Surface plasmon resonance imaging signal amplification for the detection of micro-RNAs in the context of organ donation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Beltrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Convert</w:t>
+                <w:t xml:space="preserve">Laurence Convert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmonics in Biology and Medicine XXI, SPIE Photonics West, proceedings SPIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, San Francisco CA, United States. pp.PC128600C, </w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe - Biophotonics in Point-of-Care III, Proceedings SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.130080A, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2692873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.3016176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654878v1</w:t>
+                <w:t xml:space="preserve">hal-04663352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance imaging signal amplification for the detection of micro-RNAs in the context of organ donation</w:t>
+                <w:t xml:space="preserve">AuNPs amplification in surface plasmon resonance imaging for the detection of micro-RNAs in the context of organ donation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Beltrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Convert</w:t>
+                <w:t xml:space="preserve">L. Convert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe - Biophotonics in Point-of-Care III, Proceedings SPIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.130080A, </w:t>
+              <w:t xml:space="preserve">Plasmonics in Biology and Medicine XXI, SPIE Photonics West, proceedings SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, San Francisco CA, United States. pp.PC128600C, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3016176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2692873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663352v1</w:t>
+                <w:t xml:space="preserve">hal-04654878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Nanoscale Heat Anisotropy in Gold Nanocrosses</w:t>
+                <w:t xml:space="preserve">Plasmonics for biosensing - a pluridisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vega</w:t>
+                <w:t xml:space="preserve">B. Bartenlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pl. Karsenti</w:t>
+                <w:t xml:space="preserve">P. Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Besbes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">SPIE Optical Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303354v1</w:t>
+                <w:t xml:space="preserve">hal-04303344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microrheology and structural quantification of blood clots as a diagnosis of hypercoagulability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatially-localized Functionalization on Nanostructured Surfaces for Enhanced Plasmonic Sensing Efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+                <w:t xml:space="preserve">M. Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tempez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Ceripa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé James</w:t>
+                <w:t xml:space="preserve">T. Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Général des 150 ans de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Photonics North</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184376v1</w:t>
+                <w:t xml:space="preserve">hal-04303394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially-localized Functionalization on Nanostructured Surfaces for Enhanced Plasmonic Sensing Efficacy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoscale Heat Anisotropy in Gold Nanocrosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Vega</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tempez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+                <w:t xml:space="preserve">Pl Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Brulé</w:t>
+                <w:t xml:space="preserve">M. Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">C’Nano 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303394v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Heat Anisotropy in Gold Nanocrosses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Transient Nanoscale Heat Anisotropy in Gold Nanocrosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bresson</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Pl. Karsenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C’Nano 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Photonics North</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303389v1</w:t>
+                <w:t xml:space="preserve">hal-04303354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TERS characterization of Functionnalied Gold nanostructure for improved Biosensors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Brulé</w:t>
+                <w:t xml:space="preserve">Microrheology and structural quantification of blood clots as a diagnosis of hypercoagulability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Carlier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ceripa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C’Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Congrès Général des 150 ans de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303377v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Heat Anisotropy at the nanoscale inside cross arrays</w:t>
+                <w:t xml:space="preserve">TERS characterization of Functionnalied Gold nanostructure for improved Biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Vega</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tempez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">C’Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303328v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPR biosensor for the detection of micro-RNAs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling Heat Anisotropy at the nanoscale inside cross arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Charette</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pl. Karsenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C’Nano 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">META conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303406v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonics for biosensing - a pluridisciplinary approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPR biosensor for the detection of micro-RNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beltrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Convert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Pragues, Czech Republic</w:t>
+              <w:t xml:space="preserve">C’Nano 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303344v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPR biosensor for the detection of microRNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Beltrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Convert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1745,298 +1745,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic biochips – from parallel acquisition to nano-enhanced sensitivity, specificity and actual structural imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What can orthogonal surface functionalizations provide to point-of-care testing ?Plasmonic imaging - from parallel acquisition to actual structural imaging, how to overcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Bryche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+                <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Grandbois</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francisco Palazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Yeromonahos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Mazurczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-ICEE, V Conf on Emerging Electronics, “Photonics and Plasmonics”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe – BioPhotonics in Point-of-Care, Proceedings SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Strasbourg / online (France), France. pp.1136108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2560154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070810v1</w:t>
+                <w:t xml:space="preserve">hal-03070811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface plasmon resonance imaging enhanced by dielectrophoresis and AC-electroosmosis for rapid and label-free bacteria detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Costella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleh Andreiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophotonics in Point-of-Care (SPIE Photonics Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Online (Covid 19), France. pp.113610G, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2555664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Modeling of Ultrafast Thermal Phenomena in Plasmonic Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2045,6813 +2058,6800 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics North</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoplasmonic-enhanced cellular imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Banville</w:t>
+                <w:t xml:space="preserve">Plasmonic biochips – from parallel acquisition to nano-enhanced sensitivity, specificity and actual structural imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grandbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Charette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE BIOS Plasmonics in Biology and Medicine XVII, Proceedings SPIE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE-ICEE, V Conf on Emerging Electronics, “Photonics and Plasmonics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, En ligne, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070820v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized two-temperature fitting algorithm for ultrashort laser heating of metal film and nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Nanoplasmonic-enhanced cellular imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Banville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mondher Besbes</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grandbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE BIOS Ultrafast Phenomena and Nanophotonics XXIV, proceedings SPIE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2545328⟩</w:t>
+              <w:t xml:space="preserve">SPIE BIOS Plasmonics in Biology and Medicine XVII, Proceedings SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco, CA, United States. pp.1125704, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2546529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070821v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance imaging enhanced by dielectrophoresis and AC-electroosmosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Marchalot</w:t>
+                <w:t xml:space="preserve">Generalized two-temperature fitting algorithm for ultrashort laser heating of metal film and nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oleh Andreiev</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2546525⟩</w:t>
+              <w:t xml:space="preserve">SPIE BIOS Ultrafast Phenomena and Nanophotonics XXIV, proceedings SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco (CA), United States. pp.1127814, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2545328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967840v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can orthogonal surface functionalizations provide to point-of-care testing ?Plasmonic imaging - from parallel acquisition to actual structural imaging, how to overcome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gehin</w:t>
+                <w:t xml:space="preserve">Surface plasmon resonance imaging enhanced by dielectrophoresis and AC-electroosmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Costella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleh Andreiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe – BioPhotonics in Point-of-Care, Proceedings SPIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Strasbourg / online (France), France. pp.1136108, </w:t>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.1125703, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2560154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2546525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070811v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance imaging enhanced by dielectrophoresis and ac electroosmosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Marchalot</w:t>
+                <w:t xml:space="preserve">Mechanisms of heat propagation on nanostructured gold films mediated by propagative and localized surface plasmons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oleh Andreiev</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Miniaturized Systems for Chemistry and Life Sciences (µTAS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bazel, Switzerland</w:t>
+              <w:t xml:space="preserve">Photonics North 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377593v1</w:t>
+                <w:t xml:space="preserve">hal-02403560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next generation of biochips for SPRI, SERS and bio-imaging: taking advantage of hydrid plasmonics modes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized Two-Temperature Fitting Algorithm for Ultrashort Laser Heating of Metal Film and Nanoparticles to spatially and temporally study heat propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES 2019, 4th International Conference on Enhanced Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, London, Canada</w:t>
+              <w:t xml:space="preserve">MNE 19, 45th International Conference on Micro &amp; Nano Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403577v1</w:t>
+                <w:t xml:space="preserve">hal-02409834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic biochip for “SPRI, SERS and bio-imaging” in vitro monitoring of bio, molecular to cellular, surface interactions</w:t>
+                <w:t xml:space="preserve">2T model to spatially and temporally study heat propagation in nanostructured gold films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bartenlian</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMA 2019 – Novel Optical Materials and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Cetraro, Italy</w:t>
+              <w:t xml:space="preserve">ICES 2019, 4th International Conference on Enhanced Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, London, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403570v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Two-Temperature Fitting Algorithm for Ultrashort Laser Heating of Metal Film and Nanoparticles to spatially and temporally study heat propagation</w:t>
+                <w:t xml:space="preserve">Plasmonic biochip for “SPRI, SERS and bio-imaging” in vitro monitoring of bio, molecular to cellular, surface interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Bresson</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. A. Banville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P.L. Karsenti</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bartenlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF Nano / C’Nano joint meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">NOMA 2019 – Novel Optical Materials and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cetraro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409944v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Two-Temperature Fitting Algorithm for Ultrashort Laser Heating of Metal Film and Nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Next generation of biochips for SPRI, SERS and bio-imaging: taking advantage of hydrid plasmonics modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mondher Besbes</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Banville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">ICES 2019, 4th International Conference on Enhanced Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, London, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409909v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Two-Temperature Fitting Algorithm for Ultrashort Laser Heating of Metal Film</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+                <w:t xml:space="preserve">Surface plasmon resonance imaging enhanced by dielectrophoresis and ac electroosmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Costella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondher Besbes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
+                <w:t xml:space="preserve">Oleh Andreiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META 2019, the 10th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Miniaturized Systems for Chemistry and Life Sciences (µTAS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bazel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409788v1</w:t>
+                <w:t xml:space="preserve">hal-02377593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of biosensors plasmonic substrates differences induced by e-beam, soft and hard UV-NIL fabrication techniques</w:t>
+                <w:t xml:space="preserve">Generalized Two-Temperature Fitting Algorithm for Ultrashort Laser Heating of Metal Film and Nanoparticles to spatially and temporally study heat propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MNE 19, 45th International Conference on Micro &amp; Nano Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">SF Nano / C’Nano joint meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409864v1</w:t>
+                <w:t xml:space="preserve">hal-02409944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise calibration of optical tweezers using interference in backscattered signal. Application to the micro rheology of blood clots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Flavie Gillant</w:t>
+                <w:t xml:space="preserve">Generalized Two-Temperature Fitting Algorithm for Ultrashort Laser Heating of Metal Film and Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics and Photonics, Optical Trapping and Optical Micromanipulation XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Photonics North 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278761v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Two-Temperature Fitting Algorithm for Ultrashort Laser Heating of Metal Film and Nanoparticles to spatially and temporally study heat propagation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Generalized Two-Temperature Fitting Algorithm for Ultrashort Laser Heating of Metal Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MNE 19, 45th International Conference on Micro &amp; Nano Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">META 2019, the 10th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409834v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2T model to spatially and temporally study heat propagation in nanostructured gold films</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of biosensors plasmonic substrates differences induced by e-beam, soft and hard UV-NIL fabrication techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Bresson</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gogol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.L. Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES 2019, 4th International Conference on Enhanced Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, London, Canada</w:t>
+              <w:t xml:space="preserve">MNE 19, 45th International Conference on Micro &amp; Nano Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409757v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of heat propagation on nanostructured gold films mediated by propagative and localized surface plasmons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Bresson</w:t>
+                <w:t xml:space="preserve">Precise calibration of optical tweezers using interference in backscattered signal. Application to the micro rheology of blood clots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Gillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">SPIE Optics and Photonics, Optical Trapping and Optical Micromanipulation XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403560v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutating the cholesterol binding site on amyloid precursor protein alters the processing and production of Aβ-amyloid peptides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Thermoplasmonics effects on gold film and coupled nanoparticles array at subpicosecond resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Hanbouch</w:t>
+                <w:t xml:space="preserve">P-L. Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marquer C.</w:t>
+                <w:t xml:space="preserve">J. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Boussicault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karen Perronet</w:t>
+                <w:t xml:space="preserve">D. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECNP Workshop for Junior Scientists in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">international conference of Near-field Optics and Nanophotonics (NFO-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809016v1</w:t>
+                <w:t xml:space="preserve">hal-02093411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement in the performances of a plasmonic sensor using a combination of electrohydrodynamical effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative Gold Nanostructred biochips for surface plasmon resonance imaging and surface enhanced raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F. Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Avenas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Marchalot</w:t>
+                <w:t xml:space="preserve">M. Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dielectrophoresis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Guildford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Photonic North</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946302v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Gold Nanostructred biochips for surface plasmon resonance imaging and surface enhanced raman spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+                <w:t xml:space="preserve">Surface nanostructuring for improved resolution in surface plasmon resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. A. Banville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Barbillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Maillart</w:t>
+                <w:t xml:space="preserve">M. Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonic North</w:t>
+              <w:t xml:space="preserve">Photonics North, 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093425v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface nanostructuring for improved resolution in surface plasmon resonance imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. A. Banville</w:t>
+                <w:t xml:space="preserve">Performance improvement of a plasmonic sensor using a combination of AC electrokinetic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Costella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Moreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Besbes</w:t>
+                <w:t xml:space="preserve">M. Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Canva</w:t>
+                <w:t xml:space="preserve">J. Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North, 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Dielectrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Surrey, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093406v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance improvement of a plasmonic sensor using a combination of AC electrokinetic effects</w:t>
+                <w:t xml:space="preserve">Improvement in the performances of a plasmonic sensor using a combination of electrohydrodynamical effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Avenas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Marchalot</w:t>
+                <w:t xml:space="preserve">Quentin Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Costella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dielectrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Surrey, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Jul 2018, Guildford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310139v1</w:t>
+                <w:t xml:space="preserve">hal-01946302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages of Hybrid, Propagating and Localized, Plasmonic Modes for Biosensing such as SPRI, SERS and Bio-Imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Bartenlian</w:t>
+                <w:t xml:space="preserve">Mutating the cholesterol binding site on amyloid precursor protein alters the processing and production of Aβ-amyloid peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Hanbouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marquer C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boussicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Schaack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scix2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">ECNP Workshop for Junior Scientists in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093428v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Thermoplasmonics effects on gold film and coupled nanoparticles array at subpicosecond resolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Morris</w:t>
+                <w:t xml:space="preserve">Advantages of Hybrid, Propagating and Localized, Plasmonic Modes for Biosensing such as SPRI, SERS and Bio-Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F. Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bartenlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international conference of Near-field Optics and Nanophotonics (NFO-15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Troyes, France</w:t>
+              <w:t xml:space="preserve">Scix2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093411v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between conventional and next generation lithography for bimodal SPRI-SERS biosensors</w:t>
+                <w:t xml:space="preserve">Next generation of Nanostructured Biochips for a bimodal SPRI-SERS detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Olivéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Micro and Nano Engineering (MNE17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">C'Nano 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407750v1</w:t>
+                <w:t xml:space="preserve">hal-02156859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured SPR biochips (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Olivéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2017 Spring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface nanostructuring for high-resolution surface plasmon resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. A. Banville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META'17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse impulsionnelle et inférence bayésienne pour la calibration de pinces optiques via la lumière retrodiffusée (Poster)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between conventional and next generation lithography for bimodal SPRI-SERS biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Gillant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karen Perronet</w:t>
+                <w:t xml:space="preserve">Frédéric Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gogol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Congrès general de la Société Française de Physique </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Orsay, France</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Micro and Nano Engineering (MNE17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570125v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic properties of gold arrays deposited on a gold film (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réponse impulsionnelle et inférence bayésienne pour la calibration de pinces optiques via la lumière retrodiffusée (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Gillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian U. Richly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gillibert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Nanospectroscopy IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">24e Congrès general de la Société Française de Physique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709005v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next generation of Nanostructured Biochips for a bimodal SPRI-SERS detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmonic properties of gold arrays deposited on a gold film (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'Nano 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Optical Nanospectroscopy IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156859v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonique appliquée aux biocapteurs (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPRI and SERS plasmonic instrumental systems (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Olivéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Charette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR 3420, Jun 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SCiX 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534204v1</w:t>
+                <w:t xml:space="preserve">hal-01758010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard UV-NIL nanostructures for bimodal SPRI-SERS biosensors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Surface Nanostructuration and Surface Chemistry at the Submicronic Scale: Towards a Bimodal SPRI / SERS Biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aassime</w:t>
+                <w:t xml:space="preserve">.J.-P. Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Planté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+                <w:t xml:space="preserve">Salomé Ansanay-Alex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Micro and Nano Engineering (MNE16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">CMOS-Emerging Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409564v1</w:t>
+                <w:t xml:space="preserve">hal-02156849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective self-assembly of large sets of nanoparticles on nanopatterned functionalized substrates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
+                <w:t xml:space="preserve">Pince optique et contraste de phase pour l’étude de la mécanotransduction dans les cellules endothéliales (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Gillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chevalier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">a I Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lithography Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Kamuela, United States</w:t>
+              <w:t xml:space="preserve">Colloque Diagnostic et Imagerie Optiques en Médecine et en biologie (OPT-DIAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156841v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold nanostructuring by soft UV-nanoimprint lithography for surface-enhanced Raman scattering applications: directional and enhancement localization properties (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid surface plasmon modes in metallic nanostructures: Complete numerical analysis and application to biosensing (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Yasukini</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9724-7</w:t>
+              <w:t xml:space="preserve">META’16, the 7th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Malaga Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307455v1</w:t>
+                <w:t xml:space="preserve">hal-01757537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Surface Nanostructuration and Surface Chemistry at the Submicronic Scale: Towards a Bimodal SPRI / SERS Biosensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francisco Palazon</w:t>
+                <w:t xml:space="preserve">Gold nanostructuring by soft UV-nanoimprint lithography for surface-enhanced Raman scattering applications: directional and enhancement localization properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOS-Emerging Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">BIOS 2016, Plasmonics in Biology and Medecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156849v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pince optique et contraste de phase pour l’étude de la mécanotransduction dans les cellules endothéliales (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Backscattered light detection in phase contrast optical tweezers for the study of mechanotransduction in blood vessels endothelial cells (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Diagnostic et Imagerie Optiques en Médecine et en biologie (OPT-DIAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">XVIII. Linz Winter workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347795v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid surface plasmon modes in metallic nanostructures: Complete numerical analysis and application to biosensing (orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Gold nanostructuring by soft UV-nanoimprint lithography for surface-enhanced Raman scattering applications: directional and enhancement localization properties (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mondher Besbes</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Yasukini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META’16, the 7th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Malaga Spain</w:t>
+              <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9724-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757537v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold nanostructuring by soft UV-nanoimprint lithography for surface-enhanced Raman scattering applications: directional and enhancement localization properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
+                <w:t xml:space="preserve">Collective self-assembly of large sets of nanoparticles on nanopatterned functionalized substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Palazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Ansanay-Alex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOS 2016, Plasmonics in Biology and Medecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">The Lithography Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Kamuela, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403609v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backscattered light detection in phase contrast optical tweezers for the study of mechanotransduction in blood vessels endothelial cells (Orale)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasmonique appliquée aux biocapteurs (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII. Linz Winter workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Linz, Austria</w:t>
+              <w:t xml:space="preserve">PMSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR 3420, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298501v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of hybrid surface plasmon modes in metallic nanostructures and application to SPRI/SERS biosensing (Orale)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hard UV-NIL nanostructures for bimodal SPRI-SERS biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aassime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Planté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Micro and Nano Engineering (MNE16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709009v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse impulsionnelle et inférence bayésienne pour la calibration de pinces optiques via la lumière rétrodiffusée (Poster)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+                <w:t xml:space="preserve">Modeling of hybrid surface plasmon modes in metallic nanostructures and application to SPRI/SERS biosensing (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Olivéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bordeaux 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Photonics North</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347800v1</w:t>
+                <w:t xml:space="preserve">hal-01709009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid surface plasmon modes in metallic nanostructures: Complete numerical analysis and application to biosensing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+                <w:t xml:space="preserve">Réponse impulsionnelle et inférence bayésienne pour la calibration de pinces optiques via la lumière rétrodiffusée (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Gillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mondher Besbes</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian U. Richly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META’16, the 7th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">Optique Bordeaux 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098405v1</w:t>
+                <w:t xml:space="preserve">hal-01347800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPRI and SERS plasmonic instrumental systems (orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Canva</w:t>
+                <w:t xml:space="preserve">Hybrid surface plasmon modes in metallic nanostructures: Complete numerical analysis and application to biosensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Olivéro</w:t>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCiX 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">META’16, the 7th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758010v1</w:t>
+                <w:t xml:space="preserve">hal-02098405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical tweezers for the study of mechanotransduction in blood vessels endothelial cells (Poster)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karen Perronet</w:t>
+                <w:t xml:space="preserve">Enhanced Performance of Plasmonic Biosensors using High Field Confinement around metallic nanostructures due to the Coupling of Propagating Plasmons of a thin metallic film (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Olivéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GDR 3070</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XII </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.9340-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220932v1</w:t>
+                <w:t xml:space="preserve">hal-01533782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal-FPN fault coverage improvement in production test of CMOS imagers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Mandier</w:t>
+                <w:t xml:space="preserve">Direction surface Enhanced Raman scattering on gold nano-gratings (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IEEE International VLSI Test Symposium (VTS'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Napa, California, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Enhanced Spectroscopies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Messina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165598v1</w:t>
+                <w:t xml:space="preserve">hal-01307483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic sensing using hybrid modes (orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics North 2015 – Annual international conference on applications of photonic technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of gold film under plasmonic nanodisks to enhance SERS and SPR signal (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gold 2015 World Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructuration de film d’or sur verre pour la biodétection par diffusion Raman exaltée de Surface et résonance de plasmon de surface (Orale)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelhanin Aassime</w:t>
+                <w:t xml:space="preserve">Horizontal-FPN fault coverage improvement in production test of CMOS imagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marcellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bretagne </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">33rd IEEE International VLSI Test Symposium (VTS'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Napa, California, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533806v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-spectral interrogation for surface plasmon resonance sensing in complex media (Orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Sereda</w:t>
+                <w:t xml:space="preserve">Optical tweezers for the study of mechanotransduction in blood vessels endothelial cells (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Gillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Journées plénières du GDR 3070</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533777v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative nanostructured biochips to combine SPRI and SERS (Orale)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanostructuration de film d’or sur verre pour la biodétection par diffusion Raman exaltée de Surface et résonance de plasmon de surface (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhanin Aassime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Europe </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Optique Bretagne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533776v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold layer under plasmonic nanodisks to enhance SERS and SPR signals (Orale)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Multi-spectral interrogation for surface plasmon resonance sensing in complex media (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Sereda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Olivéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Biophysique de l’Université Paris-Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">CLEO Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533809v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining SPRI and SERS with innovative nanostructured biochips (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative nanostructured biochips to combine SPRI and SERS (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Olivéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Sfax, Tunisia</w:t>
+              <w:t xml:space="preserve">CLEO Europe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533779v1</w:t>
+                <w:t xml:space="preserve">hal-01533776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced performance of plasmonic biosensors using hybrid plasmonic mode in the Kretschmann configuration (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Gold layer under plasmonic nanodisks to enhance SERS and SPR signals (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Olivéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoMeta </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Seefeld, Austria</w:t>
+              <w:t xml:space="preserve">Journée Biophysique de l’Université Paris-Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533786v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructuring for Sensitivity Enhancement of Biosensors based on Surface Plasmon Resonance and Surface Enhanced Raman Scattering (Orale)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining SPRI and SERS with innovative nanostructured biochips (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bartenlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.9340-13</w:t>
+              <w:t xml:space="preserve">ESBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Sfax, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533784v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direction surface Enhanced Raman scattering on gold nano-gratings (Orale)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Enhanced performance of plasmonic biosensors using hybrid plasmonic mode in the Kretschmann configuration (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Olivéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Enhanced Spectroscopies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Messina, Italy</w:t>
+              <w:t xml:space="preserve">NanoMeta </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Seefeld, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307483v1</w:t>
+                <w:t xml:space="preserve">hal-01533786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Performance of Plasmonic Biosensors using High Field Confinement around metallic nanostructures due to the Coupling of Propagating Plasmons of a thin metallic film (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Nanostructuring for Sensitivity Enhancement of Biosensors based on Surface Plasmon Resonance and Surface Enhanced Raman Scattering (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurore Olivéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XII </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.9340-24</w:t>
+              <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.9340-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533782v1</w:t>
+                <w:t xml:space="preserve">hal-01533784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving performances of surface plasmon resonance imaging biosensors: real-time multi-spectral interrogation (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sereda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe, Biophotonics: Photonic Solutions for Better Health Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Brussels, Belgium. pp.9129-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8876,103 +8876,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation of plasmonic modes in nano-structures for sensitivity enhancement of trace detection of bio-molecules (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoMeta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Singapour, Singapore</w:t>
@@ -9001,51 +9001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic Imaging Systems and BioMedical Applications (orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9083,103 +9083,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using hybrid modes in surface plasmon resonance bio-sensors for low-concentration target probing (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sereda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOS Photonics West, Plasmonics in Biology and Medicine XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.8957-28</w:t>
@@ -9202,683 +9202,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de la dispersion des mesures en imagerie par résonance des plasmons de surface (SPRi) par interrogation spectrale (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Angulo-spectral Plasmonic Properties of Nano-Micro-Structured sensing substrates- simulations and experiments (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Chamtouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sereda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ième Colloque Interdisciplinaire en Instrumentation C2I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">MediNano 6,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854673v1</w:t>
+                <w:t xml:space="preserve">hal-00908855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic imaging systems and biomedical applications (Orale)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Angulo-spectral Plasmonic Properties of Nano-Micro-Structured sensing (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Chamtouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sereda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESBM 5, International Conference for Engineering Sciences for Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Mahdia, Tunisia</w:t>
+              <w:t xml:space="preserve">Horizons de l'Optique 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533797v1</w:t>
+                <w:t xml:space="preserve">hal-00908861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Plasmon Resonance Imaging (SPRI), multi-spectral interrogation (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Plasmonic imaging systems and biomedical applications (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sereda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Chamtouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Maillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons de l'Optique 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">ESBM 5, International Conference for Engineering Sciences for Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Mahdia, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908858v1</w:t>
+                <w:t xml:space="preserve">hal-01533797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angulo-spectral Plasmonic Properties of Nano-Micro-Structured sensing substrates- simulations and experiments (Orale)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Surface Plasmon Resonance Imaging (SPRI), multi-spectral interrogation (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sereda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maillart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MediNano 6,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Horizons de l'Optique 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908855v1</w:t>
+                <w:t xml:space="preserve">hal-00908858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angulo-spectral Plasmonic Properties of Nano-Micro-Structured sensing (Orale)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Réduction de la dispersion des mesures en imagerie par résonance des plasmons de surface (SPRi) par interrogation spectrale (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sereda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maillart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons de l'Optique 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">6ième Colloque Interdisciplinaire en Instrumentation C2I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908861v1</w:t>
+                <w:t xml:space="preserve">hal-00854673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of reflectivity and angulo-spectral interrogation modes in surface plasmon resonance biosensors (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sereda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPP6 - 6th Intenational Conf. on Surface Plasmon Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9916,77 +9916,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-micro-ridges structures and probe localization effect for bioplasmonic sensing (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on metamaterials, photonic crystals and plasmonics (META-2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Sharjah, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10005,2111 +10005,2128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for real-time analysis of biomolecular interactions using surface plasmon resonance imaging SPRi</w:t>
+                <w:t xml:space="preserve">Surface plasmon resonance imaging (SPRI) sensor biochips based on gold and silver nano- and microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Mezlini</w:t>
+                <w:t xml:space="preserve">Anuj Dhawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalin Fetita</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuan Vo-Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Applications in Molecular, Structural, and Functional Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BIOS Plasmonics in Biology and Medecine IX, SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711238v1</w:t>
+                <w:t xml:space="preserve">hal-00819721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and modelling of surface plasmon resonance imaging biosensor chips based on gold nano- and micro-structured film</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Plasmonic imaging sensors using 1- 2- or 3-dimensions structured substrates - continuum of plasmonic structures from nano to micro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Chamtouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2012) - Plasmonics and Biomedical applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">the great Scientific Exchange (SCiX-2012), Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Kansas City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819681v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioPlasmonic Angulo-spectral Imaging Systems and Nano-Micro-Structured Substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+                <w:t xml:space="preserve">Development and modelling of surface plasmon resonance imaging biosensor chips based on gold nano- and micro-structured film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuj Dhawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsin-Neng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress in Biophotonics (ICOB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Jena, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2012) - Plasmonics and Biomedical applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819725v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of data dispersion in SPR imaging systems through angulo-spectral measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Sereda</w:t>
+                <w:t xml:space="preserve">A new approach for real-time analysis of biomolecular interactions using surface plasmon resonance imaging SPRi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Mezlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Fetita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bellemain</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hassen Ghalila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Label Free Technology, Advances and Applications 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical Applications in Molecular, Structural, and Functional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, United States. p. 831725:1-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.911410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854675v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic imaging sensors using 1- 2- or 3-dimensions structured substrates - continuum of plasmonic structures from nano to micro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BioPlasmonic Angulo-spectral Imaging Systems and Nano-Micro-Structured Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Sereda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bellemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the great Scientific Exchange (SCiX-2012), Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Kansas City, United States</w:t>
+              <w:t xml:space="preserve">International Congress in Biophotonics (ICOB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819678v1</w:t>
+                <w:t xml:space="preserve">hal-00819725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance imaging (SPRI) sensor biochips based on gold and silver nano- and microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anuj Dhawan</w:t>
+                <w:t xml:space="preserve">Reduction of data dispersion in SPR imaging systems through angulo-spectral measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Sereda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bellemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tuan Vo-Dinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOS Plasmonics in Biology and Medecine IX, SPIE Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Label Free Technology, Advances and Applications 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819721v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'imagerie dynamique plasmonique et microscopique : application à l'étude de la motilité cellulaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectro-Angular properties of micro-structured plasmonics substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Chamtouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gulvady</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Bellemain</w:t>
+                <w:t xml:space="preserve">Buntha Ea-Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons de l'Optique 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">Federation of Analytical Chemistry and Spectroscopy Societies Meeting (FACSS) - Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Reno, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628198v1</w:t>
+                <w:t xml:space="preserve">hal-00819694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anodic Aluminum Oxide Replication for Soft UV-NIL Substrate Nanopatterning: Application in Biophysics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmonic nanostructured substrates for Surface Plasmon Resonance sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Sahaf</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Held</w:t>
+                <w:t xml:space="preserve">Mohamed Nakkach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bellemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Atomic Level Characterizations for New Materials and Devices (ALC'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">BioPhotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Parma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628176v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and modeling of surface plasmon resonance imaging sensor chips based on gold nano- and micro- structures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+                <w:t xml:space="preserve">Surface Plasmonic Biochips -from instrumentation to nano-micro-structured substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bellemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOS Plasmonics in Biology and Medecine VIII, SPIE Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Topical Problems in Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, xx, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628158v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic nanostructured substrates for Surface Plasmon Resonance sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Duval</w:t>
+                <w:t xml:space="preserve">Biofunctionalization of silver with biotynilated BSA for SPRI biosensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Nakkach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Canva</w:t>
+                <w:t xml:space="preserve">Vincent Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioPhotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Parma, Italy</w:t>
+              <w:t xml:space="preserve">4ème colloque du Laboratoire International Associé "Nanotechnologies &amp; Nanosystèmes" LN2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Allevard les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628184v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Plasmonic Biochips -from instrumentation to nano-micro-structured substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Systèmes d'imagerie en mode de résonance de plasmon de surface : applications aux biopuces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bellemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topical Problems in Biophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, xx, Russia</w:t>
+              <w:t xml:space="preserve">Polaritons 2011, Polaritons, Surface Plasmons, Resonances: sub-wavelength interactions in optics, CIRM, Centre de Rencontres Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626525v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofunctionalization of silver with biotynilated BSA for SPRI biosensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
+                <w:t xml:space="preserve">Dynamical study of cell motility by simultaneous microscopy and surface plasmon resonance imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chabot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Gulvady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque du Laboratoire International Associé "Nanotechnologies &amp; Nanosystèmes" LN2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Allevard les Bains, France</w:t>
+              <w:t xml:space="preserve">BIOS Imaging, Manipulation, and Analysis of Biomolecules, Cells and Tissues IX, SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628481v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d'imagerie en mode de résonance de plasmon de surface : applications aux biopuces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and modeling of surface plasmon resonance imaging sensor chips based on gold nano- and micro- structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuj Dhawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nakkach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polaritons 2011, Polaritons, Surface Plasmons, Resonances: sub-wavelength interactions in optics, CIRM, Centre de Rencontres Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">BIOS Plasmonics in Biology and Medecine VIII, SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626625v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical study of cell motility by simultaneous microscopy and surface plasmon resonance imagery</w:t>
+                <w:t xml:space="preserve">Système d'imagerie dynamique plasmonique et microscopique : application à l'étude de la motilité cellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gulvady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bellemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOS Imaging, Manipulation, and Analysis of Biomolecules, Cells and Tissues IX, SPIE Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Horizons de l'Optique 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628140v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous reflection microscopy and surface plasmon resonance imagery: study on cell motility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Bellemain</w:t>
+                <w:t xml:space="preserve">Anodic Aluminum Oxide Replication for Soft UV-NIL Substrate Nanopatterning: Application in Biophysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Sahaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences on Biomedical Optics (ECBO 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Munich, Germany</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Atomic Level Characterizations for New Materials and Devices (ALC'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628195v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembling, locating, grafting and actuating permanent magnetic filaments for validation of Polarimetric Surface Plasmon Resonance Imaging biosensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Simultaneous reflection microscopy and surface plasmon resonance imagery: study on cell motility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gulvady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Chevolot</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bellemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque du Laboratoire International Associé "Nanotechnologies &amp; Nanosystèmes" LN2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Allevard les Bains, France</w:t>
+              <w:t xml:space="preserve">European Conferences on Biomedical Optics (ECBO 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628534v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-nano-structured substrates for plasmonic biosensing imaging fabricated by nanoimprint lithography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assembling, locating, grafting and actuating permanent magnetic filaments for validation of Polarimetric Surface Plasmon Resonance Imaging biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bartenlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque du Laboratoire International Associé " Nanotechnologies &amp; Nanosystèmes " LN2</w:t>
+              <w:t xml:space="preserve">4ème colloque du Laboratoire International Associé "Nanotechnologies &amp; Nanosystèmes" LN2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Allevard les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634123v1</w:t>
+                <w:t xml:space="preserve">hal-00628534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembling, locating, grafting and actuating permanent magnetic filaments for validation of Polarimetric Surface Plasmon Resonance Imaging biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bartenlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École thématique CNRS "Nano-Objets aux Interfaces"", NOIS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Anglet, France</w:t>
@@ -12138,103 +12155,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembling, locating, grafting and actuating permanent filaments for validation of Polarimetric Surface Plasmon Resonance Imaging system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bartenlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors XXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Athens, Greece</w:t>
@@ -12257,2426 +12274,2426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectro-Angular properties of micro-structured plasmonics substrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-nano-structured substrates for plasmonic biosensing imaging fabricated by nanoimprint lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buntha Ea-Kim</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Zelsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bellemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Federation of Analytical Chemistry and Spectroscopy Societies Meeting (FACSS) - Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Reno, United States</w:t>
+              <w:t xml:space="preserve">4ème Colloque du Laboratoire International Associé " Nanotechnologies &amp; Nanosystèmes " LN2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Allevard les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819694v1</w:t>
+                <w:t xml:space="preserve">hal-00634123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance imaging biosensor system using nano-structured surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Surface Plasmon Resonance Imaging BioSensors and Nano-Micro Structuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuj Dhawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nakkach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Canva</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bellemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europtrode X - Tenth Conference on Optical Chemical Sensors and Biosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Frontiers in Photonics Sciences and Technology", 2010 FIP Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Durham, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628097v1</w:t>
+                <w:t xml:space="preserve">hal-00628132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late ordovician climbing dune assemblages, the signature of glacial outburst ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Surface Plasmon Resonance Imaging Sensors - Application to Biochip Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuj Dhawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nakkach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buntha Ea-Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iceland in the Central Northern Atlantic : hotspot, sea currents and climate changes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Plouzane, France</w:t>
+              <w:t xml:space="preserve">Frontiers in Photonics Sciences and Technology", 2010 FIP Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Durham, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00483759v1</w:t>
+                <w:t xml:space="preserve">hal-00627692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of complex refractive index dispersion from SPR data</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large area nanopatterning by combined Anodic Aluminum Oxide and soft UV-NIL technologies for applications in biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Sahaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Held</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gogol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmonics in Biology and Medicine VII,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Micro and Nano Engineering 10 (MNE10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Genoa, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627723v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Plasmon Resonance Imaging Sensors - Application to Biochip Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Plasmonic Nanostructures for SPR Sensing and Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuj Dhawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nakkach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Buntha Ea-Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Photonics Sciences and Technology", 2010 FIP Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Durham, United States</w:t>
+              <w:t xml:space="preserve">Advanced Environmental, Chemical, and Biological Sensing Technologies VII, SPIE Defense, Security and Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627692v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large area nanopatterning by combined Anodic Aluminum Oxide and soft UV-NIL technologies for applications in biology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late ordovician climbing dune assemblages, the signature of glacial outburst ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ghienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Boujazia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Micro and Nano Engineering 10 (MNE10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Genoa, Italy</w:t>
+              <w:t xml:space="preserve">Iceland in the Central Northern Atlantic : hotspot, sea currents and climate changes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Plouzane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00629113v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic Nanostructures for SPR Sensing and Imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Extraction of complex refractive index dispersion from SPR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nakkach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Environmental, Chemical, and Biological Sensing Technologies VII, SPIE Defense, Security and Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasmonics in Biology and Medicine VII,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Francisco, California, United States. pp.75770X, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.841800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628099v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-field optical coherence tomography at 800 nm and 1300 mn simultaneously</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Sacchet</w:t>
+                <w:t xml:space="preserve">Surface plasmon resonance imaging biosensor system using nano-structured surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nakkach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Europtrode X - Tenth Conference on Optical Chemical Sensors and Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618239v1</w:t>
+                <w:t xml:space="preserve">hal-00628097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopuces à plasmons de surface : aspects multiparamétriques et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nakkach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanda Spadavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bellemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque interdisciplinaire en instrumentation (C2I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonics Biochips and Nano-Micro-Milli- Structuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bellemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nakkach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque du Laboratoire International Associé "Nanotechnologies &amp; Nanosystèmes" LN2, Université de Sherbrooke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarimetric surface plasmon resonance imaging and magnetic filament orientation characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nakkach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque du Laboratoire International Associé "Nanotechnologies &amp; Nanosystèmes" LN2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Sherbrooke, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-field optical coherence microscopy at two wavelengths</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Full-field optical coherence tomography at 800 nm and 1300 mn simultaneously</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sacchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIP annual meeting, Symposium on Frontiers in Photonics: Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. pp.77152V.1 - 77152V.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.853064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673848v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiparametric Surface Plasmon Resonance Imaging Systems and Nano-Micro-Milli-Structured Biochip Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuj Dhawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nakkach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buntha Ea-Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FACSS 2010 Federation of Analytical Chemistry and Spectroscopy Societies, "Surface Plasmon Resonance Instrumentation and Applications"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiparametric surface plasmon resonance imaging biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nakkach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bellemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque du Laboratoire International Associé "Nanotechnologies &amp; Nanosystèmes" LN2, Université de Sherbrooke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Sherbrooke, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the ultimate resolution of surface plasmon resonance imaging (and beyond ?)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Buntha Ea-Kim</w:t>
+                <w:t xml:space="preserve">Full-field optical coherence microscopy at two wavelengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sacchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masreshaw Bayleyegn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FP7 Photonics for Life, P4L annual scientific meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, St. Andrews, United Kingdom</w:t>
+              <w:t xml:space="preserve">FIP annual meeting, Symposium on Frontiers in Photonics: Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, xx, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628452v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and suppression of motion artifacts in full-field optical coherence tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Sacchet</w:t>
+                <w:t xml:space="preserve">Towards the ultimate resolution of surface plasmon resonance imaging (and beyond ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nakkach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buntha Ea-Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FP7 Photonics for Life, P4L annual scientific meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, St. Andrews, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618237v1</w:t>
+                <w:t xml:space="preserve">hal-00628452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Plasmon Resonance Imaging BioSensors and Nano-Micro Structuration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study and suppression of motion artifacts in full-field optical coherence tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sacchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Photonics Sciences and Technology", 2010 FIP Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Belgium. pp.77150A.1 - 77150B.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.853029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628132v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-band full-field optical coherence tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Sacchet</w:t>
+                <w:t xml:space="preserve">Biocapteurs optiques de type puces à ADN (Imagerie en mode de Résonance de Plasmon de Surface et Biopuces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bellemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Georges</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Hottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of the european network Photonics 4 Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Italy</w:t>
+              <w:t xml:space="preserve">Biophotonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, x, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673843v1</w:t>
+                <w:t xml:space="preserve">hal-00626503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Biochip System using Surface Plasmon Resonance Imaging (SPRI) - Application to Genotyping and influence of Temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Biocapteurs optiques de type puces à ADN - aspects spectral et polarimétrique, modélisation et expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nakkach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Chamtouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanda Spadavecchia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, San Jose, United States</w:t>
+              <w:t xml:space="preserve">Biophotonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, xx, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627769v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarimetric surface plasmon resonance imaging biosensor system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laisné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pompon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bellemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des entretiens Jacques Cartier "Se connecter au nanomonde"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Écully, France. </w:t>
@@ -14740,77 +14757,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Manera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Rella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanda Spadavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IEEE Conference on Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Christchurch, New Zealand</w:t>
@@ -14839,77 +14856,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic Biochip system using SPRI - Critical influence of Substrate preparations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanda Spadavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Manera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14964,90 +14981,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-band full-field optical coherence tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sacchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus on Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15072,103 +15089,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographie par cohérence optique à 2 longueurs d'onde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sacchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Imagerie pour les Sciences du Vivant et la Médecine (IMVIE5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15187,2754 +15204,2737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographie par cohérence optique en plein champ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Sacchet</w:t>
+                <w:t xml:space="preserve">Optical Biochip System using Surface Plasmon Resonance Imaging (SPRI) - Application to Genotyping and influence of Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Georges</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bellemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanda Spadavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert-Claude Boccara</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Journées Imagerie Optique Non-Conventionnelle (JIONC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689680v1</w:t>
+                <w:t xml:space="preserve">hal-00627769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographie par cohérence optique sur 2 gammes de longueurs d'onde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Multi-band full-field optical coherence tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sacchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Diagnostic et imagerie optiques en médecine (OPT-DIAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop of the european network Photonics 4 Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689685v1</w:t>
+                <w:t xml:space="preserve">hal-00673843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature impact on thermodynamical parameters of DNA:DNA hybridization kinetics as quantified by Surface Plasmon Resonance Imaging (SPRI) system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hottin</w:t>
+                <w:t xml:space="preserve">Tomographie par cohérence optique sur 2 gammes de longueurs d'onde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sacchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Canva</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmonics in Biology and medicine VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, San Jose, CA, United States. pp.71920C</w:t>
+              <w:t xml:space="preserve">colloque Diagnostic et imagerie optiques en médecine (OPT-DIAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627706v1</w:t>
+                <w:t xml:space="preserve">hal-00689685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">optiques de type puces à ADN - aspects spectral et polarimétrique, modélisation et expériences</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tomographie par cohérence optique en plein champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolanda Spadavecchia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Sacchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert-Claude Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophotonique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, xx, Tunisie</w:t>
+              <w:t xml:space="preserve">colloque Journées Imagerie Optique Non-Conventionnelle (JIONC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626552v1</w:t>
+                <w:t xml:space="preserve">hal-00689680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation multispectrale de plasmons de surface: imagerie et applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">optiques de type puces à ADN - aspects spectral et polarimétrique, modélisation et expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nakkach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Chamtouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanda Spadavecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG 2009, Journées Nationales d'Optique Guidée et Horizons de l'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">Biophotonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, xx, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626562v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Multimodal Surface Plasmon Resonance Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Excitation multispectrale de plasmons de surface: imagerie et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nakkach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bellemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topical Problems in BioPhotonics 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, x, Russia</w:t>
+              <w:t xml:space="preserve">JNOG 2009, Journées Nationales d'Optique Guidée et Horizons de l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630067v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de biopuces et plasmonique - exemple d'application au diagnostic génétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Dynamical Multimodal Surface Plasmon Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bellemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hottin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bellemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PLASMOBIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Topical Problems in BioPhotonics 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, x, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626609v1</w:t>
+                <w:t xml:space="preserve">hal-00630067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation multidimensionnelle pour la caractérisation d'interactions biomoléculaires sur surfaces structurées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Temperature impact on thermodynamical parameters of DNA:DNA hybridization kinetics as quantified by Surface Plasmon Resonance Imaging (SPRI) system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Pompon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée CNANO Ile de France, NanoBioSciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Chatenay-Malabry, France</w:t>
+              <w:t xml:space="preserve">Plasmonics in Biology and medicine VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, San Jose, CA, United States. pp.71920C</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00629138v1</w:t>
+                <w:t xml:space="preserve">hal-00627706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiband ultrahigh-resolution full-field optical coherence tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Sacchet</w:t>
+                <w:t xml:space="preserve">Instrumentation multidimensionnelle pour la caractérisation d'interactions biomoléculaires sur surfaces structurées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bartenlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pompon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences on Biomedical Optics (ECBO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.73721F-73721F-9</w:t>
+              <w:t xml:space="preserve">Journée CNANO Ile de France, NanoBioSciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Chatenay-Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627988v1</w:t>
+                <w:t xml:space="preserve">hal-00629138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocapteurs optiques de type puces à ADN - aspects spectral et polarimétrique, modélisation et expériences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Systèmes de biopuces et plasmonique - exemple d'application au diagnostic génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nakkach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jolanda Spadavecchia</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bellemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophotonique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, xx, Tunisie</w:t>
+              <w:t xml:space="preserve">Colloque PLASMOBIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626601v1</w:t>
+                <w:t xml:space="preserve">hal-00626609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocapteurs optiques de type puces à ADN (Imagerie en mode de Résonance de Plasmon de Surface et Biopuces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Canva</w:t>
+                <w:t xml:space="preserve">Multiband ultrahigh-resolution full-field optical coherence tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sacchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophotonique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, x, Tunisie</w:t>
+              <w:t xml:space="preserve">European Conferences on Biomedical Optics (ECBO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.73721F-73721F-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626503v1</w:t>
+                <w:t xml:space="preserve">hal-00627988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging and spectral information with time-domain OCT. Application to works of art</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Latour</w:t>
+                <w:t xml:space="preserve">NanoBioForme - Surfaces hybrides nanostructurées et anisotropes pour la conception de capteurs biologiques plasmoniques sensibles à la conformation et à l'état d'organisation des biomolécules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bartenlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pompon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCT4ART</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Torun, Poland</w:t>
+              <w:t xml:space="preserve">PNANO Annual worshop 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430261v1</w:t>
+                <w:t xml:space="preserve">hal-00628410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal plasmon resonance imaging biosensors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Self-calibration procedure for temperature stabilized dynamical biochips - example of accurate genetic diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bellemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanda Spadavecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS annual meeting 08, Biophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">10th World Congress on Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626537v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Surface Plasmon Resonance Imaging as a characterization instrument for biomolecular surface interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Canva</w:t>
+                <w:t xml:space="preserve">Self-calibrated dynamical optical biochip system using surface plasmon resonance imaging: application to genotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanda Spadavecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bellemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hottin</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Photonics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nha Tran, Vietnam</w:t>
+              <w:t xml:space="preserve">Biophotonics: Photonics solution for better health care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Strasbourg, France. pp.69910Q1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626501v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Plasmon Resonance Imaging Sensors for Biomolecular Surface Interaction Characterization: Application to Dynamic Biochips - Example of Genetic Diagnosis Chip</w:t>
+                <w:t xml:space="preserve">Spectroscopic full-field optical coherence tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBE 2008 Annual Meeting, Biological Engineering - Optical Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Chapel Hill, United States</w:t>
+              <w:t xml:space="preserve">Focus on Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Osaka-Awaji, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627741v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-free self-calibrated DNA biochips - application to accurate genetic diagnosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Surface Plasmon Resonance Imaging Sensors for Biomolecular Surface Interaction Characterization: Application to Dynamic Biochips - Example of Genetic Diagnosis Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bellemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanda Spadavecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hottin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd label-free protein array workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Cachan, France</w:t>
+              <w:t xml:space="preserve">IBE 2008 Annual Meeting, Biological Engineering - Optical Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Chapel Hill, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628406v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance imaging biochip system - application to genotyping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Multimodal Surface Plasmon Resonance Imaging as a characterization instrument for biomolecular surface interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bellemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FP7 Photonics for Life 2008 scientific meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">International Workshop on Photonics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nha Tran, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626593v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NanoBioForme - Surfaces hybrides nanostructurées et anisotropes pour la conception de capteurs biologiques plasmoniques sensibles à la conformation et à l'état d'organisation des biomolécules.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Canva</w:t>
+                <w:t xml:space="preserve">Imaging and spectral information with time-domain OCT. Application to works of art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mady Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNANO Annual worshop 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">OCT4ART</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628410v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-calibration procedure for temperature stabilized dynamical biochips - example of accurate genetic diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hottin</w:t>
+                <w:t xml:space="preserve">Multimodal plasmon resonance imaging biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nakkach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bellemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress on Biosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Shanghai, China</w:t>
+              <w:t xml:space="preserve">EOS annual meeting 08, Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627756v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-calibrated dynamical optical biochip system using surface plasmon resonance imaging: application to genotyping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Label-free self-calibrated DNA biochips - application to accurate genetic diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bellemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanda Spadavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophotonics: Photonics solution for better health care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Strasbourg, France. pp.69910Q1-11</w:t>
+              <w:t xml:space="preserve">2nd label-free protein array workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627698v1</w:t>
+                <w:t xml:space="preserve">hal-00628406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic full-field optical coherence tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface plasmon resonance imaging biochip system - application to genotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanda Spadavecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bellemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Osaka-Awaji, Japan</w:t>
+              <w:t xml:space="preserve">FP7 Photonics for Life 2008 scientific meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673841v1</w:t>
+                <w:t xml:space="preserve">hal-00626593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Components identification of stratified pictorial layers by SOCT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimodal three-dimentionnal interference microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Moneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Grieve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Components identification of stratified pictorial layers by SOCT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Muncih, Germany. pp.Proc. SPIE 6618, 661806</w:t>
+              <w:t xml:space="preserve">Focus on Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430257v1</w:t>
+                <w:t xml:space="preserve">hal-00628002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal three-dimentionnal interference microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Components identification of stratified pictorial layers by SOCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mady Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, valence, Spain</w:t>
+              <w:t xml:space="preserve">Components identification of stratified pictorial layers by SOCT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Muncih, Germany. pp.Proc. SPIE 6618, 661806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628002v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17991,64 +17991,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near-Field Optics (NFO16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Victoria, Canada</w:t>
@@ -18116,51 +18116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlo Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gogol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18327,103 +18327,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pince optique pour la micro-rhéologie des caillots sanguins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Dijon 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18448,90 +18448,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold Nanostructures for bimodal SPRI-SERS biosensors and study of their thermoplasmonic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F. Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp. Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18716,295 +18716,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microrheology and structural quantification of hypercoagulable clots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurate calibration of optical tweezers close to a glass surface using interference rings in backscattered light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Gillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Wolff-Trombini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chloé James</w:t>
+                <w:t xml:space="preserve">Maximilian U Richly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/BOE.492669⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jeos/2023026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04054272v2</w:t>
+                <w:t xml:space="preserve">hal-04107235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate calibration of optical tweezers close to a glass surface using interference rings in backscattered light</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavie Gillant</w:t>
+                <w:t xml:space="preserve">Microrheology and structural quantification of hypercoagulable clots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wolff-Trombini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ceripa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian U Richly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karen Perronet</w:t>
+                <w:t xml:space="preserve">Hubert Galinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19, </w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (8), pp.4179-4189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jeos/2023026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/BOE.492669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107235v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054272v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Heat Transfer at the Nanoscale: Controlling Heat Anisotropy</w:t>
               </w:r>
@@ -19029,51 +19029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlo Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19118,252 +19118,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059607v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface micropatterning for the formation of an in vitro functional endothelial model for cell-based biosensors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasmons polaritons de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2022.114481⟩</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 115, pp.46-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202211246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708055v1</w:t>
+                <w:t xml:space="preserve">hal-04301512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmons polaritons de surface</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Surface micropatterning for the formation of an in vitro functional endothelial model for cell-based biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhor Khadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Froehlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 115, pp.46-50. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 214, pp.114481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/photon/202211246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2022.114481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301512v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially-Localized Functionalization on Nanostructured Surfaces for Enhanced Plasmonic Sensing Efficacy</w:t>
               </w:r>
@@ -19483,103 +19483,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved two-temperature modeling of ultrafast thermal and optical phenomena in continuous and nanostructured metal films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F. Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-L. Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102 (15), pp.155127. </w:t>
@@ -19745,831 +19745,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Coupling of Nanoplatelets and Surface Plasmons on a Gold Surface</w:t>
+                <w:t xml:space="preserve">Nanoplasmonics-enhanced label-free imaging of endothelial cell monolayer integrity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilan Shlesinger</w:t>
+                <w:t xml:space="preserve">Frederic Banville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hector Monin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+                <w:t xml:space="preserve">Andrea Cattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Dufour</w:t>
+                <w:t xml:space="preserve">Ulrike Fröhlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b01133⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141, pp.111478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2019.111478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336553v1</w:t>
+                <w:t xml:space="preserve">hal-02184086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance improvement of plasmonic sensors using a combination of AC electrokinetic effects for (bio)target capture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Avenas</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of biosensors plasmonic substrates induced differences by e-beam, soft and hard UV-NIL fabrication techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gogol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Souifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elps.201800436⟩</w:t>
+              <w:t xml:space="preserve">Micro and Nano Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.122-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mne.2018.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073261v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of biosensors plasmonic substrates induced differences by e-beam, soft and hard UV-NIL fabrication techniques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gogol</w:t>
+                <w:t xml:space="preserve">Strong Coupling of Nanoplatelets and Surface Plasmons on a Gold Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Shlesinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nano Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mne.2018.11.003⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b01133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184340v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoplasmonics-enhanced label-free imaging of endothelial cell monolayer integrity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Banville</w:t>
+                <w:t xml:space="preserve">Performance improvement of plasmonic sensors using a combination of AC electrokinetic effects for (bio)target capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kevin Chabot</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Costella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Cattoni</w:t>
+                <w:t xml:space="preserve">Arbi Maalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Fröhlich</w:t>
+                <w:t xml:space="preserve">Abdelkader Souifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 141, pp.111478. </w:t>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.1426 - 1435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2019.111478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/elps.201800436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184086v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term outcome of patients with steroid-refractory acute severe UC treated with ciclosporin or infliximab</w:t>
+                <w:t xml:space="preserve">Spatial resolution versus contrast trade-off enhancement in high-resolution surface plasmon resonance imaging (SPRI) by metal surface nanostructure design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Laharie</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Y. Bouhnik</w:t>
+                <w:t xml:space="preserve">F. Banville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2016-313060⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (8), pp.10616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.010616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329432v1</w:t>
+                <w:t xml:space="preserve">hal-01757515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial resolution versus contrast trade-off enhancement in high-resolution surface plasmon resonance imaging (SPRI) by metal surface nanostructure design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term outcome of patients with steroid-refractory acute severe UC treated with ciclosporin or infliximab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laharie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourreille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Branche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Banville</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michael Canva</w:t>
+                <w:t xml:space="preserve">Y. Bouhnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (8), pp.10616. </w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (2), pp.237-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.26.010616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2016-313060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757515v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutating the cholesterol binding site on amyloid precursor protein alters the processing and production of Aβ-amyloid peptides</w:t>
               </w:r>
@@ -20581,77 +20581,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hanbouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boussicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schaack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28, pp.S6-S7. </w:t>
@@ -20728,51 +20728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koeberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-P. Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20784,2608 +20784,2637 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 47 (5), pp.361-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.medmal.2017.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic Enhancement by a Continuous Gold Underlayer: Application to SERS Sensing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gogol</w:t>
+                <w:t xml:space="preserve">Imagerie par résonance des plasmons de surface: application en microbiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Livache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81, pp.24-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/20168124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11468-015-0088-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01230269v1</w:t>
+                <w:t xml:space="preserve">hal-01769893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional surface enhanced Raman scattering on gold nano-gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (11), pp.115202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-4484/27/11/115202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Field Enhancement Localization on Plasmonic Gratings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Plasmonic Enhancement by a Continuous Gold Underlayer: Application to SERS Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gogol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09717⟩</w:t>
+              <w:t xml:space="preserve">Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.601-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11468-015-0088-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757995v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie par résonance des plasmons de surface: application en microbiologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Boulade</w:t>
+                <w:t xml:space="preserve">Near-Field Enhancement Localization on Plasmonic Gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (48), pp.27562 - 27570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/photon/20168124⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01769893v1</w:t>
+                <w:t xml:space="preserve">hal-01757995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized analytical model based on harmonic coupling for hybrid plasmonic modes: Comparison with numerical and experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (21), pp.27376. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.027376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact 5-LEDs illumination system for multi-spectral surface plasmon resonance sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sereda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Olivéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 209, pp.208-211. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2014.11.080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Plasmonic Mode by Resonant Coupling of Localized Plasmons to Propagating Plasmons in a Kretschmann Configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Olivéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (2), pp.237-245. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ph500351b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density effect of gold nanodisks on the SERS intensity for a highly sensitive detection of chemical molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50 (20), pp.6601-6607. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-015-9203-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance multi-spectral interrogation for surface plasmon resonance imaging sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Sereda</w:t>
+                <w:t xml:space="preserve">Introducing 2D confined propagating plasmons for surface plasmon resonance sensing using arrays of metallic ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Maillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 191, pp.115-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2013.09.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2013.10.049⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00908823v1</w:t>
+                <w:t xml:space="preserve">hal-00908819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing 2D confined propagating plasmons for surface plasmon resonance sensing using arrays of metallic ribbons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maha Chamtouri</w:t>
+                <w:t xml:space="preserve">High performance multi-spectral interrogation for surface plasmon resonance imaging sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Sereda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54, pp.175-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2013.10.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2013.09.053⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00908819v1</w:t>
+                <w:t xml:space="preserve">hal-00908823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field enhancement and target localization impact on the biosensitivity of nanostructured plasmonic sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Ghalila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31 (5), pp.1223-1231. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.31.001223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced SPR sensitivity with nano-micro-ribbon grating - an exhaustive simulation mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuj Dhawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Ghalila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.10.1007/s11468-013-9600-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11468-013-9600-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochip data normalization using multifunctional probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bellemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 137, pp.3119. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2an35120j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and grafting of magnetic bead-chains for detection of anisotropy with polarimetric surface plasmon resonance imaging system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nanoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (04), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0219581X12400121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large area nanopatterning by combined Anodic Aluminum Oxide and soft UV-NIL technologies for applications in biology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gogol</w:t>
+                <w:t xml:space="preserve">Assembling, locating, grafting and actuating permanent filaments for validation of Polarimetric Surface Plasmon Resonance Imaging system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trévisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bartelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25, pp.872 - 875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2011.02.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00627203v1</w:t>
+                <w:t xml:space="preserve">hal-01846301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep UV Nano-Micro-Structuration of Substrates for Surface Plasmon Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuj Dhawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nakkach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22, pp.165301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and validation of multiplex proteo-nucleic self-assemblies monitored by surface plasmon resonance imagery</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large area nanopatterning by combined Anodic Aluminum Oxide and soft UV-NIL technologies for applications in biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Sahaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Held</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gogol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (8), pp.2444-2446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2011.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647708v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembling, locating, grafting and actuating permanent filaments for validation of Polarimetric Surface Plasmon Resonance Imaging system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Duval</w:t>
+                <w:t xml:space="preserve">Modeling and validation of multiplex proteo-nucleic self-assemblies monitored by surface plasmon resonance imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Laisné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanda Spadavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pompon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 160 (1), pp.1309-1315</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846301v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion artifact suppression in full-field optical coherence tomography</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polarimetric surface plasmon resonance imaging biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Laisné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pompon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Held</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bellemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 49 (9), pp.1480-1488</w:t>
+              <w:t xml:space="preserve">Virtual Journal for Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520528v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angulo-spectral surface plasmon resonance imaging of nanofabricated grating surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nakkach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buntha Ea-Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (13), pp.2209-2211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23404,932 +23433,915 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-spectrometry in the visible range with full-field optical coherence tomography for single absorbing layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Latour</w:t>
+                <w:t xml:space="preserve">Motion artifact suppression in full-field optical coherence tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sacchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Brzezinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (9), pp.1480-1488</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00629145v1</w:t>
+                <w:t xml:space="preserve">hal-00520528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric surface plasmon resonance imaging biosensor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-spectrometry in the visible range with full-field optical coherence tomography for single absorbing layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mady Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Journal for Biomedical Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 283 (23), pp.4810-4815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2010.06.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00629682v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric surface plasmon resonance imaging biosensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Bellemain</w:t>
+                <w:t xml:space="preserve">Optimization of nanostructured metal layers for DNA hybridization monitoring in a SPR-i experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Manera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Rella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanda Spadavecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 34 (23), pp.3634-3636</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1-3, pp.1163-1166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534915v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of nanostructured metal layers for DNA hybridization monitoring in a SPR-i experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Canva</w:t>
+                <w:t xml:space="preserve">Polarimetric surface plasmon resonance imaging biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Laisné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pompon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Held</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bellemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1-3, pp.1163-1166</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (23), pp.3634-3636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00629151v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New cysteamine based functionalization for biochip applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanda Spadavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 43, pp.139-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyurethane methacrylate/silicone interpenetrating polymer networks synthesis, thermal and mechanical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Saiter</w:t>
+                <w:t xml:space="preserve">Real time monitoring of Carbonarius DNA biochip by Surface Plasmon Resonance Imaging (SPRI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Manera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Rella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanda Spadavecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.064018+6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02330715v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time monitoring of Carbonarius DNA biochip by Surface Plasmon Resonance Imaging (SPRI)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Canva</w:t>
+                <w:t xml:space="preserve">Polyurethane methacrylate/silicone interpenetrating polymer networks synthesis, thermal and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vuillequez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (2), pp.89-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10965-007-9147-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00629000v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic ultrahigh-resolution full-field optical coherence microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24344,727 +24356,727 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16 (21), pp.17082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous dual-band ultrahigh-resolution full-field optical coherence tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sacchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16, pp.19434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic DNA: towards genetic diagnosis chips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanda Spadavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2, pp.201-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confocal thermal-lens microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Loriette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 29 (13), pp.1488. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.29.001488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-Field Birefringence Imaging by Thermal-Light Polarization-Sensitive Optical Coherence Tomography. II. Instrument and Results</w:t>
+                <w:t xml:space="preserve">Full-Field Birefringence Imaging by Thermal-Light Polarization-Sensitive Optical Coherence Tomography. I. Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Loriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Boccara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 42 (19), pp.3811-3818. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.42.003811⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 42 (19), pp.3800-3810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.42.003800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624814v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-Field Birefringence Imaging by Thermal-Light Polarization-Sensitive Optical Coherence Tomography. I. Theory</w:t>
+                <w:t xml:space="preserve">Full-Field Birefringence Imaging by Thermal-Light Polarization-Sensitive Optical Coherence Tomography. II. Instrument and Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Loriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Boccara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 42 (19), pp.3800-3810. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 42 (19), pp.3811-3818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.42.003811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.42.003800⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00624813v1</w:t>
+                <w:t xml:space="preserve">hal-00624814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagery of local defects in multilayer components by short coherence length interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Boccara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 27 (21), pp.1899-1901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.27.001899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId466"/>
+      <w:footerReference w:type="default" r:id="rId467"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25211,51 +25223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578659v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Zimmer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Beltrami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654878v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Convert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692873" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663352v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Convert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016176" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303354v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vega" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl. Karsenti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besbes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04184376v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ceripa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; James" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303394v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tempez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brul&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303389v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bresson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl Karsenti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303377v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303328v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303406v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beltrami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303344v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bartenlian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815781v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Charette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809765v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlo Vega" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gogol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bryche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grandbois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967794v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Costella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Andreiev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555664" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809776v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Karsenti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546529" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ludovic Karsenti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545328" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546525" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palazon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Yeromonahos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Mazurczyk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2560154" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377593v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitradeep Sarkar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Banville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bartenlian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409944v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409909v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409788v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409864v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamouda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278761v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wolff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gillant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409834v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403560v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01809016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hanbouch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquer C." TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boussicault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Schaack" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946302v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avenas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093425v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Bryche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maillart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093406v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310139v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Avenas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costella" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchalot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093428v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093411v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L. Karsenti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morris" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407750v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01527990v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Oliv&#233;ro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310141v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01570125v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U. Richly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709005v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillibert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Yasukuni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156859v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gillibert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01534204v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409564v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aassime" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Plant&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156841v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307455v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yasukini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156849v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01347795v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a I Barakat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757537v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403609v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01298501v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709009v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01347800v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098405v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01758010v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01220932v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165598v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fei" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcellin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mandier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01758041v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533773v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533806v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhanin Aassime" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533777v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sereda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulade" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533776v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533809v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533779v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maillart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533786v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533784v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307483v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533782v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533789v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533791v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chamtouri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01758053v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00854673v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533797v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908858v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908855v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908861v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908867v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819673v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711238v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mezlini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Fetita" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Ghalila" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.911410" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819681v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Dhawan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Neng Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819725v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bellemain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00854675v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819678v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819721v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Vo-Dinh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628198v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gulvady" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Duval" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628176v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sahaf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moyen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Held" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628158v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nakkach" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628184v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626525v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628481v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hamel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Souteyrand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626625v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628140v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628195v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628534v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trevisan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634123v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zelsmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628467v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628382v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819694v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buntha Ea-Kim" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628097v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00483759v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Girard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghienne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boujazia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627723v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.841800" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627692v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629113v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628099v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618239v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sacchet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.853064" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819714v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hottin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Spadavecchia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627091v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628457v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673848v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masreshaw Bayleyegn" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627260v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626623v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628452v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618237v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.853029" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628132v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673843v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627769v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lecerf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627832v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laisn&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pompon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003634" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627807v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Manera" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rella" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627799v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Savchenko" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673842v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628012v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boccara" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00689680v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Claude Boccara" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00689685v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627706v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626552v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626562v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00630067v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Roger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626609v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629138v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627988v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626601v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626503v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430261v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Latour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Elias" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626537v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aide" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626501v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627741v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628406v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626593v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628410v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627756v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627698v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673841v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430257v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628002v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Moneron" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Grieve" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822646v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822707v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821862v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tempez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brul&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795705v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093427v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Cloarec" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674097v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Khitous" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lartigue" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202401885" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054272v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wolff-Trombini" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Galinat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.492669" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04107235v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U Richly" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2023026" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04059607v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01968" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708055v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Khadir" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Schmidt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chabot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Froehlich" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2022.114481" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04301512v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202211246" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815795v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12203586" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070625v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155127" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03350920v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dolci" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leuvrey" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146773" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02336553v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Shlesinger" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Monin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dufour" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01133" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073261v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbi Maalaoui" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201800436" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184340v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2018.11.003" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184086v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Banville" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2019.111478" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329432v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laharie" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourreille" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Branche" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouhnik" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2016-313060" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757515v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Banville" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.010616" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04400363v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanbouch" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaack" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2017.12.023" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531237v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tannou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koeberle" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouiller" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Bellanger" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2017.04.004" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230269v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-015-0088-y" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01534295v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/11/115202" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757995v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09717" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01769893v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20168124" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230261v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.027376" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230282v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.11.080" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307382v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph500351b" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230274v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9203-x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908823v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2013.10.049" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NDBPX54-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908819v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.09.053" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMDNRGSB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230307v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.001223" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908832v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-013-9600-4" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00705939v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2an35120j" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846302v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trevisan" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevolot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Cloarec" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Souteyrand" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219581X12400121" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627203v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2011.02.013" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJPKM0MH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627254v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00647708v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846301v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tr&#233;visan" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bartelian" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.214" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520528v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Brzezinski" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534916v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629145v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.06.054" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50T428RD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629682v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534915v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629151v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626496v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330715v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vuillequez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garda" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Youssef" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saiter" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-007-9147-1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4C23061D168957F520F6730B5B8963539D38084/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629000v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520533v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673791v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00664503v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Millot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624810v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loriette" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.29.001488" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624814v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Boccara" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.42.003811" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624813v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.42.003800" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661342v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vabre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriette" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.27.001899" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578659v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Zimmer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Beltrami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663352v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Convert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016176" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654878v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Convert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692873" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bartenlian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tempez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brul&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303389v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bresson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl Karsenti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besbes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303354v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl. Karsenti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04184376v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ceripa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; James" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303328v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beltrami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815781v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Charette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809765v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlo Vega" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gogol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palazon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Yeromonahos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Mazurczyk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2560154" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Costella" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Andreiev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555664" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809776v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Karsenti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070810v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bryche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grandbois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070820v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546529" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070821v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ludovic Karsenti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545328" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967840v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546525" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403560v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409834v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403570v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Banville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitradeep Sarkar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bartenlian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403577v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377593v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409944v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409909v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamouda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278761v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wolff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gillant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093411v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L. Karsenti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morris" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093425v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Bryche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maillart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093406v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310139v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Avenas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costella" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchalot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946302v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avenas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01809016v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hanbouch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquer C." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boussicault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Schaack" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093428v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Oliv&#233;ro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gillibert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01527990v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310141v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407750v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01570125v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U. Richly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709005v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillibert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Yasukuni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01758010v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01347795v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a I Barakat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757537v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403609v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01298501v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307455v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yasukini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156841v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01534204v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409564v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aassime" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Plant&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709009v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01347800v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098405v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533782v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307483v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01758041v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533773v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165598v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fei" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcellin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mandier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01220932v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533806v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhanin Aassime" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533777v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sereda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulade" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533776v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533809v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533779v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maillart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533786v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533784v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533789v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533791v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chamtouri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01758053v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908855v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908861v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01533797v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908858v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00854673v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908867v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819673v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819721v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Dhawan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Vo-Dinh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819678v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819681v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Neng Wang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711238v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mezlini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Fetita" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Ghalila" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.911410" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819725v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bellemain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00854675v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819694v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buntha Ea-Kim" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628184v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Duval" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nakkach" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626525v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628481v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hamel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Souteyrand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626625v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628140v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gulvady" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628158v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628198v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628176v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sahaf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Held" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628195v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628534v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trevisan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628467v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628382v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634123v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zelsmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628132v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627692v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629113v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628099v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00483759v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Girard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghienne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boujazia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627723v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.841800" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628097v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819714v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hottin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Spadavecchia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627091v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628457v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618239v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sacchet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.853064" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627260v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626623v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673848v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masreshaw Bayleyegn" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628452v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618237v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.853029" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626503v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Roger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626601v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627832v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laisn&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pompon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003634" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627807v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Manera" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rella" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627799v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Savchenko" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673842v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628012v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boccara" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627769v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lecerf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673843v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00689685v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00689680v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Claude Boccara" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626552v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626562v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00630067v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627706v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629138v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626609v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627988v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628410v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627756v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627698v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673841v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627741v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626501v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430261v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Latour" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Elias" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626537v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aide" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628406v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626593v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628002v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Moneron" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Grieve" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430257v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822646v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822707v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821862v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tempez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brul&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795705v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093427v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Cloarec" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674097v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Khitous" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lartigue" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202401885" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04107235v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U Richly" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2023026" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054272v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wolff-Trombini" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Galinat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.492669" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04059607v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01968" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04301512v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202211246" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708055v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Khadir" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Schmidt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chabot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Froehlich" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2022.114481" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815795v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12203586" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070625v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155127" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03350920v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dolci" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leuvrey" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146773" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184086v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Banville" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2019.111478" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184340v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2018.11.003" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02336553v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Shlesinger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Monin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dufour" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01133" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073261v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbi Maalaoui" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201800436" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757515v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Banville" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.010616" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329432v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laharie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourreille" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Branche" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouhnik" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2016-313060" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04400363v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanbouch" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaack" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2017.12.023" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531237v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tannou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koeberle" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouiller" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Bellanger" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2017.04.004" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3X24J04-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01769893v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20168124" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01534295v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/11/115202" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230269v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-015-0088-y" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01757995v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09717" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230261v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.027376" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230282v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.11.080" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01307382v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph500351b" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230274v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9203-x" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908819v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.09.053" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMDNRGSB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908823v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2013.10.049" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NDBPX54-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01230307v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.001223" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00908832v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-013-9600-4" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00705939v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2an35120j" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846302v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trevisan" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevolot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Cloarec" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Souteyrand" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219581X12400121" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846301v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tr&#233;visan" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bartelian" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.214" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627254v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627203v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2011.02.013" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJPKM0MH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00647708v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629682v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534916v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520528v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Brzezinski" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629145v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.06.054" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50T428RD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629151v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534915v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626496v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629000v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330715v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vuillequez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garda" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Youssef" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saiter" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-007-9147-1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4C23061D168957F520F6730B5B8963539D38084/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520533v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673791v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00664503v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Millot" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624810v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loriette" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.29.001488" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624813v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Boccara" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.42.003800" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624814v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.42.003811" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661342v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vabre" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriette" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.27.001899" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>