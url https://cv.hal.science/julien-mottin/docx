--- v0 (2026-03-10)
+++ v1 (2026-05-01)
@@ -387,51 +387,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01571087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Multi-sensor Occupancy Grids into Automotive ECUs</w:t>
+                <w:t xml:space="preserve">Multi-Sensor Fusion of Occupancy Grids based on Integer Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiana Rakotovao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mottin</w:t>
@@ -449,324 +449,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Puschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of the 53rd Annual Design Automation Conference (DAC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Austin, United States. </w:t>
+              <w:t xml:space="preserve">ICRA 2016 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2897937.2898035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01518771v1</w:t>
+                <w:t xml:space="preserve">cea-01273335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRC 2 : Dynamically Reconfigurable Computing Circuit based on Memory Architecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
+                <w:t xml:space="preserve">Integration of Multi-sensor Occupancy Grids into Automotive ECUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiana Rakotovao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Puschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IEEE International Conference on Rebooting Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In Proceedings of the 53rd Annual Design Automation Conference (DAC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Austin, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2897937.2898035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01376554v1</w:t>
+                <w:t xml:space="preserve">cea-01518771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Sensor Fusion of Occupancy Grids based on Integer Arithmetic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiana Rakotovao</w:t>
+                <w:t xml:space="preserve">DRC 2 : Dynamically Reconfigurable Computing Circuit based on Memory Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaya Can Akyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraci Grégory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2016 - IEEE International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> IEEE International Conference on Rebooting Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, San Diego, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01273335v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01376554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Vehicle Perception: Toward the Integration on Embedded Many-core</w:t>
               </w:r>
@@ -2053,51 +2053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01096015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vincent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Beign&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coriat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2013.2290850" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01571087v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Dia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Rakotovao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Puschini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01518771v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897937.2898035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01376554v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaya Can Akyel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Charles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Giraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraci Gr&#233;gory" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01273335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487330" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01199808v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Rummelhard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2701310.2701313" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01235184v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Molnos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warody Lombardi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01235183v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Sassolas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sandionigi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guerre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISLPED.2015.7273485" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01176446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01199765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ben Atitallah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ducroux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Godet-Bar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Bacivarov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Basu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Ruggiero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Atienza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35887-6_15" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067982v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722513v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Bensalem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bozga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pacull" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940379v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Apostol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2012.6380702" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01096015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vincent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Beign&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coriat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2013.2290850" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01571087v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Dia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Rakotovao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Puschini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01273335v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487330" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01518771v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897937.2898035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01376554v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaya Can Akyel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Charles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Giraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraci Gr&#233;gory" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01199808v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Rummelhard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2701310.2701313" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01235184v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Molnos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warody Lombardi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01235183v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Sassolas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sandionigi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guerre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISLPED.2015.7273485" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01176446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01199765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ben Atitallah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ducroux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Godet-Bar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Bacivarov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Basu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Ruggiero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Atienza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35887-6_15" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067982v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722513v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Bensalem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bozga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pacull" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940379v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Apostol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2012.6380702" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>