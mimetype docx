--- v0 (2026-03-30)
+++ v1 (2026-05-10)
@@ -3312,265 +3312,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The physics of epigenetics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 3D folding of metazoan genomes correlates with the association of similar repetitive elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Cournac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Koszul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mozziconacci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/RevModPhys.88.025002⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (1), pp.245-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv1292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510200v1</w:t>
+                <w:t xml:space="preserve">hal-01294687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 3D folding of metazoan genomes correlates with the association of similar repetitive elements</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The physics of epigenetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Cortini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Caré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 44 (1), pp.245-255. </w:t>
+              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv1292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/RevModPhys.88.025002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294687v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network concepts for analyzing 3D genome structure from chromosomal contact maps</w:t>
               </w:r>
@@ -4243,278 +4243,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682609v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatics of DNA compaction in viruses, bacteria and eukaryotes: functional insights and evolutionary perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pulling chromatin apart: Unstacking or Unwrapping?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Carrivain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Annick Lesne</w:t>
+                <w:t xml:space="preserve">Jordanka Zlatanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (36), pp.9285. </w:t>
+              <w:t xml:space="preserve">BMC Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2SM25789K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/2046-1682-5-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510086v1</w:t>
+                <w:t xml:space="preserve">hal-03510102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulling chromatin apart: Unstacking or Unwrapping?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrostatics of DNA compaction in viruses, bacteria and eukaryotes: functional insights and evolutionary perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordanka Zlatanova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Barbi</w:t>
+                <w:t xml:space="preserve">Pascal Carrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Cournac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5 (1), </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (36), pp.9285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/2046-1682-5-21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2SM25789K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510102v1</w:t>
+                <w:t xml:space="preserve">hal-03510086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalization of a chromosomal contact map</w:t>
               </w:r>
@@ -5150,51 +5150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636019v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mozziconnacci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285046v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Christophe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Altamirano-Pacheco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mozziconacci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04344672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Westbrook" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Routhier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Koszul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boul&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339183v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudeline Wagner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde e Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Recouvreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345467v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barbi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Allemand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358669v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautham Ganesh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo N&#246;llmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658951v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Navarrete" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Rosin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Chowdhury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Abraham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281570v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;oplod Carron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Concia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grob" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Barneche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Carbone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03829270v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bignaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cockram" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allemand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Espeli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278801v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chapard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meneu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Serizay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937691v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm9466" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172656v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Carron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Morlot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1390-0_17" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Lazar-Stefanita" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingchuan Luo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Montagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Thierry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoji Sun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100163" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343705v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lancrey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Joubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Raj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2022.167497" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930029v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13613" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158738v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Pierre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Khodabandelou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.264416.120" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haschka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ponger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escude" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab430" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03335513v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Morlot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbab266" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357466v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Merle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.10.017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883334v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.278" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518411v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Victor" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201857010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01992814v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittore F Scolari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.057801" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01890095v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurele Piazza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thierry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20188293" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912447v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudement" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Court" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seveno" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.237073.118" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153054v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubstenberger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Courel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne B&#233;nard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souqu&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M. Ernoult-Lange" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.09.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01596511v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Muller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M M Gu&#233;rin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201797342" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Cortini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Car&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.88.025002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01294687v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1292" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199686v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjnbp/s40366-016-0029-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682615v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjie Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gadal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2015.04.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01420328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0744-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510117v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-012-0621-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324120v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riposo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMETH.3104" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682609v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mathon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Shukla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Saad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Normand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201208186" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510086v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carrivain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25789K" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510102v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordanka Zlatanova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-1682-5-21" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00769663v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marie-Nelly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-436" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2011.0101" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509975v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.12.053" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762461v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1047-8477(03)00102-3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636019v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mozziconnacci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285046v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Christophe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Altamirano-Pacheco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mozziconacci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04344672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Westbrook" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Routhier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Koszul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boul&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339183v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudeline Wagner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde e Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Recouvreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345467v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barbi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Allemand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358669v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautham Ganesh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo N&#246;llmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658951v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Navarrete" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Rosin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Chowdhury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Abraham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281570v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;oplod Carron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Concia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grob" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Barneche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Carbone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03829270v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bignaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cockram" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allemand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Espeli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278801v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chapard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meneu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Serizay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937691v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm9466" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172656v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Carron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Morlot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1390-0_17" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Lazar-Stefanita" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingchuan Luo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Montagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Thierry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoji Sun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100163" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343705v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lancrey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Joubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Raj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2022.167497" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930029v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13613" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158738v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Pierre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Khodabandelou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.264416.120" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haschka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ponger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escude" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab430" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03335513v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Morlot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbab266" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357466v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Merle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.10.017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883334v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.278" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518411v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Victor" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201857010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01992814v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittore F Scolari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.057801" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01890095v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurele Piazza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thierry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20188293" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912447v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudement" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Court" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seveno" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.237073.118" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153054v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubstenberger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Courel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne B&#233;nard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souqu&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M. Ernoult-Lange" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.09.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01596511v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Muller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M M Gu&#233;rin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201797342" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01294687v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1292" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510200v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Cortini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Car&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.88.025002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199686v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjnbp/s40366-016-0029-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682615v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjie Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gadal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2015.04.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01420328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0744-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510117v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-012-0621-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324120v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riposo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMETH.3104" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682609v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mathon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Shukla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Saad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Normand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201208186" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510102v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordanka Zlatanova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-1682-5-21" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510086v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carrivain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25789K" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00769663v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marie-Nelly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-436" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2011.0101" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509975v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.12.053" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762461v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1047-8477(03)00102-3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>