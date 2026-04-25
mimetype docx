--- v0 (2026-03-18)
+++ v1 (2026-04-25)
@@ -262,51 +262,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mathematical Education in Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, pp.1-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0020739X.2026.2632264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -715,607 +715,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cordée de la réussite &amp;quot;décodeuses d'informatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Découvrir des concepts informatiques autour des arbres binaires, Une série d’activités d’informatique débranchée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Grimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Hamm-Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476335v1</w:t>
+                <w:t xml:space="preserve">hal-03797893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découvrir des concepts informatiques autour des arbres binaires, Une série d’activités d’informatique débranchée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La cordée de la réussite &amp;quot;décodeuses d'informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Narboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Pelsser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Grimont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Narboux</w:t>
+                <w:t xml:space="preserve">Gaelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères IREM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.87-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48556/SIF.1024.18.87⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797893v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalization of the Arithmetization of Euclidean Plane Geometry and Applications</w:t>
+                <w:t xml:space="preserve">Proof-checking Euclid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boutry</w:t>
+                <w:t xml:space="preserve">Michael Beeson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Narboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Braun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Narboux</w:t>
+                <w:t xml:space="preserve">Freek Wiedijk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Special Issue on Symbolic Computation in Software Science, 90, pp.149-168. </w:t>
+              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2018.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10472-018-9606-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483457v1</w:t>
+                <w:t xml:space="preserve">hal-01612807v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof-checking Euclid</w:t>
+                <w:t xml:space="preserve">Parallel postulates and continuity axioms: a mechanized study in intuitionistic logic using Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Beeson</w:t>
+                <w:t xml:space="preserve">Pierre Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Freek Wiedijk</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schreck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10472-018-9606-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (1), pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10817-017-9422-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612807v3</w:t>
+                <w:t xml:space="preserve">hal-01178236v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel postulates and continuity axioms: a mechanized study in intuitionistic logic using Coq</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Formalization of the Arithmetization of Euclidean Plane Geometry and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charly Gries</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Schreck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 62 (1), pp.68. </w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Special Issue on Symbolic Computation in Software Science, 90, pp.149-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10817-017-9422-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2018.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178236v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synthetic proof of Pappus' theorem in Tarski's geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1557,64 +1557,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbrand's theorem and non-Euclidean geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beeson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1687,51 +1687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schreck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Special Issue on geometric reasoning, 45 (8), pp.406-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2193,381 +2193,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705580v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Completion of Statements and Proofs in Synthetic Geometry: an Approach based on Constraint Solving</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formalisation, arithmetization and automatisation of geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automated Deduction in Geometry 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vesna Marinkovic; Danijela Simić; Sana Stojanović Đurđević; Milan Banković, Sep 2023, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">, Predrag Janičić; Pedro Quaresma; Zoltán Kovács; Vesna Marinković, Sep 2023, Belgrade, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226900v1</w:t>
+                <w:t xml:space="preserve">hal-04226945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation, arithmetization and automatisation of geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Underlying theories of proof assistants and potential impact on the teaching and learning of proof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evmorfia-Iro Bartzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beffara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automated Deduction in Geometry 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Predrag Janičić; Pedro Quaresma; Zoltán Kovács; Vesna Marinković, Sep 2023, Belgrade, France</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Theorem proving components for Educational software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julien Narboux; Walther Neuper; Pedro Quaresma, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226945v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underlying theories of proof assistants and potential impact on the teaching and learning of proof</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Meyer</w:t>
+                <w:t xml:space="preserve">Tutorial Laboratory - GeoCoq to formalize high-school geometry problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Theorem proving components for Educational software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Julien Narboux; Walther Neuper; Pedro Quaresma, Jul 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">ADG 2023 - Automated Deduction in Geometry 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Predrag Janičić; Pedro Quaresma; Zoltán Kovács, Sep 2023, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227823v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorial Laboratory - GeoCoq to formalize high-school geometry problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boutry</w:t>
+                <w:t xml:space="preserve">Automated Completion of Statements and Proofs in Synthetic Geometry: an Approach based on Constraint Solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Tabet Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predrag Janičić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADG 2023 - Automated Deduction in Geometry 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Predrag Janičić; Pedro Quaresma; Zoltán Kovács, Sep 2023, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Automated Deduction in Geometry 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vesna Marinkovic; Danijela Simić; Sana Stojanović Đurđević; Milan Banković, Sep 2023, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230732v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof assistants for undergraduate mathematics and computer science education: elements of a priori analysis</w:t>
               </w:r>
@@ -2642,282 +2642,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648357v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Generation of Illustrations for Synthetic Geometry Proofs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Predrag Janičić</w:t>
+                <w:t xml:space="preserve">Semantic parsing of geometry statements using supervised machine learning on synthetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Tabet Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Graham-Lengrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natarajan Shankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automated Deduction in Geometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NatFoM 2021 - CICM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Koepke, Bonn; Dennis Müller, Erlangen, Jul 2021, Timisoara, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03327987v1</w:t>
+                <w:t xml:space="preserve">hal-03327994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic parsing of geometry statements using supervised machine learning on synthetic data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Graham-Lengrand</w:t>
+                <w:t xml:space="preserve">Automated Generation of Illustrations for Synthetic Geometry Proofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predrag Janičić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natarajan Shankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NatFoM 2021 - CICM Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automated Deduction in Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zoltán Kovács, Sep 2021, Hagenberg, Austria. pp.91-102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.352.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327994v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axiomes de continuité en géométrie neutre : une étude mécanisée en Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boutry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones des Langages Applicatifs 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Les Rousses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2942,64 +2942,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somme des angles d'un triangle et unicité de la parallèle : une preuve d'équivalence formalisée en Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3037,64 +3037,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Tarski to Descartes: Formalization of the Arithmetization of Euclidean Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3132,64 +3132,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Hilbert to Tarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3344,90 +3344,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using small scale automation to improve both accessibility and readability of formal proofs in geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Braun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automated Deduction in Geometry 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Coimbra, Portugal. pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3452,90 +3452,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A short note about case distinctions in Tarski's geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Braun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automated Deduction in Geometry 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Coimbra, Portugal. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3554,222 +3554,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989785v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Tarski to Hilbert</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Braun</w:t>
+                <w:t xml:space="preserve">Geometric Construction Problem Solving in Computer-Aided Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automated Deduction in Geometry 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40672-0_7⟩</w:t>
+              <w:t xml:space="preserve">24th IEEE International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Athens, Greece. pp.1139 - 1144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2012.162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00727117v2</w:t>
+                <w:t xml:space="preserve">hal-00753551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Construction Problem Solving in Computer-Aided Learning</w:t>
+                <w:t xml:space="preserve">From Tarski to Hilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Schreck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mathis</w:t>
+                <w:t xml:space="preserve">Gabriel Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Conference on Tools with Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Athens, Greece. pp.1139 - 1144, </w:t>
+              <w:t xml:space="preserve">Automated Deduction in Geometry 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacques Fleuriot, Sep 2012, Edinburgh, United Kingdom. pp.89-109, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2012.162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40672-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753551v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727117v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with arithmetic overflows in the polyhedral model</w:t>
               </w:r>
@@ -3993,51 +3993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schreck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Post-proceedings of Automated Deduction in Geometry (ADG) 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thomas Sturm, Sep 2008, Shanghai, China. pp.141-162, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4097,51 +4097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Génevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schreck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPP 2011 First International Conference on Certified Programs and Proofs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Kenting, Taiwan. pp.71-86, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4201,51 +4201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schreck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual ACM Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Xiao-Shan Gao, Robert Joan-Arinyo, Dominique Michelucci, Mar 2009, Honolulu, United States. pp.1110-1115, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4927,51 +4927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of ADG 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Streinu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5383,77 +5383,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reflexive tactic for automated generation of proofs of incidence to an affine variety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schreck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5726,51 +5726,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62635E9A"/>
+    <w:nsid w:val="E5AC2FBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5957,51 +5957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-narboux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3527-7184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111206480" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evmorfia-Iro Bartzia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Narboux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2026.2632264" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230795v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Jani&#269;i&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-023-09857-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632665v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-022-09629-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979238v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mesnil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Pelsser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.18.87" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797893v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Grimont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Hamm-Audonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483457v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Braun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2018.04.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612807v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beeson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Wiedijk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-018-9606-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178236v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gries" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schreck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-017-9422-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176508v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-016-9374-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174131v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Braun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-016-0254-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091011v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Stojanovic Durdevic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Janicic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-014-9443-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071431v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/bsl.2015.6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432810v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2010.06.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426563v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Quaresma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-010-9209-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4AAE26D3C518ECF2507DDE7012145D24F61846D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118903v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-007-9071-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tran Minh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07021-0_25" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705580v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.419.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Tabet Gonzalez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230732v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648357v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evmorfia Bartzia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327987v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.352.9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327994v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Graham-Lengrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natarajan Shankar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923814v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01228612v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282550v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983975v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Stojanovic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bezem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08434-3_28" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989781v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989785v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727117v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40672-0_7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753551v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mathis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.162" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cuervo Parrino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584918v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Minh Pham" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21898-9_32" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305998v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21046-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618745v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David G&#233;nevaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25379-9_8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335719v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1529282.1529527" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335718v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Urban" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.07.053" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180061v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2007.09.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00495958v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118812v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77356-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00495952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001035v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b100400" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705596v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Streinu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644313v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schreck Pascal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Richter-Gebert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25070-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-86909-0_8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86909-0_8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01779452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fleuriot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Handbook-of-Geometric-Constraint-Systems-Principles/Sitharam-John-Sidman/p/book/9781498738910" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180065v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00118806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-narboux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3527-7184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111206480" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evmorfia-Iro Bartzia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Narboux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2026.2632264" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230795v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Jani&#269;i&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-023-09857-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632665v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-022-09629-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979238v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mesnil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Grimont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Hamm-Audonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Pelsser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.18.87" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612807v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beeson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Wiedijk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-018-9606-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178236v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gries" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schreck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-017-9422-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Braun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2018.04.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176508v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-016-9374-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174131v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Braun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-016-0254-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091011v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Stojanovic Durdevic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Janicic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-014-9443-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071431v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/bsl.2015.6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432810v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2010.06.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426563v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Quaresma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-010-9209-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4AAE26D3C518ECF2507DDE7012145D24F61846D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118903v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-007-9071-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tran Minh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07021-0_25" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705580v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.419.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226945v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226900v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Tabet Gonzalez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648357v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evmorfia Bartzia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Graham-Lengrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natarajan Shankar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327987v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.352.9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923814v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01228612v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282550v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983975v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Stojanovic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bezem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08434-3_28" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989781v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989785v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753551v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mathis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.162" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727117v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40672-0_7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cuervo Parrino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584918v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Minh Pham" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21898-9_32" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305998v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21046-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618745v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David G&#233;nevaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25379-9_8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335719v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1529282.1529527" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335718v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Urban" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.07.053" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180061v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2007.09.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00495958v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118812v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77356-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00495952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001035v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b100400" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705596v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Streinu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644313v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schreck Pascal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Richter-Gebert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25070-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-86909-0_8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86909-0_8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01779452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fleuriot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Handbook-of-Geometric-Constraint-Systems-Principles/Sitharam-John-Sidman/p/book/9781498738910" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180065v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00118806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>