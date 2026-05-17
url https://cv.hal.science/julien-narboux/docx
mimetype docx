--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -2642,226 +2642,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648357v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic parsing of geometry statements using supervised machine learning on synthetic data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Graham-Lengrand</w:t>
+                <w:t xml:space="preserve">Automated Generation of Illustrations for Synthetic Geometry Proofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predrag Janičić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natarajan Shankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NatFoM 2021 - CICM Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automated Deduction in Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zoltán Kovács, Sep 2021, Hagenberg, Austria. pp.91-102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.352.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03327994v1</w:t>
+                <w:t xml:space="preserve">hal-03327987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Generation of Illustrations for Synthetic Geometry Proofs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Predrag Janičić</w:t>
+                <w:t xml:space="preserve">Semantic parsing of geometry statements using supervised machine learning on synthetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Tabet Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Graham-Lengrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natarajan Shankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automated Deduction in Geometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NatFoM 2021 - CICM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Koepke, Bonn; Dennis Müller, Erlangen, Jul 2021, Timisoara, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327987v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axiomes de continuité en géométrie neutre : une étude mécanisée en Coq</w:t>
               </w:r>
@@ -5726,51 +5726,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5AC2FBA"/>
+    <w:nsid w:val="8D45B36E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5957,51 +5957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-narboux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3527-7184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111206480" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evmorfia-Iro Bartzia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Narboux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2026.2632264" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230795v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Jani&#269;i&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-023-09857-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632665v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-022-09629-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979238v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mesnil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Grimont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Hamm-Audonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Pelsser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.18.87" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612807v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beeson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Wiedijk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-018-9606-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178236v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gries" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schreck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-017-9422-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Braun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2018.04.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176508v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-016-9374-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174131v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Braun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-016-0254-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091011v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Stojanovic Durdevic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Janicic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-014-9443-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071431v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/bsl.2015.6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432810v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2010.06.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426563v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Quaresma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-010-9209-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4AAE26D3C518ECF2507DDE7012145D24F61846D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118903v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-007-9071-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tran Minh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07021-0_25" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705580v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.419.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226945v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226900v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Tabet Gonzalez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648357v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evmorfia Bartzia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Graham-Lengrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natarajan Shankar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327987v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.352.9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923814v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01228612v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282550v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983975v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Stojanovic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bezem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08434-3_28" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989781v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989785v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753551v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mathis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.162" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727117v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40672-0_7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cuervo Parrino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584918v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Minh Pham" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21898-9_32" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305998v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21046-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618745v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David G&#233;nevaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25379-9_8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335719v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1529282.1529527" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335718v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Urban" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.07.053" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180061v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2007.09.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00495958v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118812v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77356-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00495952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001035v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b100400" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705596v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Streinu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644313v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schreck Pascal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Richter-Gebert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25070-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-86909-0_8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86909-0_8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01779452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fleuriot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Handbook-of-Geometric-Constraint-Systems-Principles/Sitharam-John-Sidman/p/book/9781498738910" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180065v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00118806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-narboux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3527-7184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111206480" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evmorfia-Iro Bartzia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Narboux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2026.2632264" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230795v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Jani&#269;i&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-023-09857-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632665v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-022-09629-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979238v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mesnil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Grimont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Hamm-Audonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Pelsser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.18.87" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612807v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beeson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Wiedijk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-018-9606-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178236v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gries" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schreck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-017-9422-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Braun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2018.04.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176508v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-016-9374-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174131v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Braun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-016-0254-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091011v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Stojanovic Durdevic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Janicic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-014-9443-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071431v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/bsl.2015.6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432810v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2010.06.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426563v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Quaresma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-010-9209-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4AAE26D3C518ECF2507DDE7012145D24F61846D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118903v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-007-9071-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tran Minh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07021-0_25" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705580v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.419.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226945v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226900v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Tabet Gonzalez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648357v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evmorfia Bartzia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327987v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.352.9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327994v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Graham-Lengrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natarajan Shankar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923814v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01228612v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282550v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983975v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Stojanovic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bezem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08434-3_28" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989781v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989785v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753551v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mathis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.162" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727117v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40672-0_7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cuervo Parrino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584918v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Minh Pham" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21898-9_32" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305998v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21046-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618745v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David G&#233;nevaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25379-9_8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335719v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1529282.1529527" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335718v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Urban" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.07.053" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180061v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2007.09.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00495958v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118812v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77356-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00495952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001035v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b100400" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705596v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Streinu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644313v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schreck Pascal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Richter-Gebert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25070-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-86909-0_8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86909-0_8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01779452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fleuriot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Handbook-of-Geometric-Constraint-Systems-Principles/Sitharam-John-Sidman/p/book/9781498738910" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180065v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00118806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>