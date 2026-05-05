--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -635,78 +635,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Union Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 25 (3), pp.549-568. </w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/14651165241257779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248011v1</w:t>
+                <w:t xml:space="preserve">halshs-04610584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do (too many) elections depress participation? How the position, frequency and nature of domestic ballots affect turnout in European Parliament elections</w:t>
               </w:r>
@@ -739,78 +739,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Union Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, 2024, 25 (3), pp.549-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/14651165241257779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04610584v1</w:t>
+                <w:t xml:space="preserve">hal-05248011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of democracy and democratic satisfaction: Results from a comparative conjoint experiment</w:t>
               </w:r>
@@ -1102,196 +1102,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04124812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good news after all? Reactions to Brexit in national parliaments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A disruptive moment? Parliaments, Brexit, and the future of European integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Contemporary European Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 29 (4), pp.485-501. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14782804.2020.1796604⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 29 (4), pp.443-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14782804.2021.1949580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676547v1</w:t>
+                <w:t xml:space="preserve">hal-03676553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A disruptive moment? Parliaments, Brexit, and the future of European integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Good news after all? Reactions to Brexit in national parliaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Marangoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Contemporary European Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 29 (4), pp.443-451. </w:t>
+              <w:t xml:space="preserve">, 2021, 29 (4), pp.485-501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14782804.2021.1949580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14782804.2020.1796604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676553v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Access or Excess? Redefining the Boundaries of Transparency in the EU’s Decision-Making</w:t>
               </w:r>
@@ -1375,187 +1375,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03186717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Hard-Working MPs Electorally Rewarded? Empirical Evidence from the 2007 French Legislative Elections</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electoral Accountability in the European Union: An Analysis of the European Parliament Elections with Respect to the EU's Political Deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Political Science Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15166/2499-8249/378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501312v1</w:t>
+                <w:t xml:space="preserve">hal-04575870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electoral Accountability in the European Union: An Analysis of the European Parliament Elections with Respect to the EU's Political Deficit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Hard-Working MPs Electorally Rewarded? Empirical Evidence from the 2007 French Legislative Elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Political Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.469-483</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15166/2499-8249/378⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04575870v1</w:t>
+                <w:t xml:space="preserve">hal-02501312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voters’ Knowledge of Their Representatives: The Direct and Conditioned Effects of Parliamentary Work</w:t>
               </w:r>
@@ -2219,174 +2219,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00522770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-Office Holders in France and in Germany: An Elite within the Elite?</w:t>
+                <w:t xml:space="preserve">Les rôles au Parlement européen : une typologie des pratiques de représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitteilungen : SFB 580</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Retour au Parlement, 59 (3), pp.479-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.593.0479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00401471v1</w:t>
+                <w:t xml:space="preserve">halshs-00403474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rôles au Parlement européen : une typologie des pratiques de représentation</w:t>
+                <w:t xml:space="preserve">Multiple-Office Holders in France and in Germany: An Elite within the Elite?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mitteilungen : SFB 580</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33, pp.6-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.593.0479⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00403474v1</w:t>
+                <w:t xml:space="preserve">halshs-00401471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture critique : David Hanley, Beyond the Nation State : Parties in the Era of European Integration, Londres, Palgrave MacMillan, 2008</w:t>
               </w:r>
@@ -3550,178 +3550,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03352618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Europe, objet d'attention croissante à l'Assemblée nationale ? Analyse longitudinale des questions parlementaires (1988-2007)</w:t>
+                <w:t xml:space="preserve">The Europeanisation of French Politics: Level and Dimensions of Attention to the EU in the Parliamentary Questions of the French National Assembly since 1988</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Belgique, Europe et mondialisation : quelles équations ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de sciences politiques Louvain Europe (ISPOLE), Oct 2010, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">IPSA International Conference "Is There a European Model of Governance? A Comparative Perspective", panel 1.3: "European, National and Regional Parliaments and EU Law-making"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Luxembourg, Jean Monnet Building, European Commission, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00561897v1</w:t>
+                <w:t xml:space="preserve">halshs-00519524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Europeanisation of French Politics: Level and Dimensions of Attention to the EU in the Parliamentary Questions of the French National Assembly since 1988</w:t>
+                <w:t xml:space="preserve">L'Europe, objet d'attention croissante à l'Assemblée nationale ? Analyse longitudinale des questions parlementaires (1988-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Brouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPSA International Conference "Is There a European Model of Governance? A Comparative Perspective", panel 1.3: "European, National and Regional Parliaments and EU Law-making"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Luxembourg, Jean Monnet Building, European Commission, Belgium</w:t>
+              <w:t xml:space="preserve">Colloque "Belgique, Europe et mondialisation : quelles équations ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de sciences politiques Louvain Europe (ISPOLE), Oct 2010, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00519524v1</w:t>
+                <w:t xml:space="preserve">halshs-00561897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumul des mandats et leadership politique : une comparaison franco-allemande</w:t>
               </w:r>
@@ -4128,454 +4128,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00389685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parliamentary Roles and the Problem of Rationality: An Interpretative Sociology of Roles in the European Parliament</w:t>
+                <w:t xml:space="preserve">The Pan-African Parliament in the Strategic Partnership between the EU and Africa: Winner or Loser?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECPR Joint Sessions of Workshop "Parliamentary and Representative Roles in Modern Legislatures"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale du réseau d'excellence GARNET The EU in International Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00332566v1</w:t>
+                <w:t xml:space="preserve">halshs-00329392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cumul des mandats au Parlement européen : causes nationales, conséquences européennes ?</w:t>
+                <w:t xml:space="preserve">Building of a Regional Parliamentary Assembly in an International Context: The Creation and Launching of the Pan-African Parliament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Le cumul des mandats : anciennes pratiques, nouveaux enjeux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École doctorale de science politique de Bordeaux/AFSP, Jun 2008, Pessac, France</w:t>
+              <w:t xml:space="preserve">3rd GARNET Annual Conference "Mapping Integration and Regionalism in a Global World: The EU and Regional Governance outside the EU" Panel “Parliaments and Parliamentarians in Regional Integrations”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00334990v1</w:t>
+                <w:t xml:space="preserve">halshs-00335402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parliaments and Parliamentarians in Regional Integrations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Elite within the Elite? Preliminary Findings on Multiple-office Holders in the European Parliament, the French National Assembly and the German Bundestag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd GARNET Annual Conference "Mapping Integration and Regionalism in a Global World: The EU and Regional Governance outside the EU" Panel “Parliaments and Parliamentarians in Regional Integrations”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Pessac, France</w:t>
+              <w:t xml:space="preserve">Séminaire Parlamentarische Eliten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Jena, Institut de Sociologie, Université de Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00335392v1</w:t>
+                <w:t xml:space="preserve">halshs-00382891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pan-African Parliament in the Strategic Partnership between the EU and Africa: Winner or Loser?</w:t>
+                <w:t xml:space="preserve">Le cumul des mandats au Parlement européen : causes nationales, conséquences européennes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale du réseau d'excellence GARNET The EU in International Affairs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Journée d'études "Le cumul des mandats : anciennes pratiques, nouveaux enjeux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École doctorale de science politique de Bordeaux/AFSP, Jun 2008, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00329392v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00334990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building of a Regional Parliamentary Assembly in an International Context: The Creation and Launching of the Pan-African Parliament</w:t>
+                <w:t xml:space="preserve">Parliamentary Roles and the Problem of Rationality: An Interpretative Sociology of Roles in the European Parliament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd GARNET Annual Conference "Mapping Integration and Regionalism in a Global World: The EU and Regional Governance outside the EU" Panel “Parliaments and Parliamentarians in Regional Integrations”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Pessac, France</w:t>
+              <w:t xml:space="preserve">ECPR Joint Sessions of Workshop "Parliamentary and Representative Roles in Modern Legislatures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00335402v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00332566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Elite within the Elite? Preliminary Findings on Multiple-office Holders in the European Parliament, the French National Assembly and the German Bundestag</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parliaments and Parliamentarians in Regional Integrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Parlamentarische Eliten</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Jena, Institut de Sociologie, Université de Jena, Germany</w:t>
+              <w:t xml:space="preserve">3rd GARNET Annual Conference "Mapping Integration and Regionalism in a Global World: The EU and Regional Governance outside the EU" Panel “Parliaments and Parliamentarians in Regional Integrations”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00382891v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00335392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pan-African Parliament: A Benchmark for Regional Integration in Africa</w:t>
               </w:r>
@@ -4622,809 +4622,900 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00488653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Humanités fondées sur l’anthropologie chrétienne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why Do Voters Choose Badly? An Investigation of Citizen-Based Factors Explaining the Mass–Elite Preference Gap in European Parliament Elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kelbel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Université catholique de Lille, exemple d’une Eglise en sortie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Promise of EU Democracy: Reconnecting European Citizens?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.101-122, 2026, 9780198891192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/9780191996191.003.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05265142v1</w:t>
+                <w:t xml:space="preserve">halshs-05607592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making a wor(l)d of difference? The National Front’s anti-pluralist stands and their evolution over time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Kelbel</w:t>
+                <w:t xml:space="preserve">Des Humanités fondées sur l’anthropologie chrétienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Flautre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Meurillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Routledge. </w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica C. Scarano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Magnin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Populist Parties and Democratic Resilience: A Cross-National Analysis of Populist Parties’ Impact on Democratic Pluralism in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9781032218908</w:t>
+              <w:t xml:space="preserve">L’Université catholique de Lille, exemple d’une Eglise en sortie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parole et Silence, 2025, 978-2-88959-573-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04124815v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Making a wor(l)d of difference? The National Front’s anti-pluralist stands and their evolution over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kelbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Neihouser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au cœur du lobbying européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Liège, 2023, Petite collection MSH, 978-2-87562-332-4</w:t>
+              <w:t xml:space="preserve">Populist Parties and Democratic Resilience: A Cross-National Analysis of Populist Parties’ Impact on Democratic Pluralism in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9781032218908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04124817v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-Order or Second Hand? The 2019 EP election in France</w:t>
+                <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanja Schüberl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assessing the 2019 European Parliament Elections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9780367816926</w:t>
+              <w:t xml:space="preserve">Au cœur du lobbying européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Liège, 2023, Petite collection MSH, 978-2-87562-332-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575892v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Take a walk on the left side: the impact of austerity politics in France</w:t>
+                <w:t xml:space="preserve">Second-Order or Second Hand? The 2019 EP election in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kelbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Seddone</w:t>
+                <w:t xml:space="preserve">Tanja Schüberl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European left and the financial crisis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 978-1-5261-2428-9</w:t>
+              <w:t xml:space="preserve">Assessing the 2019 European Parliament Elections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9780367816926</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575907v1</w:t>
+                <w:t xml:space="preserve">hal-04575892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Europeanization of Parliamentary Attention in and out of the European Union: France, Spain, the Netherlands, and Switzerland Compared</w:t>
+                <w:t xml:space="preserve">Take a walk on the left side: the impact of austerity politics in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Sciarini</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonella Seddone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Policy Agendas: Theory, Tools, Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9780198835332</w:t>
+              <w:t xml:space="preserve">The European left and the financial crisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-1-5261-2428-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575915v1</w:t>
+                <w:t xml:space="preserve">hal-04575907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élections et parlementaires</w:t>
+                <w:t xml:space="preserve">The Europeanization of Parliamentary Attention in and out of the European Union: France, Spain, the Netherlands, and Switzerland Compared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sciarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Varone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sauger</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana Palau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traité d'études parlementaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Bruylant, pp.369-394, 2018, 9782802760481</w:t>
+              <w:t xml:space="preserve">Comparative Policy Agendas: Theory, Tools, Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9780198835332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402176v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Élections et parlementaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Rozenberg; Eric Thiers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité d'études parlementaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Bruylant, pp.369-394, 2018, 9782802760481</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le mandat parlementaire européen. Qui représentent les députés européens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Saurugger (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les modes de représentation dans l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, pp.123-152, 2003, Logiques politiques, 2-7475-4022-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00159338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5434,407 +5525,407 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parlement européen : déficit médiatique = déficit démocratique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">i-SEE ! Lettre d'information de la Section d'études européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Dri Franzoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2009, pp.[en ligne]</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00517963v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00515889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">i-SEE ! Lettre d'information de la Section d'études européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Dri Franzoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009, pp.59</w:t>
+              <w:t xml:space="preserve">2009, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00515889v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00388053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">i-SEE ! Lettre d'information de la Section d'études européennes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parlement européen : déficit médiatique = déficit démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2009, pp.62</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.[en ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00388053v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00517963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">i-SEE ! Lettre d'information de la Section d'études européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Dri Franzoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00515996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5844,139 +5935,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elections as catalysts? Dispositional and situational determinants of political interest during the French legislative elections of 2024.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrice Colombaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Suchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l'efficacité des députés au sein du Parlement français : l'apport des techniques de frontières non-paramétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5998,113 +6089,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparer les rôles de représentation : bilans et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6114,173 +6205,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report addressed to the European Parliament and the Commission on policy recommendations and on Treaty changes and amendments to the EU Charter of Fundamental Rights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Blokker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Crum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Closa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Commission; European Parliament. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04124820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on alternative institutional options to democratise and relegitimate the EU polity in the eyes of its citizens. An analysis of the congruence between MEPs and their voters on the EU political system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6306,51 +6397,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Neihouser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Commission. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04575950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6360,114 +6451,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les députés européens et leur rôle. Analyse sociologique de la représentation parlementaire dans l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Université Montesquieu - Bordeaux IV, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00193037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6614,51 +6705,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://espol-lille.eu/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-internationale-de-politique-comparee.htm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/journals/prxx20" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124808v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717005v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05145115v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Raunio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-024-00262-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248011v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kelbel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14651165241257779" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610584v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04574597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Papp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Russo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Em&#337;ke Nagy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-6765.12674" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Neihouser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41304-023-00434-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124812v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26668912-bja10049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marangoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2020.1796604" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2021.1949580" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/pag.v9i1.4291" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501312v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04575870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15166/2499-8249/378" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497124v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spsr.12390" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501280v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755773919000274" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04575923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676538v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02606755.2019.1556378" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954583v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brouard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572334.2013.871487" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;rard Vaillant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.624.0611" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.174.0141" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572331003740107" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403474v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.593.0479" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382863v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331904v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dewogh&#233;la&#235;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Magni Berton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.fp.8200104" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124868v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Borghetto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Cancela" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lisi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124858v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124864v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124861v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Sandri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix-Christopher von Nostitz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561897v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519524v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563809v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388575v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512793v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Vogel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514807v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389685v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332566v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00334990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335392v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329392v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335402v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382891v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488653v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265142v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flautre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meurillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica C. Scarano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124815v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124817v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04575892v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Sch&#252;berl" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04575907v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Seddone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04575915v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sciarini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Varone" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Palau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402176v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159338v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517963v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515889v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Dri Franzoi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388053v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515996v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rocca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423617v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrice Colombaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Suchon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719382v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007194v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124820v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Bard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blokker" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Crum" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Closa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04575950v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193037v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://espol-lille.eu/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-internationale-de-politique-comparee.htm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/journals/prxx20" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124808v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717005v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05145115v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Raunio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-024-00262-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kelbel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14651165241257779" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248011v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04574597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Papp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Russo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Em&#337;ke Nagy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-6765.12674" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Neihouser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41304-023-00434-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124812v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26668912-bja10049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676553v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2021.1949580" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676547v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marangoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2020.1796604" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/pag.v9i1.4291" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04575870v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15166/2499-8249/378" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501312v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497124v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spsr.12390" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501280v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755773919000274" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04575923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676538v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02606755.2019.1556378" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954583v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brouard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572334.2013.871487" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;rard Vaillant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.624.0611" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.174.0141" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572331003740107" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.593.0479" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382863v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331904v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dewogh&#233;la&#235;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Magni Berton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.fp.8200104" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124868v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Borghetto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Cancela" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lisi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124858v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124864v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124861v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Sandri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix-Christopher von Nostitz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519524v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561897v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563809v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388575v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512793v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Vogel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514807v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389685v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329392v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335402v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382891v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00334990v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332566v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335392v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488653v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05607592v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780191996191.003.0008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flautre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meurillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica C. Scarano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124815v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124817v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04575892v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Sch&#252;berl" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04575907v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Seddone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04575915v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sciarini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Varone" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Palau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402176v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159338v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515889v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Dri Franzoi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388053v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517963v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515996v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rocca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423617v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrice Colombaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Suchon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719382v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007194v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124820v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Bard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blokker" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Crum" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Closa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04575950v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193037v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>