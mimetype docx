--- v0 (2026-03-26)
+++ v1 (2026-04-16)
@@ -370,187 +370,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Recension] Claire Cazajous-Augé, À la trace. La poéthique animalière des nouvelles de Rick Bass</w:t>
+                <w:t xml:space="preserve">The World in a Footnote: Examining Ahab’s Chart in Chapter 44 of Moby-Dick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, </w:t>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Melville’s Measures, 26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/transatlantica.19559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/miranda.47428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901228v1</w:t>
+                <w:t xml:space="preserve">hal-03901217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The World in a Footnote: Examining Ahab’s Chart in Chapter 44 of Moby-Dick</w:t>
+                <w:t xml:space="preserve">[Recension] Claire Cazajous-Augé, À la trace. La poéthique animalière des nouvelles de Rick Bass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Melville’s Measures, 26, </w:t>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/miranda.47428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.19559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901217v1</w:t>
+                <w:t xml:space="preserve">hal-03901228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Traisnel, Hawthorne. Blasted Allegories [recension]</w:t>
               </w:r>
@@ -1317,51 +1317,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1439,286 +1439,189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire avec les cartes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thoreau beyond Borders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Specq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walls Laura Dassow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nègre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">, pp.190, 2024, 979-10-97361-11-2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University of Massachusetts Press, 272 p., 2020, 9781613768013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693084v1</w:t>
+                <w:t xml:space="preserve">hal-03113381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thoreau beyond Borders</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'arpenteur vagabond. Cartes et cartographies dans l'œuvre de Henry David Thoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.354, 2019, coll. Signes, Eric Dayre, 979-1-03-620115-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.11632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...130 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1728,656 +1631,656 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writing with maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Cartographic Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.106-113, 2024, 9781032355931. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003327578-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writing Without Borders? Thoreau's Remapping of Borders Through Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine BAUDRY, Hélène IBATA and Monica MANOLESCU. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Borders in the English-Speaking World. Negotiations, Subversions, Reconfigurations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121-135, 2022, Études anglophones, 979-10-344-0126-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pus.30075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making the Invisible Visible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thoreau beyond Borders. New International Essays on America's Most Famous Nature Writer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Massachusetts Press, pp.55-75, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écriture romanesque et inscription spatiale : The Prairie et les cartes du major Long</w:t>
+                <w:t xml:space="preserve">Perambulating the Village: Henry David Thoreau and the Politics of “Walking”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agnès Derail et Cécile Roudeau (dir.). </w:t>
+              <w:t xml:space="preserve">Klaus Benesch and François Specq (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">James Fenimore Cooper ou la frontière mélancolique : The Last of the mohicans et The Leatherstocking tales</w:t>
+              <w:t xml:space="preserve">Walking and the Aesthetics of Modernity: Pedestrian Mobility in Literature and the Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.editionsulm.7785⟩</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229-240, 2016, 978-1-137-60282-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/978-1-137-60364-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424534v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perambulating the Village: Henry David Thoreau and the Politics of “Walking”</w:t>
+                <w:t xml:space="preserve">Écriture romanesque et inscription spatiale : The Prairie et les cartes du major Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Klaus Benesch and François Specq (ed.). </w:t>
+              <w:t xml:space="preserve">Agnès Derail et Cécile Roudeau (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Walking and the Aesthetics of Modernity: Pedestrian Mobility in Literature and the Arts</w:t>
+              <w:t xml:space="preserve">James Fenimore Cooper ou la frontière mélancolique : The Last of the mohicans et The Leatherstocking tales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/978-1-137-60364-7⟩</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions rue d'Ulm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-80, 2016, 978-2-7288-3596-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsulm.7785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424520v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'importance d'être perdu : cartographie et écriture dans Walden (1854) de Henry David Thoreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris Diderot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatialités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Travaux en cours 9 (Actes des Rencontres Doctorales LLSHS 2012), pp.143-155, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Ligne et la Carte : Visions de l’espace américain dans Sur la route de Jack Kerouac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georges-Henry Laffont; Arlette Gautier; Denis Martouzet; Nicolas Bernard et Gilles Chamerois (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'espace du Nouveau Monde. Mythologies et ancrages territoriaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.73-86, 2013, 978-2-7535-2770-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.86549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2445,51 +2348,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="234462DC"/>
+    <w:nsid w:val="146502EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2676,51 +2579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-negre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1840-7015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183757599" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584481v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#232;gre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.178.0003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584448v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.7358" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901228v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.19559" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901217v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.47428" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414449v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.10521" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839937v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi08.183" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625920v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Imbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.6042" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415779v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.7295" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003735v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.6417" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424494v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415823v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.5698" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409188v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liouba Bischoff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Luis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epistemocritique.org/ecrire-avec-les-cartes/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113381v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Specq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walls Laura Dassow" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063004v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/11632" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.11632" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584506v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Cartographic-Humanities/Rossetto-LoPresti/p/book/9781032355931" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003327578-14" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541448v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100337650" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.30075" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113388v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424534v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsulm/7785" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsulm.7785" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424520v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/de/book/9781137602824" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-60364-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003719v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3357" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.86549" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-negre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1840-7015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183757599" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584481v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#232;gre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.178.0003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584448v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.7358" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901217v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.47428" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901228v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.19559" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414449v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.10521" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839937v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi08.183" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625920v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Imbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.6042" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415779v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.7295" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003735v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.6417" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424494v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415823v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.5698" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409188v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liouba Bischoff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Luis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Specq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walls Laura Dassow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063004v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/11632" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.11632" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584506v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Cartographic-Humanities/Rossetto-LoPresti/p/book/9781032355931" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003327578-14" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541448v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100337650" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.30075" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113388v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/de/book/9781137602824" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-60364-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424534v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsulm/7785" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsulm.7785" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424515v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3357" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.86549" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>