--- v1 (2026-04-16)
+++ v2 (2026-05-09)
@@ -2348,51 +2348,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="146502EA"/>
+    <w:nsid w:val="F79854E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>