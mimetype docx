--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1255,356 +1255,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary school expectations: the invisible curriculum as a tool for understanding learning inequalities</w:t>
+                <w:t xml:space="preserve">Les enfants parlent de la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Educational Research Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14749041211044004⟩</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 213, pp.5-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.10974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375156v1</w:t>
+                <w:t xml:space="preserve">hal-03639348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aider les élèves à apprendre à l'école en période de confinement</w:t>
+                <w:t xml:space="preserve">Entre éducation populaire et scolaire, une histoire croisée des acteurs de l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Régibier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89, pp.39-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677393v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enfants parlent de la classe</w:t>
+                <w:t xml:space="preserve">Primary school expectations: the invisible curriculum as a tool for understanding learning inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfp.10974⟩</w:t>
+              <w:t xml:space="preserve">European Educational Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (6), pp.1041-1061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14749041211044004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03639348v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre éducation populaire et scolaire, une histoire croisée des acteurs de l’école</w:t>
+                <w:t xml:space="preserve">Aider les élèves à apprendre à l'école en période de confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Régibier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsvives.5930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375192v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La règle du jeu. Des collégiens entre normes partagées et interprétations divergentes</w:t>
               </w:r>
@@ -1735,222 +1735,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche, formation, métiers : quelle interface ?</w:t>
+                <w:t xml:space="preserve">Former pour lutter contre les inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira Mamède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 87, pp.109-119. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+              <w:t xml:space="preserve">, 2018, 87, pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rechercheformation.3402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511336v1</w:t>
+                <w:t xml:space="preserve">hal-02511324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former pour lutter contre les inégalités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Recherche, formation, métiers : quelle interface ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira Mamède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 87, pp.9-14. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 87, pp.109-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.3402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rechercheformation.3402⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02511324v1</w:t>
+                <w:t xml:space="preserve">hal-02511336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs dans le primaire. Pour une nouvelle façon de penser le monde?</w:t>
               </w:r>
@@ -2676,51 +2676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants parlent de la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 213, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2754,80 +2754,80 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former pour lutter contre les inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira Mamède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">87, 2019, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...27 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rechercheformation.3402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511293v1</w:t>
@@ -4107,51 +4107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joigneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Régibier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sochala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4515,51 +4515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62CDC197"/>
+    <w:nsid w:val="A785DD0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4663,51 +4663,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AAFFC0B1"/>
+    <w:nsid w:val="22B799A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4897,51 +4897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-netter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9222-7370" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circeft.fr/netter-julien/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05380398v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joigneaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Netter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Train" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2025.2592095" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05344687v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ebx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05344664v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ebw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05007145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4433" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.20680" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04208962v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.050.0017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04262547v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04338244v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106966v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.14364" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3B31CNM7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03693079v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11158" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03677401v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.10598" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03375156v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14749041211044004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03677393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a R&#233;gibier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.5930" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03639348v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Mamede" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10974" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03375192v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04338483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511336v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Mam&#232;de" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.3402" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02512404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.041.0241" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.166.0063" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468595v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kakpo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511394v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/L%C3%89cole_fragment%C3%A9e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4682#" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02592738v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rochex" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05344637v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ebu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04338407v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10954" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511293v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05407374v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05007082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04338278v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003379676-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468742v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/read/005715623dbf8859ddb52" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511434v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-retz.com/pedagogie/domaines-transversaux/l-origine-sociale-des-eleves-9782725637778.html#descriptif" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468772v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unige.ch/SIV2018/files/3315/3251/3499/Actes_SIV_6_Corr.28juin18.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468616v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien S&#232;ve" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04620049v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lebeaume" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raulin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.27a83a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04620036v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.631338" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468632v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04024117v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03928000v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane G&#233;lin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Mamede" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sochala" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468645v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468659v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/tel-05344776v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-netter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9222-7370" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circeft.fr/netter-julien/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05380398v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joigneaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Netter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Train" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2025.2592095" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05344687v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ebx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05344664v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ebw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05007145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4433" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.20680" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04208962v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.050.0017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04262547v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04338244v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106966v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.14364" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3B31CNM7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03693079v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11158" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03677401v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.10598" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03639348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Mamede" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10974" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03375192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03375156v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14749041211044004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03677393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a R&#233;gibier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.5930" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04338483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Mam&#232;de" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.3402" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511336v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02512404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.041.0241" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.166.0063" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468595v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kakpo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511394v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/L%C3%89cole_fragment%C3%A9e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4682#" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02592738v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rochex" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05344637v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ebu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04338407v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10954" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511293v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05407374v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05007082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04338278v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003379676-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468742v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/read/005715623dbf8859ddb52" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511434v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-retz.com/pedagogie/domaines-transversaux/l-origine-sociale-des-eleves-9782725637778.html#descriptif" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468772v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unige.ch/SIV2018/files/3315/3251/3499/Actes_SIV_6_Corr.28juin18.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468616v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien S&#232;ve" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04620049v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lebeaume" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raulin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.27a83a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04620036v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.631338" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468632v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04024117v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03928000v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane G&#233;lin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Mamede" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sochala" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468645v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468659v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/tel-05344776v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>