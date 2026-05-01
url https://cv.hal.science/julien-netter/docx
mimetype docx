--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -4515,51 +4515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A785DD0F"/>
+    <w:nsid w:val="28DDAF21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4663,51 +4663,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="22B799A0"/>
+    <w:nsid w:val="EBADC9A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>