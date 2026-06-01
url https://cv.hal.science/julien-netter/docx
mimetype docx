--- v2 (2026-05-01)
+++ v3 (2026-06-01)
@@ -273,395 +273,395 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does virtual education mean unequal education? The implementation of distance education in French primary schools during lockdown</w:t>
+                <w:t xml:space="preserve">Ce que la prise en charge des « erreurs » des élèves par les enseignants dit de leurs pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lalina Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joigneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Train</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Inclusive Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Thématique 3, pp.13-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13603116.2025.2592095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14ebw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380398v1</w:t>
+                <w:t xml:space="preserve">hal-05344664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement de l’erreur et inégalités. Quels « traits » pour analyser les pratiques enseignantes ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Does virtual education mean unequal education? The implementation of distance education in French primary schools during lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalina Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Joigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Train</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14ebx⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Inclusive Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13603116.2025.2592095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344687v1</w:t>
+                <w:t xml:space="preserve">hal-05380398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que la prise en charge des « erreurs » des élèves par les enseignants dit de leurs pratiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chesnais</w:t>
+                <w:t xml:space="preserve">Traitement de l’erreur et inégalités. Quels « traits » pour analyser les pratiques enseignantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalina Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lalina Coulange</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Netter</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Train</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Thématique 3, pp.13-24. </w:t>
+              <w:t xml:space="preserve">, 2025, Thématique 3, pp.25-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14ebw⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14ebx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344664v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Qu’attend-on de moi ? » Le curriculum invisible, ce que l’école française n’enseigne pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -695,51 +695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Continuité pédagogique » ou « dépossession du métier » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Dossiers 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -773,51 +773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouverture de l’école et inégalités. Constats et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 50, pp.17-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -851,51 +851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école au quotidien, entre scolaire et périscolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 587, pp.24-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -920,64 +920,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pédagogies de l’autonomie, entre dispositifs et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joigneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 56, pp.159-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1015,51 +1015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du métier de collégien. Points de vue d’élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, en ligne, https://journals.openedition.org/rechercheseducations/14364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1105,51 +1105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques effets du confinement sur la construction des inégalités scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 48, pp.21-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1183,51 +1183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les animateurs au quotidien. Division du travail et inégalités scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1255,217 +1255,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enfants parlent de la classe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Entre éducation populaire et scolaire, une histoire croisée des acteurs de l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89, pp.39-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03639348v1</w:t>
+                <w:t xml:space="preserve">hal-03375192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre éducation populaire et scolaire, une histoire croisée des acteurs de l’école</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les enfants parlent de la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 213, pp.5-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.10974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375192v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary school expectations: the invisible curriculum as a tool for understanding learning inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Educational Research Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (6), pp.1041-1061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1499,51 +1499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aider les élèves à apprendre à l'école en période de confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Régibier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1590,51 +1590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La règle du jeu. Des collégiens entre normes partagées et interprétations divergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1672,51 +1672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partenariat et inégalités : penser la place des enfants dans la division du travail à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue [petite] enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 133, pp.25-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1754,51 +1754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former pour lutter contre les inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira Mamède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 87, pp.9-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1858,51 +1858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira Mamède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 87, pp.109-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1936,51 +1936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs dans le primaire. Pour une nouvelle façon de penser le monde?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, A l'école des dispositifs, 190, pp.86-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2005,51 +2005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une exposition « clés en main » : la difficile prise en compte des apprentissages dans le partenariat scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2016/1 (41), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2083,51 +2083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme des rythmes à l’école : une appropriation socialement différenciée des activités culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Espaces scolaires et éducatifs, 2016/3 (166), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2174,51 +2174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aide aux devoirs. Dispositif de lutte contre l’échec scolaire ou caisse de résonance des difficultés non résolues au sein de la classe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Connaissances et politiques d’éducation : quelles interactions ?, 182, pp.55-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2284,51 +2284,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'école fragmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.256, 2019, Education et société, 978-2-13-081439-9</w:t>
             </w:r>
           </w:p>
@@ -2355,51 +2355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture et inégalités à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.202, 2018, 9782753574717</w:t>
             </w:r>
           </w:p>
@@ -2439,64 +2439,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire, culture, développement : questions théoriques, recherches empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Rochex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joigneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saint-Denis : Université Paris 8, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2546,90 +2546,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en charge des erreurs : un angle d’analyse des pratiques enseignantes au regard des inégalités scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalina Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joigneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thématique 3, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2663,64 +2663,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants parlent de la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 213, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2767,51 +2767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former pour lutter contre les inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira Mamède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">87, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rechercheformation.3402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2870,51 +2870,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les animateurs parlent mal aux enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yaëlle Amselle-Mainguy; Hugo Bréant; Emmanuel Porte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur l'animation jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cavalier Bleu Editions, pp.99-104, 2026, Idées reçues, 979-1031808260</w:t>
@@ -2943,51 +2943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment articuler les apprentissages scolaires avec les expériences des enfants dans et hors la classe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Chesné; Julie Creton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de consensus sur les nouveaux savoirs et les nouvelles compétences des jeunes : Notes des experts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNESCO; CNAM, pp.65-76, 2025</w:t>
@@ -3016,64 +3016,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;pedagogy of autonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joigneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Judith Hangartner; Héloïse Durler; Regula Fankhauser; Crispin Girinshuti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fabrication of the Autonomous Learner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.61-74, 2023, 978-1-032-46008-6. </w:t>
@@ -3111,51 +3111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inégal recours des élèves aux disciplines pour interpréter l’activité requise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Marin; Dominique Berger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche en éducation: des enjeux partagés. Actes du Printemps de la recherche en éducation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3197,51 +3197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respecter le programme garantit l’égalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Rayou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'origine sociale des élèves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3283,51 +3283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appropriation socialement différenciée des nouvelles activités périscolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Liot; Stéphanie Rubi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouvrons l’école. Quand la réforme des rythmes scolaire interroge les territoires et les partenariats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carrières sociales éditions, 2018</w:t>
@@ -3356,51 +3356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vygotski pour penser l’intériorisation socialement différenciée de la culture à l’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Rochex; Christophe Joigneaux; Julien Netter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, culture, développement: questions théoriques, recherches empiriques. Actes du 6ème séminaire international Vygotski</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3442,51 +3442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation des cartables. Entre école et familles, l’étape de l’étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Rayou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux frontières de l'école. Institutions, acteurs et objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.215-235, 2015, 978-2-84292-450-8</w:t>
@@ -3560,64 +3560,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire, culture, développement: questions théoriques, recherches empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Rochex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joigneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3691,265 +3691,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curriculum invisible</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Curriculum caché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lebeaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Raulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots-clés des curricula</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, 2024, pp.95-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.53480/curricula.27a83a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.53480/curricula.631338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620049v1</w:t>
+                <w:t xml:space="preserve">hal-04620036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curriculum caché</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Curriculum invisible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lebeaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Raulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots-clés des curricula</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.95-102. </w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.53480/curricula.631338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.53480/curricula.27a83a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620036v1</w:t>
+                <w:t xml:space="preserve">hal-04620049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rythmes scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.756-758</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4006,51 +4006,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser la cohérence de la formation professionnelle des enseignant·e·s du premier degré pour développer les pratiques qui réduisent les inégalités scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris Est Créteil; Inspé de Créteil. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4081,51 +4081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire apprendre tous les élèves à distance avec le numérique? Pratiques enseignantes, expériences des élèves et construction des significations à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Gélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joigneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4186,51 +4186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de recherche sur l’articulation des temps périscolaire et scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ville de Paris, DASCO; Equipe Circeft Escol. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4265,51 +4265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aide aux devoirs, un dispositif et des pratiques à resituer dans la boucle pédagogique du système des devoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ville de Gennevilliers; Equipe Circeft Escol. 2012, pp.12-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4363,51 +4363,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les funambules. Pratiques enseignantes et curriculum invisible dans l’école primaire contemporaine en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Paris 8 - Saint-Denis, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4515,51 +4515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28DDAF21"/>
+    <w:nsid w:val="47984986"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4663,51 +4663,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EBADC9A8"/>
+    <w:nsid w:val="A847462C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4897,51 +4897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-netter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9222-7370" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circeft.fr/netter-julien/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05380398v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joigneaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Netter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Train" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2025.2592095" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05344687v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ebx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05344664v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ebw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05007145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4433" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.20680" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04208962v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.050.0017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04262547v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04338244v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106966v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.14364" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3B31CNM7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03693079v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11158" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03677401v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.10598" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03639348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Mamede" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10974" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03375192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03375156v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14749041211044004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03677393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a R&#233;gibier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.5930" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04338483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Mam&#232;de" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.3402" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511336v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02512404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.041.0241" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.166.0063" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468595v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kakpo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511394v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/L%C3%89cole_fragment%C3%A9e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4682#" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02592738v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rochex" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05344637v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ebu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04338407v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10954" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511293v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05407374v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05007082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04338278v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003379676-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468742v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/read/005715623dbf8859ddb52" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511434v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-retz.com/pedagogie/domaines-transversaux/l-origine-sociale-des-eleves-9782725637778.html#descriptif" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468772v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unige.ch/SIV2018/files/3315/3251/3499/Actes_SIV_6_Corr.28juin18.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468616v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien S&#232;ve" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04620049v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lebeaume" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raulin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.27a83a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04620036v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.631338" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468632v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04024117v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03928000v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane G&#233;lin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Mamede" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sochala" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468645v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468659v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/tel-05344776v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-netter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9222-7370" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circeft.fr/netter-julien/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05344664v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joigneaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Netter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ebw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05380398v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Train" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2025.2592095" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05344687v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ebx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05007145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4433" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.20680" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04208962v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.050.0017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04262547v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04338244v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106966v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.14364" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3B31CNM7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03693079v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11158" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03677401v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.10598" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03375192v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-03639348v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Mamede" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10974" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03375156v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14749041211044004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03677393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a R&#233;gibier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.5930" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04338483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Mam&#232;de" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.3402" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511336v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02512404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.041.0241" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.166.0063" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468595v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kakpo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511394v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/L%C3%89cole_fragment%C3%A9e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4682#" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02592738v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rochex" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05344637v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ebu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04338407v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10954" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511293v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05407374v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05007082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04338278v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003379676-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468742v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/read/005715623dbf8859ddb52" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511434v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-retz.com/pedagogie/domaines-transversaux/l-origine-sociale-des-eleves-9782725637778.html#descriptif" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468772v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unige.ch/SIV2018/files/3315/3251/3499/Actes_SIV_6_Corr.28juin18.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468616v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-02511415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien S&#232;ve" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04620036v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lebeaume" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raulin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.631338" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04620049v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.27a83a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468632v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04024117v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03928000v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane G&#233;lin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Mamede" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sochala" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468645v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468659v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/tel-05344776v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>