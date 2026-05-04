--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -100,265 +100,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-stage approach for structural damage detection using a damage localization indicator vector and cluster particle swarm optimization</w:t>
+                <w:t xml:space="preserve">A multi-component PSO algorithm with leader learning mechanism for structural damage detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaolin Li</w:t>
+                <w:t xml:space="preserve">Xiao-Lin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-19. </w:t>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116, pp.108315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0305215X.2022.2065483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2021.108315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896081v1</w:t>
+                <w:t xml:space="preserve">hal-03595646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-component PSO algorithm with leader learning mechanism for structural damage detection</w:t>
+                <w:t xml:space="preserve">A two-stage approach for structural damage detection using a damage localization indicator vector and cluster particle swarm optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao-Lin Li</w:t>
+                <w:t xml:space="preserve">Xiaolin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 116, pp.108315. </w:t>
+              <w:t xml:space="preserve">Engineering Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2021.108315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0305215X.2022.2065483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595646v1</w:t>
+                <w:t xml:space="preserve">hal-03896081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of Fitness Functions Based on Natural Frequencies in Defect Detection Using the Standard PSO-FEM Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Lin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -418,51 +418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Investigation of Particle Swarm Optimization Topologies in Structural Damage Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Lin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -920,217 +920,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'optimisation par essaims particulaires pour la détection de modifications structurelles à partir des propriétés dynamiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Serra</w:t>
+                <w:t xml:space="preserve">Segmentation of Retinal Blood Vessels Using Dictionary Learning Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taibou Birgui-Sekou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Ophthalmic Medical Image Analysis, OMIA 2017, Held in Conjunction with MICCAI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Quebec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465732v1</w:t>
+                <w:t xml:space="preserve">hal-01895640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of Retinal Blood Vessels Using Dictionary Learning Techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moncef Hidane</w:t>
+                <w:t xml:space="preserve">Apport de l'optimisation par essaims particulaires pour la détection de modifications structurelles à partir des propriétés dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Olivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Ophthalmic Medical Image Analysis, OMIA 2017, Held in Conjunction with MICCAI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Quebec City, Canada</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895640v1</w:t>
+                <w:t xml:space="preserve">hal-03465732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-Based Regularization of Binary Classiﬁers for Texture Segmentation</w:t>
               </w:r>
@@ -1927,51 +1927,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2022.2065483" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595646v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lin Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2021.108315" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595664v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/8863107" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595668v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11115144" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Jedouaa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Khames" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655166" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474753v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Spangenberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calmettes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Duch&#226;teau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taibou Birgui-Sekou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hidane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00919-9_20" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895640v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Faucheux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bon&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027445v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rousselle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593985v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00625455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENM028" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595646v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lin Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2021.108315" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896081v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2022.2065483" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595664v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/8863107" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595668v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11115144" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Jedouaa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Khames" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655166" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474753v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Spangenberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calmettes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Duch&#226;teau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taibou Birgui-Sekou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hidane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00919-9_20" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895640v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465732v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Faucheux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bon&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027445v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rousselle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593985v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00625455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENM028" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>