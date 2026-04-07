--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -195,195 +195,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hardware and software system for MRI applications requiring external device data</w:t>
+                <w:t xml:space="preserve">Clinical impact of an explainable machine learning with amino acid PET imaging: application to the diagnosis of aggressive glioma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karyna Isaieva</w:t>
+                <w:t xml:space="preserve">Shamimeh Ahrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fauvel</w:t>
+                <w:t xml:space="preserve">Timothée Zaragori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Weber</w:t>
+                <w:t xml:space="preserve">Adeline Zinsz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐andré Vuissoz</w:t>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+                <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 88 (3), pp.1406-1418. </w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (6), pp.1989-2001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.29280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00259-024-07053-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03673026v2</w:t>
+                <w:t xml:space="preserve">hal-05572721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predict alone, decide together: cardiac abnormality detection based on single lead classifier voting</w:t>
               </w:r>
@@ -497,3944 +497,4078 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Pretreatment Ischemic Location on Functional Outcome after Thrombectomy</w:t>
+                <w:t xml:space="preserve">A hardware and software system for MRI applications requiring external device data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Xie</w:t>
+                <w:t xml:space="preserve">Karyna Isaieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Oster</w:t>
+                <w:t xml:space="preserve">Marc Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Micard</w:t>
+                <w:t xml:space="preserve">Nicolas Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bailiang Chen</w:t>
+                <w:t xml:space="preserve">Pierre‐andré Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis K Douros</w:t>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (11), pp.2038. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 88 (3), pp.1406-1418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/diagnostics11112038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrm.29280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212244v1</w:t>
+                <w:t xml:space="preserve">hal-03673026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of Dynamic 18F-DOPA PET Radiomics for Differentiation of High-Grade Glioma Progression from Treatment-Related Changes</w:t>
+                <w:t xml:space="preserve">Impact of Pretreatment Ischemic Location on Functional Outcome after Thrombectomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shamimeh Ahrari</w:t>
+                <w:t xml:space="preserve">Yu Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Zaragori</w:t>
+                <w:t xml:space="preserve">Emilien Micard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Rozenblum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Oster</w:t>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Imbert</w:t>
+                <w:t xml:space="preserve">Ioannis K Douros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (12), pp.1924. </w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.2038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines9121924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics11112038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519092v1</w:t>
+                <w:t xml:space="preserve">hal-04212244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interpretable Hand-Crafted Feature-Based Model for Atrial Fibrillation Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relevance of Dynamic 18F-DOPA PET Radiomics for Differentiation of High-Grade Glioma Progression from Treatment-Related Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamimeh Ahrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Zaragori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahimeh Rouhi</w:t>
+                <w:t xml:space="preserve">Laura Rozenblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Clausel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laëtitia Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.657304⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.1924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines9121924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03382590v1</w:t>
+                <w:t xml:space="preserve">hal-03519092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Paced-ECG Detector and Delineator for Automatic Multi-Parametric Catheter Mapping of Ventricular Tachycardia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Interpretable Hand-Crafted Feature-Based Model for Atrial Fibrillation Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahimeh Rouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Hoyland</w:t>
+                <w:t xml:space="preserve">Marianne Clausel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nefissa Hammache</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Lauer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3043542⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.657304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.657304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211453v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband electrocardiogram acquisition for improved suppression of MRI gradient artifacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Paced-ECG Detector and Delineator for Automatic Multi-Parametric Catheter Mapping of Ventricular Tachycardia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Hoyland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús dos Reis</w:t>
+                <w:t xml:space="preserve">Nefissa Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddy Odille</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
+                <w:t xml:space="preserve">Alberto Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6579/ab7b8e⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.223952-223960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3043542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180001v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of patients with atrial fibrillation: a big data exploratory analysis of the UK Biobank</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Oster</w:t>
+                <w:t xml:space="preserve">Broadband electrocardiogram acquisition for improved suppression of MRI gradient artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Odille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Petitmangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jemma Hopewell</w:t>
+                <w:t xml:space="preserve">André Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klemen Ziberna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Camm</w:t>
+                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 41 (2), pp.025001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6579/ab6f9a⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 41 (4), pp.045004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6579/ab7b8e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234933v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of algorithms for Multi-Modality Whole Heart Segmentation: An open-access grand challenge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of patients with atrial fibrillation: a big data exploratory analysis of the UK Biobank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jemma Hopewell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klemen Ziberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiahai Zhuang</w:t>
+                <w:t xml:space="preserve">Rohan Wijesurendra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martin Urschler</w:t>
+                <w:t xml:space="preserve">Christian Camm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2019.101537⟩</w:t>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (2), pp.025001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6579/ab6f9a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333714v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of the 12‐lead ECG using a novel MR‐compatible ECG sensor network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jesús dos Reis</w:t>
+                <w:t xml:space="preserve">Evaluation of algorithms for Multi-Modality Whole Heart Segmentation: An open-access grand challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiahai Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Payer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Soullié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Oster</w:t>
+                <w:t xml:space="preserve">Darko Štern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernesto Palmero Soler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Petitmangin</w:t>
+                <w:t xml:space="preserve">Martin Urschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 82 (5), pp.1929-1945. </w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58, pp.101537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.27854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2019.101537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211460v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wearables and mHealth in mental health and neurological disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction of the 12‐lead ECG using a novel MR‐compatible ECG sensor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim A Behar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Paul Soullié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten de Vos</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ernesto Palmero Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Petitmangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6579/ab2057⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 82 (5), pp.1929-1945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.27854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225032v1</w:t>
+                <w:t xml:space="preserve">hal-03211460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive fetal electrocardiography for the detection of fetal arrhythmias</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joachim Behar</w:t>
+                <w:t xml:space="preserve">Wearables and mHealth in mental health and neurological disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim A Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bonnemains</w:t>
+                <w:t xml:space="preserve">Maarten de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vyacheslav Shulgin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gari D Clifford</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prenatal Diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pd.5412⟩</w:t>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (7), pp.070401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6579/ab2057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225020v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition of electrocardiogram signals during magnetic resonance imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Noninvasive fetal electrocardiography for the detection of fetal arrhythmias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnemains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyacheslav Shulgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksii Ostras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6579/aa6e8c⟩</w:t>
+              <w:t xml:space="preserve">Prenatal Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (3), pp.178-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pd.5412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234827v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of non-invasive fetal electrocardiography in diagnosing second-degree fetal atrioventricular block</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Acquisition of electrocardiogram signals during magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gari Clifford</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal Health, Neonatology and Perinatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40748-017-0053-1⟩</w:t>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (7), pp.R119-R142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6579/aa6e8c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231732v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocardiogram modeling during paroxysmal atrial fibrillation: application to the detection of brief episodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of non-invasive fetal electrocardiography in diagnosing second-degree fetal atrioventricular block</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaidotas Marozas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jurgita Skibarkiene</w:t>
+                <w:t xml:space="preserve">Igor Lakhno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim A Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyacheslav Shulgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksii Ostras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6579/aa9153⟩</w:t>
+              <w:t xml:space="preserve">Maternal Health, Neonatology and Perinatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40748-017-0053-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235114v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open-source framework for stress-testing non-invasive foetal ECG extraction algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrocardiogram modeling during paroxysmal atrial fibrillation: application to the detection of brief episodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrius Petrenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaidotas Marozas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrius Sološenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Andreotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joachim Behar</w:t>
+                <w:t xml:space="preserve">Raimondas Kubilius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Zaunseder</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jurgita Skibarkiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 37 (5), pp.627 - 648. </w:t>
+              <w:t xml:space="preserve">, 2017, 38 (11), pp.2058-2080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0967-3334/37/5/627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6579/aa9153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01732930v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the fetal QT interval using non-invasive fetal ECG technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An open-source framework for stress-testing non-invasive foetal ECG extraction algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Zaunseder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gari Clifford</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 37 (9), pp.1392 - 1403. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0967-3334/37/9/1392⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 37 (5), pp.627 - 648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0967-3334/37/5/627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726852v1</w:t>
+                <w:t xml:space="preserve">hal-01732930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practical guide to non-invasive foetal electrocardiogram extraction and analysis</w:t>
+                <w:t xml:space="preserve">Evaluation of the fetal QT interval using non-invasive fetal ECG technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisa Niksch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Mah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 37 (5), pp.R1 - R35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0967-3334/37/5/R1⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 37 (9), pp.1392 - 1403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0967-3334/37/9/1392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01732476v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semisupervised ECG Ventricular Beat Classification With Novelty Detection Based on Switching Kalman Filters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A practical guide to non-invasive foetal electrocardiogram extraction and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Zaunseder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gari Clifford</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2015.2402236⟩</w:t>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (5), pp.R1 - R35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0967-3334/37/5/R1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737202v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01732476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust detection of heart beats in multimodal data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semisupervised ECG Ventricular Beat Classification With Novelty Detection Based on Switching Kalman Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Sayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikaro Silva</w:t>
+                <w:t xml:space="preserve">Shamim Nemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Moody</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alistair Johnson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36 (8), pp.1629 - 1644. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (9), pp.2125 - 2134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0967-3334/36/8/1629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2015.2402236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737198v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal heart beat detection using signal quality indices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Robust detection of heart beats in multimodal data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikaro Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 36 (8), pp.1665 - 1677. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0967-3334/36/8/1665⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 36 (8), pp.1629 - 1644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0967-3334/36/8/1629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730819v1</w:t>
+                <w:t xml:space="preserve">hal-01737198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the presence of noise on RR interval-based atrial fibrillation detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Multimodal heart beat detection using signal quality indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gari Clifford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gari Clifford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrocardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelectrocard.2015.08.013⟩</w:t>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (8), pp.1665 - 1677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0967-3334/36/8/1665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730744v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ECG simulator for generating maternal-foetal activity mixtures on abdominal ECG recordings</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Impact of the presence of noise on RR interval-based atrial fibrillation detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gari Clifford</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electrocardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (6), pp.947 - 951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelectrocard.2015.08.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0967-3334/35/8/1537⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01726556v1</w:t>
+                <w:t xml:space="preserve">hal-01730744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three artificial models of the magnetohydrodynamic effect on the electrocardiogram</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">An ECG simulator for generating maternal-foetal activity mixtures on abdominal ECG recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Zaunseder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ehud Jeruham Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2014.909090⟩</w:t>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (8), pp.1537 - 1550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0967-3334/35/8/1537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729606v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining and benchmarking methods of foetal ECG extraction without maternal or scalp electrode data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Comparison of three artificial models of the magnetohydrodynamic effect on the electrocardiogram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Llinares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Payne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zion Tsz Ho Tse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehud Jeruham Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0967-3334/35/8/1569⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (13), pp.1400 - 1417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.909090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726708v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Single Channel Fetal ECG Extraction Methods</w:t>
+                <w:t xml:space="preserve">Combining and benchmarking methods of foetal ECG extraction without maternal or scalp electrode data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gari Clifford</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10439-014-0993-9⟩</w:t>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (8), pp.1569 - 1589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0967-3334/35/8/1569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726430v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 1.5T MRI-conditional 12-lead electrocardiogram for MRI and intra-MR intervention</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">A Comparison of Single Channel Fetal ECG Extraction Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gari Clifford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Oster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.24744⟩</w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (6), pp.1340 - 1353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10439-014-0993-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726424v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECG Signal Quality During Arrhythmia and Its Application to False Alarm Reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 1.5T MRI-conditional 12-lead electrocardiogram for MRI and intra-MR intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zion Tsz Ho Tse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gari Clifford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Behar</w:t>
+                <w:t xml:space="preserve">Jeff Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Oster</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lei Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2013.2240452⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (3), pp.1336 - 1347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.24744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715906v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECG-based gating in ultra high field cardiovascular magnetic resonance using an independent component analysis approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ECG Signal Quality During Arrhythmia and Its Application to False Alarm Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes W Krug</w:t>
+                <w:t xml:space="preserve">J. Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Rose</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Oster</w:t>
+                <w:t xml:space="preserve">G. Clifford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (1), pp.104. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (6), pp.1660 - 1666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1532-429X-15-104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2013.2240452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715919v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur ECG intelligent pour la synchronisation des séquences en IRM et le monitorage des patients</w:t>
+                <w:t xml:space="preserve">ECG-based gating in ultra high field cardiovascular magnetic resonance using an independent component analysis approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Felblinger</w:t>
+                <w:t xml:space="preserve">Johannes W Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Blondé</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georg Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gari Clifford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Oster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (1), pp.104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1532-429X-15-104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603662v1</w:t>
+                <w:t xml:space="preserve">hal-01715919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Black Blood Fast Spin Echo for End-Systolic Rest Cardiac Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capteur ECG intelligent pour la synchronisation des séquences en IRM et le monitorage des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Felblinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Fernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Oster</w:t>
+                <w:t xml:space="preserve">J.P. Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maélène Lohézic</w:t>
+                <w:t xml:space="preserve">S. Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Mandry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pietquin</w:t>
+                <w:t xml:space="preserve">L. Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32, pp. 179-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545837v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Bayesian Filtering for Denoising of Electrocardiograms Acquired in a Magnetic Resonance Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Adaptive Black Blood Fast Spin Echo for End-Systolic Rest Cardiac Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maélène Lohézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mandry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2010.2046324⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (6), pp.1760-1771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.22566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545845v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nonlinear Bayesian Filtering for Denoising of Electrocardiograms Acquired in a Magnetic Resonance Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pietquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (7), pp.1628-1638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2010.2046324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Independent component analysis-based artefact reduction: application to the electrocardiogram for improved magnetic resonance imaging triggering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Abächerli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (12), pp.1381-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0967-3334/30/12/007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00605764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4444,3744 +4578,3744 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body Surface Gastrointestinal Potential Mapping: A Simulation Framework to Evaluate Source Separation Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Doguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Malka-Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 45th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Sidney, France. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/embc40787.2023.10340911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac Abnormality Detection Based on an Ensemble Voting of Single-Lead Classifier Predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aublin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouin Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Achache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymane El Hichami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Computing in Cardiology (CinC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Brno, Czech Republic. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/cinc53138.2021.9662824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R-Peak Estimation using Multimodal Lead Switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Ew Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gari D. Clifford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 Computing in Cardiology Conference (CinC 2014) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cambridge, MA, United States. pp.281-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Modelling of Maternal ECG Beats using the Stationary Wavelet Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gari D. Clifford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagen Malberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 Computing in Cardiology Conference (CinC 2014) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cambridge, MA, United States. pp.325-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">fecgsyngui: A GUI interface to fecgsyn for simulation of maternal-foetal activity mixtures on abdominal electrocardiogram recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsan S Alvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Zaunseder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gari D. Clifford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 Computing in Cardiology Conference (CinC 2014) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cambridge, MA, United States. pp.541-544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian Filtering Framework for Accurate Extracting of the Non-Invasive FECG Morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gari D. Clifford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 Computing in Cardiology Conference (CinC 2014) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cambridge, MA, United States. pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Invasive FECG Extraction from a Set of Abdominal Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gari D. Clifford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 Computing in Cardiology Conference (CinC 2013) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Saragosse, Spain. pp.297-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open source Java-based ECG analysis software and Android app for Atrial Fibrillation screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Colloca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qichen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 Computing in Cardiology Conference (CinC 2013) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Saragosse, Spain. pp.731-734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive Fetal ECG: the PhysioNet/Computing in Cardiology Challenge 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikaro Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Sameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingting Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 Computing in Cardiology Conference (CinC 2013) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Saragosse, Spain. pp.149-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Artificial Model of the Electrocardiogram during Paroxysmal Atrial Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gari D. Clifford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 Computing in Cardiology Conference (CinC 2013) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Saragosse, Spain. pp.539-542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtering of pathological ventricular rhythms during MRI scanning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Geist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary D. Clifford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BSI2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Como, Italy. pp.97-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Framework for Artifact Reduction on ECG in MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.489-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat to Beat Management of Heart Cycle Changes for Black Blood Imaging in End-Systolic Rest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maélène Lohézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Kitzbuhel, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dedicated MR ECG amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abaecherli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Fokapu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Scientific Meeting &amp; Exhibition of the International Society for Magnetic Resonance Medicine (ISMRM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Trigger Delay Using a Predictive Model Applied to Black Blood Fast Spin Echo Cardiac Imaging in Systole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Amélioration de l'imagerie du ventricule droit en IRM cardiaque en « sang noir » par une méthode adaptative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maélène Lohézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">Journée Claude Huriet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436940v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de l'imagerie du ventricule droit en IRM cardiaque en « sang noir » par une méthode adaptative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Adaptive Trigger Delay Using a Predictive Model Applied to Black Blood Fast Spin Echo Cardiac Imaging in Systole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maélène Lohézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Claude Huriet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Nancy, France</w:t>
+              <w:t xml:space="preserve">ISMRM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445844v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Adaptive suppression of MR gradient Artifacts on Electorcardiograms using a new 3D Hall Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A specific QRS detector for electrocardiography during MRI: Using wavelets and local regularity characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Abächerli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.341-344, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4959590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time adaptive suppression of MR gradient artifacts on electorcardiograms using a new 3D Hall probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Scientific Meeting &amp; Exhibition of the International Society for Magnetic Resonance Medicine (ISMRM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, HONOLULU, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Heart Rate Prediction for Black-Blood Systolic Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maélène Lohézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Pav Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free breathing black-blood systolic imaging using heart rate prediction and motion compensated reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maélène Lohézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronisation Adaptative Utilisant un Modèle Prédictif : Applications à l'Imagerie Cardiaque par Résonance Magnétique en Sang Noir et en Systole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maélène Lohézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RITS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de réduction des artéfacts présents sur l'ECG basée sur l'analyse en composantes indépendantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRAMM'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive RR Prediction for Cardiac MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Las Vegas, United States. pp.513-516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00276137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent Component Analysis based Artifact Reduction Method for ECG in MR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Valencia, Spain. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronisation Adaptative Utilisant un Modèle Prédictif : Applications à l'Imagerie Cardiaque par Résonance Magnétique en Sang Noir et en Systole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maélène Lohézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Claude Huriet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Hall probe in 0.35 µm CMOS technology for magnetic field monitoring in MRI environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Magnetic Sensors and Actuators Conference (EMSA'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Prediction of RR interval for online MR parameters changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Odile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the International Society for Magnetic Resonance in Medicine (ISMRM 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECG signal artifacts suppression system based on an MRI environment dedicated CMOS magnetic field monitor and FPGA implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Berviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IEEE International Conference on Electronics, Circuits and Systems (ICECS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. Proc. pp. 943-946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00250431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA implementation of an adaptive filtering: Application on ECG signal artifact suppression in MRI environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Berviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Reconfigurable Communication-centric Systems-on-Chip (ReCoSoC'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Montpellier, France. Proc. pp. 161-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECG signal artifacts suppression in MRI environment by means of LMS filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Berviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing (DASIP 07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Grenoble, France. Actes sur clé USB, Papier 154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8191,124 +8325,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Analysis of X-ray angiography images in Acute Ischemic Stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mellakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Kerrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IABM 2026 - Colloque Français d’Intelligence Artificielle en Imagerie Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Lyon, France. , 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8318,130 +8452,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERIODIC ARTIFACT REDUCTION FROM BIOMEDICAL SIGNALS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gari Clifford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Geist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2013/052944. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8451,100 +8585,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement en temps réel des signaux électrophysiologiques acquis dans un environnement d'imagerie par résonance magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Henri Poincaré - Nancy 1, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009NAN10117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01746314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8554,105 +8688,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Electrocardiogram signals : from modelling to classification through signal processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Signal and Image processing. Université de Lorraine, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03908656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId237"/>
+      <w:footerReference w:type="default" r:id="rId241"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8720,51 +8854,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CEAFF48"/>
+    <w:nsid w:val="1CF25191"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8951,51 +9085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-oster" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6090-0834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140038302" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-3597-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673026v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyna Isaieva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fauvel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;andr&#233; Vuissoz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Felblinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29280" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556385v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aublin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouin Ben Ammar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Fix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Behar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ac66b9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212244v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oster" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Micard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis K Douros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11112038" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03519092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamimeh Ahrari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Zaragori" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rozenblum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Imbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9121924" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382590v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahimeh Rouhi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lauer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.657304" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hoyland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nefissa Hammache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Battaglia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3043542" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s dos Reis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Odille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Petitmangin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Vuissoz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ab7b8e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234933v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemma Hopewell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Ziberna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Wijesurendra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camm" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ab6f9a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiahai Zhuang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Payer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko &#352;tern" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Urschler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.101537" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Soulli&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Palmero Soler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27854" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225032v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim A Behar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Vos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gari D Clifford" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ab2057" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225020v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnemains" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Shulgin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Ostras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.5412" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234827v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gari Clifford" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/aa6e8c" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231732v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lakhno" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40748-017-0053-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03235114v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Petrenas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidotas Marozas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Solo&#353;enko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondas Kubilius" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Skibarkiene" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/aa9153" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01732930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Andreotti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Zaunseder" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/37/5/627" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Zhu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Niksch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Mah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/37/9/1392" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01732476v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/37/5/R1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737202v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Sayadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamim Nemati" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Johnson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2402236" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737198v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikaro Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moody" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/36/8/1629" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730819v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/36/8/1665" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730744v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelectrocard.2015.08.013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726556v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/35/8/1537" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01729606v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Llinares" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Payne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zion Tsz Ho Tse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Jeruham Schmidt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.909090" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726708v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/35/8/1569" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726430v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-014-0993-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726424v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumoulin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Schweitzer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Qin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24744" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715906v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Behar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oster" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clifford" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2240452" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715919v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes W Krug" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Rose" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-15-104" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Felblinger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blond&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jovanovic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousselet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00545837v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fernandez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;l&#232;ne Loh&#233;zic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mandry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22566" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00545845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kraemer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2010.2046324" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00605764v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ab&#228;cherli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/30/12/007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0BMJF4D7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394197v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doguet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malka-Mahieu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doyen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc40787.2023.10340911" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556415v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Achache" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Benahmed" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane El Hichami" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/cinc53138.2021.9662824" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737182v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Ew Johnson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gari D. Clifford" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737167v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen Malberg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737161v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsan S Alvi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737154v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737130v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737144v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Colloca" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichen Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737136v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sameni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737125v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749457v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary D. Clifford" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00476479v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555858v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409626v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayachi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abaecherli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fokapu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00436940v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445844v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00436924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pascal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Blond&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00436534v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4959590" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409613v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pascal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kraemer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00436939v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Pav Vuissoz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437025v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437059v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351606v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00276137v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bosser" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351416v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351295v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350335v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;brard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frick" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280097v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Odile" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Pasquier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250431v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berviller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bougeot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176985v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194512v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488721v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mellakh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerrien" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869739v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746314v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10117" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03908656v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-oster" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6090-0834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140038302" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-3597-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572721v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamimeh Ahrari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Zaragori" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Zinsz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hossu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oster" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-024-07053-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556385v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aublin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouin Ben Ammar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Fix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Behar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ac66b9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673026v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyna Isaieva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fauvel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;andr&#233; Vuissoz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Felblinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29280" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Micard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis K Douros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11112038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03519092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rozenblum" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Imbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9121924" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahimeh Rouhi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lauer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.657304" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211453v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hoyland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nefissa Hammache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Battaglia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3043542" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s dos Reis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Odille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Petitmangin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Vuissoz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ab7b8e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234933v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemma Hopewell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Ziberna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Wijesurendra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ab6f9a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiahai Zhuang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Payer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko &#352;tern" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Urschler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.101537" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211460v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Soulli&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Palmero Soler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27854" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim A Behar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Vos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gari D Clifford" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ab2057" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225020v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnemains" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Shulgin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Ostras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.5412" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gari Clifford" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/aa6e8c" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lakhno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40748-017-0053-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03235114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Petrenas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidotas Marozas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Solo&#353;enko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondas Kubilius" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Skibarkiene" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/aa9153" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01732930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Andreotti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Zaunseder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/37/5/627" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726852v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Zhu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Niksch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Mah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/37/9/1392" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01732476v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/37/5/R1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737202v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Sayadi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamim Nemati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Johnson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2402236" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737198v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikaro Silva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moody" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/36/8/1629" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730819v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/36/8/1665" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730744v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelectrocard.2015.08.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726556v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/35/8/1537" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01729606v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Llinares" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Payne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zion Tsz Ho Tse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Jeruham Schmidt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.909090" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726708v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/35/8/1569" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726430v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-014-0993-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726424v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumoulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Schweitzer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Qin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24744" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715906v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Behar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oster" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clifford" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2240452" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715919v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes W Krug" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Rose" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-15-104" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603662v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Felblinger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blond&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jovanovic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousselet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00545837v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fernandez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;l&#232;ne Loh&#233;zic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mandry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22566" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00545845v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kraemer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2010.2046324" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00605764v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ab&#228;cherli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/30/12/007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0BMJF4D7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doguet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malka-Mahieu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doyen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc40787.2023.10340911" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556415v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Achache" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Benahmed" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane El Hichami" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/cinc53138.2021.9662824" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737182v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Ew Johnson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gari D. Clifford" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737167v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen Malberg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737161v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsan S Alvi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737154v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737130v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737144v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Colloca" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichen Li" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737136v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sameni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737125v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749457v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary D. Clifford" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00476479v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555858v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409626v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayachi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abaecherli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fokapu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445844v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00436940v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00436924v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pascal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Blond&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00436534v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4959590" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409613v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pascal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kraemer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00436939v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Pav Vuissoz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437025v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437059v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351606v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00276137v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bosser" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351416v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351295v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350335v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;brard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frick" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280097v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Odile" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Pasquier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250431v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berviller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bougeot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176985v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194512v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488721v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mellakh" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerrien" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869739v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746314v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10117" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03908656v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>