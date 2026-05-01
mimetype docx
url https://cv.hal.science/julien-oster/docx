--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -3179,546 +3179,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ECG simulator for generating maternal-foetal activity mixtures on abdominal ECG recordings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Zaunseder</w:t>
+                <w:t xml:space="preserve">Comparison of three artificial models of the magnetohydrodynamic effect on the electrocardiogram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiao Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Oster</w:t>
+                <w:t xml:space="preserve">Raúl Llinares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Payne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zion Tsz Ho Tse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehud Jeruham Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0967-3334/35/8/1537⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (13), pp.1400 - 1417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.909090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726556v1</w:t>
+                <w:t xml:space="preserve">hal-01729606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three artificial models of the magnetohydrodynamic effect on the electrocardiogram</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining and benchmarking methods of foetal ECG extraction without maternal or scalp electrode data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gari Clifford</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2014.909090⟩</w:t>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (8), pp.1569 - 1589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0967-3334/35/8/1569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729606v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining and benchmarking methods of foetal ECG extraction without maternal or scalp electrode data</w:t>
+                <w:t xml:space="preserve">A Comparison of Single Channel Fetal ECG Extraction Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gari Clifford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gari Clifford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0967-3334/35/8/1569⟩</w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (6), pp.1340 - 1353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10439-014-0993-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726708v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Single Channel Fetal ECG Extraction Methods</w:t>
+                <w:t xml:space="preserve">An ECG simulator for generating maternal-foetal activity mixtures on abdominal ECG recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gari Clifford</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Zaunseder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 42 (6), pp.1340 - 1353. </w:t>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (8), pp.1537 - 1550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10439-014-0993-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0967-3334/35/8/1537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726430v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 1.5T MRI-conditional 12-lead electrocardiogram for MRI and intra-MR intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zion Tsz Ho Tse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3834,51 +3834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Clifford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5329,247 +5329,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Invasive FECG Extraction from a Set of Abdominal Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open source Java-based ECG analysis software and Android app for Atrial Fibrillation screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Colloca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qichen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 Computing in Cardiology Conference (CinC 2013) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Saragosse, Spain. pp.297-300</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Saragosse, Spain. pp.731-734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737130v1</w:t>
+                <w:t xml:space="preserve">hal-01737144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open source Java-based ECG analysis software and Android app for Atrial Fibrillation screening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Invasive FECG Extraction from a Set of Abdominal Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gari D. Clifford</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 Computing in Cardiology Conference (CinC 2013) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Saragosse, Spain. pp.731-734</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Saragosse, Spain. pp.297-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737144v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive Fetal ECG: the PhysioNet/Computing in Cardiology Challenge 2013</w:t>
               </w:r>
@@ -6097,176 +6097,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dedicated MR ECG amplifier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Fokapu</w:t>
+                <w:t xml:space="preserve">Amélioration de l'imagerie du ventricule droit en IRM cardiaque en « sang noir » par une méthode adaptative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maélène Lohézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mandry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Scientific Meeting &amp; Exhibition of the International Society for Magnetic Resonance Medicine (ISMRM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">Journée Claude Huriet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00409626v1</w:t>
+                <w:t xml:space="preserve">hal-00445844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de l'imagerie du ventricule droit en IRM cardiaque en « sang noir » par une méthode adaptative</w:t>
+                <w:t xml:space="preserve">Adaptive Trigger Delay Using a Predictive Model Applied to Black Blood Fast Spin Echo Cardiac Imaging in Systole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
@@ -6301,578 +6301,578 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Claude Huriet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Nancy, France</w:t>
+              <w:t xml:space="preserve">ISMRM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445844v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Trigger Delay Using a Predictive Model Applied to Black Blood Fast Spin Echo Cardiac Imaging in Systole</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-Time Adaptive suppression of MR gradient Artifacts on Electorcardiograms using a new 3D Hall Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Mandry</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436940v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Adaptive suppression of MR gradient Artifacts on Electorcardiograms using a new 3D Hall Probe</w:t>
+                <w:t xml:space="preserve">A specific QRS detector for electrocardiography during MRI: Using wavelets and local regularity characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Abächerli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.341-344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4959590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436924v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific QRS detector for electrocardiography during MRI: Using wavelets and local regularity characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Oster</w:t>
+                <w:t xml:space="preserve">Real-Time adaptive suppression of MR gradient artifacts on electorcardiograms using a new 3D Hall probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Blondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th Scientific Meeting &amp; Exhibition of the International Society for Magnetic Resonance Medicine (ISMRM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, HONOLULU, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436534v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time adaptive suppression of MR gradient artifacts on electorcardiograms using a new 3D Hall probe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dedicated MR ECG amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pascal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pietquin</w:t>
+                <w:t xml:space="preserve">R. Abaecherli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kraemer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.P. Blondé</w:t>
+                <w:t xml:space="preserve">O. Fokapu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Scientific Meeting &amp; Exhibition of the International Society for Magnetic Resonance Medicine (ISMRM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, HONOLULU, United States</w:t>
+              <w:t xml:space="preserve">17th Scientific Meeting &amp; Exhibition of the International Society for Magnetic Resonance Medicine (ISMRM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409613v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Heart Rate Prediction for Black-Blood Systolic Imaging</w:t>
               </w:r>
@@ -7227,243 +7227,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de réduction des artéfacts présents sur l'ECG basée sur l'analyse en composantes indépendantes</w:t>
+                <w:t xml:space="preserve">Adaptive RR Prediction for Cardiac MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Kraemer</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRAMM'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">ICASSP 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Las Vegas, United States. pp.513-516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351606v1</w:t>
+                <w:t xml:space="preserve">hal-00276137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive RR Prediction for Cardiac MRI</w:t>
+                <w:t xml:space="preserve">Méthode de réduction des artéfacts présents sur l'ECG basée sur l'analyse en composantes indépendantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bosser</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Las Vegas, United States. pp.513-516</w:t>
+              <w:t xml:space="preserve">GRAMM'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00276137v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent Component Analysis based Artifact Reduction Method for ECG in MR</w:t>
               </w:r>
@@ -7682,51 +7682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Hall probe in 0.35 µm CMOS technology for magnetic field monitoring in MRI environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7801,471 +7801,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Prediction of RR interval for online MR parameters changes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Oster</w:t>
+                <w:t xml:space="preserve">ECG signal artifacts suppression system based on an MRI environment dedicated CMOS magnetic field monitor and FPGA implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddy Odile</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pietquin</w:t>
+                <w:t xml:space="preserve">H. Berviller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude R. Pasquier</w:t>
+                <w:t xml:space="preserve">P. Bougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the International Society for Magnetic Resonance in Medicine (ISMRM 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">14th IEEE International Conference on Electronics, Circuits and Systems (ICECS 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. Proc. pp. 943-946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00280097v1</w:t>
+                <w:t xml:space="preserve">hal-00250431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECG signal artifacts suppression system based on an MRI environment dedicated CMOS magnetic field monitor and FPGA implementation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FPGA implementation of an adaptive filtering: Application on ECG signal artifact suppression in MRI environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Berviller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Electronics, Circuits and Systems (ICECS 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. Proc. pp. 943-946</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Reconfigurable Communication-centric Systems-on-Chip (ReCoSoC'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Montpellier, France. Proc. pp. 161-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00250431v1</w:t>
+                <w:t xml:space="preserve">hal-00176985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA implementation of an adaptive filtering: Application on ECG signal artifact suppression in MRI environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Frick</w:t>
+                <w:t xml:space="preserve">Adaptive Prediction of RR interval for online MR parameters changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bougeot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.P. Blondé</w:t>
+                <w:t xml:space="preserve">Freddy Odile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pietquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude R. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Reconfigurable Communication-centric Systems-on-Chip (ReCoSoC'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Montpellier, France. Proc. pp. 161-165</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the International Society for Magnetic Resonance in Medicine (ISMRM 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176985v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECG signal artifacts suppression in MRI environment by means of LMS filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Berviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8854,51 +8854,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CF25191"/>
+    <w:nsid w:val="D9320909"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9085,51 +9085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-oster" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6090-0834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140038302" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-3597-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572721v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamimeh Ahrari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Zaragori" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Zinsz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hossu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oster" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-024-07053-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556385v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aublin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouin Ben Ammar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Fix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Behar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ac66b9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673026v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyna Isaieva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fauvel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;andr&#233; Vuissoz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Felblinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29280" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Micard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis K Douros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11112038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03519092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rozenblum" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Imbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9121924" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahimeh Rouhi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lauer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.657304" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211453v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hoyland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nefissa Hammache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Battaglia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3043542" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s dos Reis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Odille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Petitmangin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Vuissoz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ab7b8e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234933v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemma Hopewell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Ziberna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Wijesurendra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ab6f9a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiahai Zhuang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Payer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko &#352;tern" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Urschler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.101537" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211460v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Soulli&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Palmero Soler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27854" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim A Behar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Vos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gari D Clifford" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ab2057" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225020v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnemains" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Shulgin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Ostras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.5412" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gari Clifford" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/aa6e8c" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lakhno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40748-017-0053-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03235114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Petrenas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidotas Marozas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Solo&#353;enko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondas Kubilius" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Skibarkiene" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/aa9153" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01732930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Andreotti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Zaunseder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/37/5/627" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726852v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Zhu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Niksch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Mah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/37/9/1392" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01732476v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/37/5/R1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737202v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Sayadi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamim Nemati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Johnson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2402236" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737198v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikaro Silva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moody" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/36/8/1629" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730819v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/36/8/1665" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730744v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelectrocard.2015.08.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726556v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/35/8/1537" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01729606v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Llinares" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Payne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zion Tsz Ho Tse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Jeruham Schmidt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.909090" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726708v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/35/8/1569" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726430v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-014-0993-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726424v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumoulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Schweitzer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Qin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24744" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715906v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Behar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oster" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clifford" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2240452" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715919v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes W Krug" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Rose" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-15-104" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603662v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Felblinger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blond&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jovanovic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousselet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00545837v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fernandez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;l&#232;ne Loh&#233;zic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mandry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22566" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00545845v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kraemer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2010.2046324" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00605764v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ab&#228;cherli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/30/12/007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0BMJF4D7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doguet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malka-Mahieu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doyen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc40787.2023.10340911" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556415v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Achache" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Benahmed" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane El Hichami" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/cinc53138.2021.9662824" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737182v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Ew Johnson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gari D. Clifford" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737167v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen Malberg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737161v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsan S Alvi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737154v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737130v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737144v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Colloca" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichen Li" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737136v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sameni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737125v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749457v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary D. Clifford" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00476479v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555858v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409626v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayachi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abaecherli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fokapu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445844v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00436940v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00436924v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pascal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Blond&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00436534v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4959590" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409613v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pascal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kraemer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00436939v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Pav Vuissoz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437025v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437059v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351606v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00276137v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bosser" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351416v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351295v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350335v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;brard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frick" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280097v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Odile" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Pasquier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250431v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berviller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bougeot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176985v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194512v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488721v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mellakh" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerrien" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869739v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746314v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10117" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03908656v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-oster" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6090-0834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140038302" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-3597-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572721v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamimeh Ahrari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Zaragori" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Zinsz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hossu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oster" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-024-07053-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556385v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aublin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouin Ben Ammar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Fix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Behar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ac66b9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673026v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyna Isaieva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fauvel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;andr&#233; Vuissoz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Felblinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29280" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Micard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis K Douros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11112038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03519092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rozenblum" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Imbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9121924" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahimeh Rouhi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lauer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.657304" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211453v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hoyland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nefissa Hammache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Battaglia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3043542" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s dos Reis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Odille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Petitmangin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Vuissoz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ab7b8e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234933v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemma Hopewell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Ziberna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Wijesurendra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ab6f9a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiahai Zhuang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Payer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko &#352;tern" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Urschler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.101537" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211460v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Soulli&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Palmero Soler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27854" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim A Behar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Vos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gari D Clifford" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ab2057" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225020v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnemains" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Shulgin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Ostras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.5412" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gari Clifford" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/aa6e8c" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lakhno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40748-017-0053-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03235114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Petrenas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidotas Marozas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Solo&#353;enko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondas Kubilius" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Skibarkiene" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/aa9153" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01732930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Andreotti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Zaunseder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/37/5/627" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726852v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Zhu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Niksch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Mah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/37/9/1392" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01732476v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/37/5/R1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737202v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Sayadi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamim Nemati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Johnson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2402236" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737198v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikaro Silva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moody" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/36/8/1629" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730819v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/36/8/1665" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730744v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelectrocard.2015.08.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01729606v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Llinares" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Payne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zion Tsz Ho Tse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Jeruham Schmidt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.909090" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726708v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/35/8/1569" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726430v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-014-0993-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726556v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/35/8/1537" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726424v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumoulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Schweitzer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Qin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24744" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715906v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Behar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oster" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clifford" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2240452" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715919v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes W Krug" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Rose" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-15-104" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603662v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Felblinger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blond&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jovanovic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousselet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00545837v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fernandez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;l&#232;ne Loh&#233;zic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mandry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22566" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00545845v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kraemer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2010.2046324" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00605764v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ab&#228;cherli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/30/12/007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0BMJF4D7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doguet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malka-Mahieu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doyen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc40787.2023.10340911" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556415v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Achache" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Benahmed" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane El Hichami" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/cinc53138.2021.9662824" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737182v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Ew Johnson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gari D. Clifford" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737167v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen Malberg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737161v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsan S Alvi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737154v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737144v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Colloca" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichen Li" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737130v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737136v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sameni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737125v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749457v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary D. Clifford" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00476479v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555858v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445844v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00436940v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00436924v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pascal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Blond&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00436534v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4959590" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409613v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pascal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kraemer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409626v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayachi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abaecherli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fokapu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00436939v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Pav Vuissoz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437025v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437059v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00276137v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bosser" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351606v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351416v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351295v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350335v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;brard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frick" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250431v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berviller" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bougeot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176985v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280097v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Odile" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Pasquier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194512v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488721v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mellakh" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerrien" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869739v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746314v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10117" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03908656v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>