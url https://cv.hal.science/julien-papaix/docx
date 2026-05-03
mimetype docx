--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -294,7604 +294,7738 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woody habitats and dry conditions limit pest occurrence in vineyards</w:t>
+                <w:t xml:space="preserve">Social cues from neighboring patches influence patch dynamics in a spatially structured population of a colonial bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Etienne</w:t>
+                <w:t xml:space="preserve">Killian Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lavigne</w:t>
+                <w:t xml:space="preserve">Charlotte Francesiaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Franck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Papaïx</w:t>
+                <w:t xml:space="preserve">Jean‐yves Barnagaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Rusch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre‐andré Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐dominique Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.70280⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 107 (3), pp.e70349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.70349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493719v1</w:t>
+                <w:t xml:space="preserve">hal-05606784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factor Analysis and Prediction of Disease Risk Based on Large Ensembles of Models: Application to Virus Yellows in Sugar Beet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Woody habitats and dry conditions limit pest occurrence in vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Gabriel</w:t>
+                <w:t xml:space="preserve">Lucas Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Martinetti</w:t>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-01-25-0014-FI⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 63 (1), pp.e70280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.70280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289109v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cucumber mosaic virus degrades pepper fruit production, marketability and organoleptic quality, with isolate‐specific effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factor Analysis and Prediction of Disease Risk Based on Large Ensembles of Models: Application to Virus Yellows in Sugar Beet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+                <w:t xml:space="preserve">D. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Girardot</w:t>
+                <w:t xml:space="preserve">Edith Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pascal</w:t>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Dumeaux</w:t>
+                <w:t xml:space="preserve">César Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 74 (5), pp.1244-1255. </w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 115 (1), pp.1368-1381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppa.14086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-01-25-0014-FI⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002560v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards pesticide-sparing agricultural mosaics: from modelling to regional consultation for the deployment of resistant grape cultivars</w:t>
+                <w:t xml:space="preserve">Cucumber mosaic virus degrades pepper fruit production, marketability and organoleptic quality, with isolate‐specific effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+                <w:t xml:space="preserve">Elise Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+                <w:t xml:space="preserve">Grégory Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Zaffaroni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Papaïx</w:t>
+                <w:t xml:space="preserve">Michel Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dumeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol96-art04-GB⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74 (5), pp.1244-1255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.14086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811507v1</w:t>
+                <w:t xml:space="preserve">hal-05002560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical inference for random T-tessellations models. Application to agricultural landscape modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk-Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Kassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiên Kiêu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu S. Stoica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Institute of Statistical Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 76, pp.447-479. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10463-023-00893-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphic population expansion velocity in a heterogeneous environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards pesticide-sparing agricultural mosaics: from modelling to regional consultation for the deployment of resistant grape cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaël Boutillon</w:t>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizia Zamberletti</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Zaffaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.55-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol96-art04-GB⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272629v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphic population expansion velocity in a heterogeneous environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Zamberletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 595, pp.111932. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769029v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272629v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des mosaïques agricoles économes en pesticides : de la modélisation à la concertation territoriale pour le déploiement des cépages résistants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marta Zaffaroni</w:t>
+                <w:t xml:space="preserve">Polymorphic population expansion velocity in a heterogeneous environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Zamberletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art05⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 595, pp.111932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2024.111932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728109v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pathogen reproduction system on the evolutionary and epidemiological control provided by deployment strategies for two major resistance genes in agricultural landscapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Vers des mosaïques agricoles économes en pesticides : de la modélisation à la concertation territoriale pour le déploiement des cépages résistants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Zaffaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13627⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.58-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03984706v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining single-gene-resistant and pyramided cultivars of perennial crops in agricultural landscapes compromises pyramiding benefits in most production situations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Effects of pathogen reproduction system on the evolutionary and epidemiological control provided by deployment strategies for two major resistance genes in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Zaffaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-02-24-0075-R⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.e13627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655429v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984706v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+                <w:t xml:space="preserve">Combining single-gene-resistant and pyramided cultivars of perennial crops in agricultural landscapes compromises pyramiding benefits in most production situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Zaffaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+                <w:t xml:space="preserve">Abebayehu Geffersa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Meynard</w:t>
+                <w:t xml:space="preserve">Jean-François Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5, pp.72. </w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 114 (10), pp.2310-2321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-02-24-0075-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04672656v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchizing multi-scale environmental effects on agricultural pest population dynamics: a case study on the annual onset of Bactrocera dorsalis population growth in Senegalese orchards</w:t>
+                <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Caumette</w:t>
+                <w:t xml:space="preserve">S. Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paterne Diatta</w:t>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Piry</w:t>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Chapuis</w:t>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Faye</w:t>
+                <w:t xml:space="preserve">Christine Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, pp.e65. </w:t>
+              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655362v1</w:t>
+                <w:t xml:space="preserve">hal-04672656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durable resistance or efficient disease control? Adult Plant Resistance (APR) at the heart of the dilemma</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchizing multi-scale environmental effects on agricultural pest population dynamics: a case study on the annual onset of Bactrocera dorsalis population growth in Senegalese orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+                <w:t xml:space="preserve">Cécile Caumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke G Barrett</w:t>
+                <w:t xml:space="preserve">Paterne Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Piry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 3, pp.e43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.271⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 4, pp.e65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096099v1</w:t>
+                <w:t xml:space="preserve">hal-04655362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Aedes albopictus invasion insights from a spatio-temporal model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Papaïx</w:t>
+                <w:t xml:space="preserve">Durable resistance or efficient disease control? Adult Plant Resistance (APR) at the heart of the dilemma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bonnefon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luke G Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-023-03062-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112753v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trait‐environment associations diverge between native and alien breeding bird assemblages on the world's oceanic islands</w:t>
+                <w:t xml:space="preserve">Dynamics of Aedes albopictus invasion insights from a spatio-temporal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Rault</w:t>
+                <w:t xml:space="preserve">L. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Leprieur</w:t>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Barbaro</w:t>
+                <w:t xml:space="preserve">J. Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Kreft</w:t>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mouquet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Bonnefon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (10), pp.1773-1789. </w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-023-03062-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165221v1</w:t>
+                <w:t xml:space="preserve">hal-04112753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of dispersal in Atlantic salmon: lessons from a demo-genetic agent-based model</w:t>
+                <w:t xml:space="preserve">Trait‐environment associations diverge between native and alien breeding bird assemblages on the world's oceanic islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaïa Lamarins</w:t>
+                <w:t xml:space="preserve">Charlotte Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floren Hugon</w:t>
+                <w:t xml:space="preserve">Fabien Leprieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Piou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Papaïx</w:t>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
+                <w:t xml:space="preserve">Holger Kreft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2021-0342⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (10), pp.1773-1789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810521v1</w:t>
+                <w:t xml:space="preserve">hal-04165221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding complex spatial dynamics from mechanistic models through spatio‐temporal point processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Zamberletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022 (5), pp.e05956. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ecog.05956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide use in vineyards is affected by semi-natural habitats and organic farming share in the landscape</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Lavigne</w:t>
+                <w:t xml:space="preserve">Implications of dispersal in Atlantic salmon: lessons from a demo-genetic agent-based model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaïa Lamarins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floren Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Tolle</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.107967⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (12), pp.2025-2042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2021-0342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699129v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the life‐history traits of a plant pathogen to the development of field epidemics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Azzimonti</w:t>
+                <w:t xml:space="preserve">Pesticide use in vineyards is affected by semi-natural habitats and organic farming share in the landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.13567⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 333, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.107967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654949v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dark Side of Shade: How Microclimates Drive the Epidemiological Mechanisms of Coffee Berry Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Motisi</w:t>
+                <w:t xml:space="preserve">Contribution of the life‐history traits of a plant pathogen to the development of field epidemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Azzimonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/phyto-06-21-0247-r⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.13567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696612v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markov random field models for vector-based representations of landscapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrizia Zamberletti</w:t>
+                <w:t xml:space="preserve">The Dark Side of Shade: How Microclimates Drive the Epidemiological Mechanisms of Coffee Berry Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Motisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Opitz</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/21-AOAS1447⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112 (6), pp.1235-1243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/phyto-06-21-0247-r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766935v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More pests but less pesticide applications: Ambivalent effect of landscape complexity on conservation biological control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Markov random field models for vector-based representations of landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Zamberletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009559⟩</w:t>
+              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/21-AOAS1447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769155v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging strains of watermelon mosaic virus in Southeastern France: model-based estimation of the dates and places of introduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emily Walker</w:t>
+                <w:t xml:space="preserve">More pests but less pesticide applications: Ambivalent effect of landscape complexity on conservation biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Zamberletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Sabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-86314-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (11), pp.e1009559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197633v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models of plant resistance deployment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Lannou</w:t>
+                <w:t xml:space="preserve">Emerging strains of watermelon mosaic virus in Southeastern France: model-based estimation of the dates and places of introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Desbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-020620-122134⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.7058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-86314-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03220213v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land Use Changes Threaten Bird Taxonomic and Functional Diversity Across the Mediterranean Basin: A Spatial Analysis to Prioritize Monitoring for Conservation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emily Walker</w:t>
+                <w:t xml:space="preserve">Models of plant resistance deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2021.612356⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59, pp.125-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-020620-122134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03209442v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can models foster the transition towards future agricultural landscapes?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Land Use Changes Threaten Bird Taxonomic and Functional Diversity Across the Mediterranean Basin: A Spatial Analysis to Prioritize Monitoring for Conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
+                <w:t xml:space="preserve">Johanna Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Rudi</w:t>
+                <w:t xml:space="preserve">Marta Debolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2020.11.004⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2021.612356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134671v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metapopulation Structure Predicts Population Dynamics in the Cakile maritima – Alternaria brassicicola Host-Pathogen Interaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emily Walker</w:t>
+                <w:t xml:space="preserve">How can models foster the transition towards future agricultural landscapes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke Barrett</w:t>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Thrall</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Rudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/712248⟩</w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, The future of agricultural landscapes, 64 (2), pp.305-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2020.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313842v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanistic–statistical species distribution model to explain and forecast wolf (Canis lupus) colonization in South-Eastern France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metapopulation Structure Predicts Population Dynamics in the Cakile maritima – Alternaria brassicicola Host-Pathogen Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+                <w:t xml:space="preserve">Jeremy Burdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Thrall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spasta.2020.100428⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 197 (2), pp.E55-E71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/712248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650521v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating population dynamics parameters of cabbage pests in temperate mixed apple tree-cabbage plots compared to control vegetable plots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Imbert</w:t>
+                <w:t xml:space="preserve">A mechanistic–statistical species distribution model to explain and forecast wolf (Canis lupus) colonization in South-Eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Louvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Lavigne</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2019.105037⟩</w:t>
+              <w:t xml:space="preserve">Spatial Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.100428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spasta.2020.100428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624154v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using early data to estimate the actual infection fatality ratio from COVID-19 in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (5), pp.97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biology9050097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514569v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pests, but not predators, increase in mixed fruit tree–vegetable plots compared to control vegetable plots in a Mediterranean climate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Estimating population dynamics parameters of cabbage pests in temperate mixed apple tree-cabbage plots compared to control vegetable plots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Warlop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforestry Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2019.105037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10457-019-00430-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02622820v1</w:t>
+                <w:t xml:space="preserve">hal-02624154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the link between predation and pest control services in the mite world</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pests, but not predators, increase in mixed fruit tree–vegetable plots compared to control vegetable plots in a Mediterranean climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Roy</w:t>
+                <w:t xml:space="preserve">Léa Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Taudière</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Warlop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.6655⟩</w:t>
+              <w:t xml:space="preserve">Agroforestry Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94, pp.627-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10457-019-00430-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985127v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Lockdown on the Epidemic Dynamics of COVID-19 in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmed.2020.00274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific variations in shorebird responses to management practices on protected Mediterranean saltpans</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the link between predation and pest control services in the mite world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Audevard</w:t>
+                <w:t xml:space="preserve">Lise Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lascève</w:t>
+                <w:t xml:space="preserve">Adrien Taudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Wroza</w:t>
+                <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2019.07.035⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (18), pp.9968-9980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625913v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When sinks become sources: Adaptive colonization in asexuals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interspecific variations in shorebird responses to management practices on protected Mediterranean saltpans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Anciaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Roques</w:t>
+                <w:t xml:space="preserve">Jean-Yves Barnagaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Lavigne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélien Audevard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lascève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Wroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.13848⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 237, pp.470-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2019.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352374v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential impact of landscape-scale strategies for crop cultivar deployment on disease dynamics, resistance durability and long-term evolutionary control</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When sinks become sources: Adaptive colonization in asexuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter H. Thrall</w:t>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12570⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.13848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623376v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues and challenges in landscape models for agriculture: from the representation of agroecosystems to the design of management strategies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Differential impact of landscape-scale strategies for crop cultivar deployment on disease dynamics, resistance durability and long-term evolutionary control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy J. Burdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiasui Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter H. Thrall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-018-0699-8⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (5), pp.705 - 717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567492v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the durability and efficiency of landscape-based strategies to deploy plant resistance to pathogens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Issues and challenges in landscape models for agriculture: from the representation of agroecosystems to the design of management strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006067⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (10), pp.1679-1690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-018-0699-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629098v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosaics, mixtures, rotations or pyramiding: What is the optimal strategy to deploy major gene resistance?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Assessing the durability and efficiency of landscape-based strategies to deploy plant resistance to pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke G. Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter H. Thrall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12681⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (4), pp.e1006067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627922v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive diversification in heterogeneous environments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Mosaics, mixtures, rotations or pyramiding: What is the optimal strategy to deploy major gene resistance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djidi Traore</w:t>
+                <w:t xml:space="preserve">Luke G. Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy J. Burdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter H. Thrall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tpb.2016.11.003⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (10), pp.1791-1810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508877v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian inferences of arthropod movements between hedgerows and orchards</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Adaptive diversification in heterogeneous environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djidi Traore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2017.05.002⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tpb.2016.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607452v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser les principes éco-évolutifs pour définir des stratégies de gestion territoriale des résistances variétales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Bayesian inferences of arthropod movements between hedgerows and orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sélectionneur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21, pp.76 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2017.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606411v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Averaged Pairwise Information (MAPI): a new exploratory tool to uncover spatial structure.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utiliser les principes éco-évolutifs pour définir des stratégies de gestion territoriale des résistances variétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sélectionneur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, in press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506806v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the Challenges of Pathogen Evolution on the World’s Arable Crops</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mapping Averaged Pairwise Information (MAPI): a new exploratory tool to uncover spatial structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Piry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-01-16-0036-FI⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (12), pp.1463-1475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640166v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop pathogen emergence and evolution in agro-ecological landscapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Addressing the Challenges of Pathogen Evolution on the World’s Arable Crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy J. Burdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiasui Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke G. Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter H. Thrall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12251⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106 (10), pp.1117-1127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-01-16-0036-FI⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640601v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic spatial interactions between the native invader Brown-headed Cowbird and its hosts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Crop pathogen emergence and evolution in agro-ecological landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gimenez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jens-Christian Svenning</w:t>
+                <w:t xml:space="preserve">Jeremy Burdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiasui Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter H. Thrall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.12275⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (4), pp.385-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01535213v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of seed excretion by wild ungulates: implications for plant dispersal</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Picot</w:t>
+                <w:t xml:space="preserve">Dynamic spatial interactions between the native invader Brown-headed Cowbird and its hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Barnagaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bideau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jens-Christian Svenning</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (13), pp.2621-2632. </w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (5), pp.511-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.1512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278074v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing on a pathogen’s weakness: using evolution to guide sustainable plant disease control strategies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temporal dynamics of seed excretion by wild ungulates: implications for plant dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-080614-120040⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (13), pp.2621-2632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01536434v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the interactive effects of selective fishing and environmental change on Atlantic salmon demogenetics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Playing on a pathogen’s weakness: using evolution to guide sustainable plant disease control strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiasui Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Thrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianhui Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Burdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.12512⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, pp.19-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-080614-120040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01536451v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of pathogen specialisation in a host metapopulation: joint effects of host and pathogen dispersal</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Peter H. Thrall</w:t>
+                <w:t xml:space="preserve">Modelling the interactive effects of selective fishing and environmental change on Atlantic salmon demogenetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc H. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003633⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (6), pp.1629-1637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636472v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat filtering by landscape and local forest composition in native and exotic New Zealand birds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of pathogen specialisation in a host metapopulation: joint effects of host and pathogen dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eckehard G E. G. Brockerhoff</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy J. Burdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter H. Thrall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">esa Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/13-0791.1⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (5), pp.e1003633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000686v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can epidemic control be achieved by altering landscape connectivity in agricultural systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 284 (284), pp.35-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen population dynamics in agricultural landscapes: The Ddal modelling framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitat filtering by landscape and local forest composition in native and exotic New Zealand birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves J.-Y. Barnagaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L. Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckehard G E. G. Brockerhoff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2014.01.022⟩</w:t>
+              <w:t xml:space="preserve">esa Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (1), pp.78-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/13-0791.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01099950v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la résistance aux maladies à l’échelle des territoires cultivés</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pathogen population dynamics in agricultural landscapes: The Ddal modelling framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk-Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiên Kiêu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/cs6t-c015⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.509-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2014.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190581v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can quantitative ecology be attractive to young scientists? Balancing computer/desk work with fieldwork</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion de la résistance aux maladies à l’échelle des territoires cultivés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Raboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Conservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.33-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/cs6t-c015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-1795.2012.00597.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01000104v1</w:t>
+                <w:t xml:space="preserve">hal-01190581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of adaptation in spatially heterogeneous metapopulations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How can quantitative ecology be attractive to young scientists? Balancing computer/desk work with fieldwork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fitsum Abadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Barnagaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (2), pp.134-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-1795.2012.00597.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0054697⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01000426v1</w:t>
+                <w:t xml:space="preserve">hal-01000104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cultivated landscape composition on variety resistance:an assessment based on wheat leaf rust epidemics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Lannou</w:t>
+                <w:t xml:space="preserve">Dynamics of adaptation in spatially heterogeneous metapopulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03764.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0054697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019779v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining capture-recapture data and pedigree information to assess heritability of demographic parameters in the wild</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Influence of cultivated landscape composition on variety resistance:an assessment based on wheat leaf rust epidemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Du Cheyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 191 (4), pp.1095-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03764.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02079.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02658832v1</w:t>
+                <w:t xml:space="preserve">hal-01019779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Combining capture-recapture data and pedigree information to assess heritability of demographic parameters in the wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cubaynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (10), pp.2176-2184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02079.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quel déploiement spatio-temporel des variétés et des itinéraires techniques pour accroître la durabilité des résistances variétales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Lannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8, pp.15-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/kcs4-pk81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7901,147 +8035,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les résistantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Plantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.106, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8051,1346 +8185,1783 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les citoyens, sentinelles de la surveillance phytosanitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐Claude Streito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chartrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Lannou; Jean-Yves Rasplus; Samuel Soubeyrand; Mathieu Gautier; Jean-Pierre Rossi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises sanitaires en agriculture. Les espèces invasives sous surveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.151-163, 2023, 978-2-7592-3482-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Eco-Evolutionary Processes in the Wild: Evolutionary Trade-Offs Between Life History Traits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferring Mechanistic Models in Spatial Ecology Using a Mechanistic-Statistical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Louvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Approaches for Hidden Variables in Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Wiley, 2022, 9781789450477. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119902799.ch2⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 9781789450477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119902799.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541625v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring Mechanistic Models in Spatial Ecology Using a Mechanistic-Statistical Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of Eco-Evolutionary Processes in the Wild: Evolutionary Trade-Offs Between Life History Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cubaynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Approaches for Hidden Variables in Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 9781789450477. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119902799.ch4⟩</w:t>
+              <w:t xml:space="preserve">, 1, Wiley, 2022, 9781789450477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119902799.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735478v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'adaptation des agents pathogènes de plantes aux systèmes cultivés : une évolution sous contraintes anthropiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-134, 2021, 9782759232338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie des interactions plante-bioagresseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.181-195, 2021, 9782759232338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversifier les paysages cultivés : état des connaissances et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boixel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.209-220, 2021, 9782759232338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130984v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies paysagères pour déployer efficacement et durablement la résistance : modèles et prédictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.197-208, 2021, 9782759232338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser les processus écologiques, hydrobiogéochimiques dans des paysages multifonctionnels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Caquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dedieu, Benoit; Detang-Dessandre, Cécile; Dupraz, Pierre; Hinsinger, Philippe; Médale, Françoise; Reboud, Xavier; Soussana, Jean-François; Alban, Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Éditions Quæ, pp.47-58, 2020, 978-2-7592-3129-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses statistiques des relations entre mosaïque paysagère et processus écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae Educagri Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 304 p., 2019, Sciences en Partage (Quae), 9782759230136 9782759230143 9782759230150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagement de paysages pour la santé des plantes basé sur des modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae; Educagri Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 304 p., 2019, 9782759230136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disentangling the effects of pathogen sexual reproduction on the effectiveness and durability of resistance deployment strategies: Plasmopara viticola as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Zaffaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 50, pp.04001, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20225004001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation de paysages agricoles pour la simulation et l'analyse de processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues H. Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modélisation de paysages agricoles pour la simulation et l’analyse de processus Colloque PAYOTE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan Hcéres de l'unité BioSP. Vague C 2022-2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId306"/>
+      <w:footerReference w:type="default" r:id="rId322"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9458,51 +10029,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20CF8869"/>
+    <w:nsid w:val="74226DDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9689,51 +10260,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-papaix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2273-5334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421382v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poinas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Denis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Said" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104609" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493719v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70280" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289109v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gabriel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mart&#237;nez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-25-0014-FI" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002560v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Girardot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumeaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14086" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811507v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zaffaroni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art04-GB" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kassa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-023-00893-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272629v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Boutillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Zamberletti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769029v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2024.111932" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art05" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984706v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13627" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655429v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebayehu Geffersa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-24-0075-R" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655362v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caumette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paterne Diatta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapuis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.438" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096099v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke G Barrett" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.271" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112753v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roques" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Papa&#239;x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonnefon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03062-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04165221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leprieur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Kreft" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13729" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03810521v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Lamarins" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Hugon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0342" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05956" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699129v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tolle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107967" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654949v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Azzimonti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13567" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696612v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Motisi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-06-21-0247-r" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766935v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AOAS1447" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769155v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Sabir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009559" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197633v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86314-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220213v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-020620-122134" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03209442v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fusco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.612356" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134671v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.11.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313842v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Burdon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Barrett" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thrall" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/712248" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650521v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Louvrier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duchamp" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2020.100428" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624154v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Husson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.105037" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514569v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology9050097" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622820v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-019-00430-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985127v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Roy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taudi&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6655" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165723v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.00274" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625913v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Audevard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lasc&#232;ve" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Wroza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.07.035" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352374v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Anciaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lavigne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13848" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623376v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Burdon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasui Zhan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Thrall" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12570" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567492v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0699-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629098v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke G. Barrett" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006067" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627922v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12681" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508877v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djidi Traore" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2016.11.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607452v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lefebvre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mollot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Deschodt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.05.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606411v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506806v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Piry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Chapuis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12616" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640166v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-16-0036-FI" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640601v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12251" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535213v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian Svenning" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12275" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B0CE323F7EEB9373759675211D8441EC9481DFC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278074v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bideau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1512" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536434v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianhui Xie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080614-120040" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536451v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H. Taylor" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12512" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636472v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Lannou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003633" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000686v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Barnagaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G E. G. Brockerhoff" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-0791.1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099953v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.04.014" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBR1TSZK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099950v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouvier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.01.022" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4KX6K20-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190581v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Raboin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cs6t-c015" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000104v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitsum Abadi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Blanc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2012.00597.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000426v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054697" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019779v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Du Cheyron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03764.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658832v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perret" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02079.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939527v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kcs4-pk81" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604456v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Plantin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962125v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartrois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04541625v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735478v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316033v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131072v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130984v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Carpentier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boixel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131097v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959717v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790217v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230136/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788787v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-papaix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2273-5334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421382v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poinas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Denis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Said" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104609" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606784v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Gregory" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Francesiaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Barnagaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;dominique Lebreton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70349" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70280" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289109v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gabriel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mart&#237;nez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-25-0014-FI" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Girardot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumeaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14086" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kassa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-023-00893-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811507v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zaffaroni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art04-GB" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272629v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Boutillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Zamberletti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769029v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2024.111932" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art05" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984706v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13627" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655429v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebayehu Geffersa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-24-0075-R" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caumette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paterne Diatta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapuis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.438" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096099v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke G Barrett" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.271" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112753v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roques" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Papa&#239;x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonnefon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03062-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04165221v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leprieur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Kreft" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13729" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775577v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05956" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03810521v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Lamarins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Hugon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0342" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699129v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tolle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107967" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Azzimonti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13567" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696612v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Motisi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-06-21-0247-r" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766935v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AOAS1447" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769155v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Sabir" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009559" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197633v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86314-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220213v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-020620-122134" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03209442v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fusco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.612356" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134671v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.11.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313842v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Burdon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Barrett" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thrall" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/712248" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650521v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Louvrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duchamp" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2020.100428" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514569v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology9050097" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Husson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.105037" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622820v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-019-00430-3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165723v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.00274" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985127v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Roy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taudi&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6655" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625913v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Audevard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lasc&#232;ve" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Wroza" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.07.035" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352374v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Anciaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lavigne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13848" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623376v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Burdon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasui Zhan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Thrall" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12570" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567492v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0699-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629098v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke G. Barrett" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006067" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627922v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12681" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djidi Traore" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2016.11.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607452v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lefebvre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mollot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Deschodt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.05.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606411v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506806v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Piry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Chapuis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12616" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640166v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-16-0036-FI" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640601v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12251" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535213v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian Svenning" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12275" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B0CE323F7EEB9373759675211D8441EC9481DFC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278074v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bideau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1512" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536434v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianhui Xie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080614-120040" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536451v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H. Taylor" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12512" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636472v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Lannou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003633" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099953v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.04.014" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBR1TSZK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000686v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Barnagaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G E. G. Brockerhoff" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-0791.1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099950v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouvier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.01.022" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4KX6K20-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190581v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Raboin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cs6t-c015" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000104v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitsum Abadi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Blanc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2012.00597.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000426v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054697" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019779v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Du Cheyron" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03764.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658832v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perret" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02079.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939527v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kcs4-pk81" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604456v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Plantin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962125v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartrois" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735478v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch4" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04541625v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316033v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131072v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130984v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Carpentier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boixel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131097v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959717v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790217v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230136/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788787v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775273v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20225004001" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768077v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. Boussard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101039v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>