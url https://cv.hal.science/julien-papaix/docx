--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2383,278 +2383,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding complex spatial dynamics from mechanistic models through spatio‐temporal point processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrizia Zamberletti</w:t>
+                <w:t xml:space="preserve">Implications of dispersal in Atlantic salmon: lessons from a demo-genetic agent-based model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaïa Lamarins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floren Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.05956⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (12), pp.2025-2042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2021-0342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775577v1</w:t>
+                <w:t xml:space="preserve">hal-03810521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of dispersal in Atlantic salmon: lessons from a demo-genetic agent-based model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Piou</w:t>
+                <w:t xml:space="preserve">Understanding complex spatial dynamics from mechanistic models through spatio‐temporal point processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Zamberletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 79 (12), pp.2025-2042. </w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (5), pp.e05956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2021-0342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ecog.05956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810521v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide use in vineyards is affected by semi-natural habitats and organic farming share in the landscape</w:t>
               </w:r>
@@ -2989,412 +2989,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markov random field models for vector-based representations of landscapes</w:t>
+                <w:t xml:space="preserve">More pests but less pesticide applications: Ambivalent effect of landscape complexity on conservation biological control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Zamberletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Papaïx</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Sabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/21-AOAS1447⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (11), pp.e1009559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766935v1</w:t>
+                <w:t xml:space="preserve">hal-03769155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More pests but less pesticide applications: Ambivalent effect of landscape complexity on conservation biological control</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edith Gabriel</w:t>
+                <w:t xml:space="preserve">Emerging strains of watermelon mosaic virus in Southeastern France: model-based estimation of the dates and places of introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Desbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009559⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.7058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-86314-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769155v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging strains of watermelon mosaic virus in Southeastern France: model-based estimation of the dates and places of introduction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Markov random field models for vector-based representations of landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Zamberletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.7058. </w:t>
+              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-86314-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/21-AOAS1447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197633v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models of plant resistance deployment</w:t>
               </w:r>
@@ -3531,51 +3531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land Use Changes Threaten Bird Taxonomic and Functional Diversity Across the Mediterranean Basin: A Spatial Analysis to Prioritize Monitoring for Conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3812,51 +3812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Burdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4681,291 +4681,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific variations in shorebird responses to management practices on protected Mediterranean saltpans</w:t>
+                <w:t xml:space="preserve">When sinks become sources: Adaptive colonization in asexuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Barnagaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Papaix</w:t>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Audevard</w:t>
+                <w:t xml:space="preserve">Y. Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lascève</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florian Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2019.07.035⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.13848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625913v1</w:t>
+                <w:t xml:space="preserve">hal-02352374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When sinks become sources: Adaptive colonization in asexuals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interspecific variations in shorebird responses to management practices on protected Mediterranean saltpans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Barnagaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">Aurélien Audevard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Anciaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Roques</w:t>
+                <w:t xml:space="preserve">Matthieu Lascève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Lavigne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stanislas Wroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 237, pp.470-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evo.13848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2019.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352374v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential impact of landscape-scale strategies for crop cultivar deployment on disease dynamics, resistance durability and long-term evolutionary control</w:t>
               </w:r>
@@ -6079,407 +6079,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop pathogen emergence and evolution in agro-ecological landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic spatial interactions between the native invader Brown-headed Cowbird and its hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Barnagaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Peter H. Thrall</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens-Christian Svenning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12251⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (5), pp.511-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640601v1</w:t>
+                <w:t xml:space="preserve">hal-01535213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic spatial interactions between the native invader Brown-headed Cowbird and its hosts</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temporal dynamics of seed excretion by wild ungulates: implications for plant dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (13), pp.2621-2632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ddi.12275⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01535213v1</w:t>
+                <w:t xml:space="preserve">hal-01278074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of seed excretion by wild ungulates: implications for plant dispersal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crop pathogen emergence and evolution in agro-ecological landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Burdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiasui Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter H. Thrall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (13), pp.2621-2632. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (4), pp.385-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.1512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278074v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing on a pathogen’s weakness: using evolution to guide sustainable plant disease control strategies</w:t>
               </w:r>
@@ -6599,90 +6599,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the interactive effects of selective fishing and environmental change on Atlantic salmon demogenetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc H. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 52 (6), pp.1629-1637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7394,51 +7394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitsum Abadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Barnagaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8367,64 +8367,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Louvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8590,303 +8590,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'adaptation des agents pathogènes de plantes aux systèmes cultivés : une évolution sous contraintes anthropiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écologie des interactions plante-bioagresseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Papaïx</w:t>
+                <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.125-134, 2021, 9782759232338</w:t>
+              <w:t xml:space="preserve">, pp.181-195, 2021, 9782759232338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03316033v1</w:t>
+                <w:t xml:space="preserve">hal-03131072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écologie des interactions plante-bioagresseur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'adaptation des agents pathogènes de plantes aux systèmes cultivés : une évolution sous contraintes anthropiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.181-195, 2021, 9782759232338</w:t>
+              <w:t xml:space="preserve">, pp.125-134, 2021, 9782759232338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131072v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversifier les paysages cultivés : état des connaissances et perspectives de recherche</w:t>
               </w:r>
@@ -8924,74 +8924,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boixel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.209-220, 2021, 9782759232338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9055,51 +9055,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.197-208, 2021, 9782759232338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9860,51 +9860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10029,51 +10029,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74226DDB"/>
+    <w:nsid w:val="2BD1112A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10260,51 +10260,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-papaix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2273-5334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421382v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poinas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Denis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Said" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104609" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606784v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Gregory" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Francesiaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Barnagaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;dominique Lebreton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70349" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70280" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289109v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gabriel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mart&#237;nez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-25-0014-FI" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Girardot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumeaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14086" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kassa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-023-00893-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811507v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zaffaroni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art04-GB" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272629v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Boutillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Zamberletti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769029v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2024.111932" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art05" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984706v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13627" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655429v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebayehu Geffersa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-24-0075-R" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caumette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paterne Diatta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapuis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.438" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096099v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke G Barrett" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.271" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112753v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roques" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Papa&#239;x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonnefon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03062-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04165221v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leprieur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Kreft" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13729" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775577v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05956" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03810521v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Lamarins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Hugon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0342" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699129v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tolle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107967" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Azzimonti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13567" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696612v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Motisi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-06-21-0247-r" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766935v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AOAS1447" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769155v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Sabir" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009559" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197633v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86314-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220213v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-020620-122134" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03209442v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fusco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.612356" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134671v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.11.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313842v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Burdon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Barrett" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thrall" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/712248" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650521v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Louvrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duchamp" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2020.100428" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514569v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology9050097" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Husson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.105037" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622820v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-019-00430-3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165723v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.00274" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985127v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Roy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taudi&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6655" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625913v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Audevard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lasc&#232;ve" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Wroza" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.07.035" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352374v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Anciaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lavigne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13848" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623376v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Burdon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasui Zhan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Thrall" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12570" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567492v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0699-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629098v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke G. Barrett" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006067" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627922v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12681" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djidi Traore" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2016.11.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607452v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lefebvre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mollot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Deschodt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.05.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606411v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506806v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Piry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Chapuis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12616" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640166v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-16-0036-FI" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640601v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12251" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535213v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian Svenning" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12275" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B0CE323F7EEB9373759675211D8441EC9481DFC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278074v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bideau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1512" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536434v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianhui Xie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080614-120040" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536451v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H. Taylor" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12512" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636472v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Lannou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003633" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099953v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.04.014" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBR1TSZK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000686v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Barnagaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G E. G. Brockerhoff" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-0791.1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099950v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouvier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.01.022" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4KX6K20-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190581v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Raboin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cs6t-c015" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000104v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitsum Abadi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Blanc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2012.00597.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000426v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054697" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019779v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Du Cheyron" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03764.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658832v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perret" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02079.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939527v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kcs4-pk81" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604456v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Plantin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962125v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartrois" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735478v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch4" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04541625v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316033v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131072v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130984v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Carpentier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boixel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131097v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959717v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790217v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230136/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788787v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775273v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20225004001" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768077v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. Boussard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101039v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-papaix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2273-5334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421382v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poinas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Denis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Said" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104609" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606784v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Gregory" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Francesiaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Barnagaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;dominique Lebreton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70349" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70280" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289109v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gabriel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mart&#237;nez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-25-0014-FI" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Girardot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumeaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14086" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kassa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-023-00893-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811507v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zaffaroni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art04-GB" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272629v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Boutillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Zamberletti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769029v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2024.111932" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art05" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984706v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13627" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655429v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebayehu Geffersa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-24-0075-R" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caumette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paterne Diatta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapuis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.438" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096099v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke G Barrett" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.271" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112753v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roques" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Papa&#239;x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonnefon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03062-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04165221v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leprieur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Kreft" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13729" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03810521v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Lamarins" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Hugon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0342" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775577v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05956" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699129v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tolle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107967" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Azzimonti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13567" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696612v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Motisi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-06-21-0247-r" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769155v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Sabir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009559" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86314-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AOAS1447" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220213v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-020620-122134" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03209442v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fusco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.612356" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134671v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.11.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313842v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Burdon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Barrett" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thrall" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/712248" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650521v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Louvrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duchamp" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2020.100428" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514569v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology9050097" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Husson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.105037" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622820v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-019-00430-3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165723v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.00274" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985127v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Roy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taudi&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6655" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352374v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Anciaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lavigne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13848" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625913v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Audevard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lasc&#232;ve" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Wroza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.07.035" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623376v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Burdon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasui Zhan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Thrall" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12570" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567492v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0699-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629098v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke G. Barrett" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006067" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627922v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12681" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djidi Traore" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2016.11.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607452v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lefebvre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mollot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Deschodt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.05.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606411v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506806v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Piry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Chapuis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12616" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640166v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-16-0036-FI" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535213v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian Svenning" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12275" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B0CE323F7EEB9373759675211D8441EC9481DFC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278074v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bideau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1512" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640601v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12251" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536434v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianhui Xie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080614-120040" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536451v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H. Taylor" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12512" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636472v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Lannou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003633" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099953v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.04.014" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBR1TSZK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000686v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Barnagaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G E. G. Brockerhoff" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-0791.1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099950v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouvier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.01.022" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4KX6K20-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190581v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Raboin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cs6t-c015" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000104v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitsum Abadi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Blanc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2012.00597.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000426v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054697" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019779v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Du Cheyron" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03764.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658832v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perret" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02079.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939527v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kcs4-pk81" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604456v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Plantin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962125v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartrois" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735478v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch4" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04541625v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131072v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316033v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130984v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Carpentier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boixel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131097v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959717v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790217v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230136/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788787v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775273v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20225004001" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768077v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. Boussard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101039v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>